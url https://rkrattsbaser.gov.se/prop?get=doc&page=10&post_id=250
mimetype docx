--- v0 (2026-06-18)
+++ v1 (2026-08-27)
@@ -1,750 +1,761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/header47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1D393804" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="5F664E0A" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62CD4EC4" wp14:editId="7953A37F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A40D1CB" wp14:editId="53BD56A0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="73E4BDB8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00811BB8" w:rsidRDefault="0047586C" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="121236D2" wp14:editId="5FCDC81D">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1319874540" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="62CD4EC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6A40D1CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="73E4BDB8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00811BB8" w:rsidRDefault="0047586C" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="121236D2" wp14:editId="5FCDC81D">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1319874540" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId16"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3726A202" w14:textId="2E2FE9ED" w:rsidR="00BB229F" w:rsidRDefault="00A37487" w:rsidP="00333C9D">
+        <w:p w14:paraId="72CCBBAF" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="007C5446" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:36</w:t>
+            <w:t>2025/26:59</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6021F52D" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005F407A" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="3349118D" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="005F407A" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="78F1265D" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="0F5E2DFB" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="11C7A002" w14:textId="7E70203B" w:rsidR="00BB229F" w:rsidRDefault="00343374" w:rsidP="00333C9D">
+              <w:p w14:paraId="15331422" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="005849E4" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Kustbevakningens sjöövervakning</w:t>
+                  <w:t xml:space="preserve">Tillgänglighetskrav för vissa medier </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="32522C58" w14:textId="5EEA1ED6" w:rsidR="00BB229F" w:rsidRDefault="00343374" w:rsidP="00333C9D">
+              <w:p w14:paraId="639821E2" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="005849E4" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="157BE79D" w14:textId="73BCEFCF" w:rsidR="00BB229F" w:rsidRPr="00141F91" w:rsidRDefault="00A37487" w:rsidP="00333C9D">
+              <w:p w14:paraId="5E58CA85" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00141F91" w:rsidRDefault="007C5446" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:36</w:t>
+                  <w:t>2025/26:59</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C173D78" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="2B16AB9C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729DCEED" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="1FC246B5" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B184BFE" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="7B1F48B8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E280658" w14:textId="552BB1DE" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A35B92B" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006C363E">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="002D293D">
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="40884B37" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A0DB069" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BA5060" w14:textId="14501351" w:rsidR="00BB229F" w:rsidRDefault="0022518D" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A35ADD8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Lotta Edholm</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51AA5315" w14:textId="2E6D27B3" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785B217D" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="0E422F2A" w14:textId="2284D041" w:rsidR="00BB229F" w:rsidRPr="008624B2" w:rsidRDefault="00BB229F" w:rsidP="00BB2C9D">
+        <w:t>Gunnar Strömmer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B20B983" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="008624B2" w:rsidRDefault="0047586C" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00343374">
+          <w:r w:rsidR="005849E4">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Försvarsdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C180C44" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="1179AF3C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A01B9A0" w14:textId="49B0784C" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+    <w:p w14:paraId="04443FB5" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="76986767" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:r w:rsidRPr="00E27A05">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00815792">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27A05">
+        <w:t xml:space="preserve"> föreslås </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27A05">
+        <w:t xml:space="preserve"> i tryckfrihetsförordninge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27A05">
+        <w:t>yttrandefrihetsgrundlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en som gör att fler krav som avser tillgänglighet ska kunna ställas på produkter och tjänster som omfattas av grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydd. Syftet med ändringarna är att de krav som följer av Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">parlamentets och rådets direktiv (EU) 2019/882 av den 17 april 2019 om tillgänglighetskrav för produkter och tjänster (tillgänglighetsdirektivet) ska kunna tillämpas fullt ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494CAAFD" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär att det införs nya delegationsbestämmelser i tryck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihetsförordningen och yttrandefrihetsgrundlagen som gör det möjligt att i vanlig lag reglera vissa tillgänglighetskrav. En första förutsättning för att bestämmelserna ska kunna tillämpas är att syftet med kraven är att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställa tillgängligheten för personer med funktionsnedsättning. En andra förutsättning är att föreskrifterna vilar på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8615F">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ändringarna innebär bl.a. följande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D489A82" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>att Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet utökas till att omfatta alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FC3D5D3" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+        <w:t xml:space="preserve">Utrymmet för att ställa krav på att införa och på ett visst sätt utforma produktinformation, exempelvis på en förpackning, utvidgas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055C249A" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>utökad sekretess för uppgifter i Kustbevakningens register, Sjöbasis, till skydd för allmänna intressen och för enskilda,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26EEDFCA" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+        <w:t>Det ska bli möjligt att ställa tillgänglighetskrav som rör information, format och funktion på bl.a. e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">böcker och e-handelstjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF4E457" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="008F72F8" w:rsidRDefault="0047586C" w:rsidP="0047586C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>sekretess hos Kustbevakningen för uppgifter som förekommer i analysverksamhet, till skydd för allmänna intressen och för enskilda, och</w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="1F021378" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="008F2013" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
+        <w:t>Skyldighet för nätinnehavare att vidaresända tillgänglighetstjänster, som textning och tolkning, ska kunna gälla andra än public service-företagens program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE8A084" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A62C9A8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna föreslås träda i kraft den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADF2CD7" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="008F2013" w:rsidRDefault="0047586C" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71383446" w14:textId="03FF3156" w:rsidR="00E6252C" w:rsidRDefault="00BB229F">
+    <w:p w14:paraId="1EC802DC" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="0047586C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -752,36344 +763,38545 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212717844" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130588" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130588 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="143A66E1" w14:textId="0D67FE6E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="7A2261B9" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717845" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130589" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130589 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F898C8C" w14:textId="5AB9E2AC" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="140BF211" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717846" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130590" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130590 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AE1A348" w14:textId="22A5364C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="29523365" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717847" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130591" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+          <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130591 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D420BD9" w14:textId="5701505C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="518A6C87" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130592" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130592 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="467251C8" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130593" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mediegrundlagarna och tillgänglighetsdirektivet</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130593 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AB83E39" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717848" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130594" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+          <w:t>Mediegrundlagarna skyddar yttrandefriheten i vissa medier</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130594 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29CD6611" w14:textId="3CFE9E3B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="7937DF01" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130595" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Tillgänglighetsdirektivet ställer krav på vissa produkter och tjänster</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130595 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F732272" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717849" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130596" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Tillgänglighetskrav som gäller produktinformation</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130596 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47D152AC" w14:textId="32C1A98B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="2EFD5DA3" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130597" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Tillgänglighetsdirektivet ställer krav på tryckt produktinformation</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130597 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48FDF12F" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130598" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Grundlagsskyddet för förpackningar och anvisningar</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130598 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="511A700A" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130599" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En ny delegationsbestämmelse om tillgänglighetskrav på produktinformation</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130599 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E4912E9" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717850" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130600" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sjöövervakning</w:t>
+          <w:t>Tillgänglighetskrav som gäller e-böcker och vissa andra tjänster</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130600 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="445D68AD" w14:textId="73F2F3A3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="54676855" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717851" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130601" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kustbevakningens uppdrag att bedriva sjöövervakning</w:t>
+          <w:t>Tillgänglighetsdirektivet ställer krav på e</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:noBreakHyphen/>
+          <w:t>böcker och vissa andra tjänster</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717851 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130601 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E8586AB" w14:textId="47604A13" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="1E1A701B" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717852" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130602" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.1</w:t>
+          <w:t>6.1.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kustbevakningen behöver ges möjlighet att utveckla sina förmågor och arbetssätt för att möta det förändrade säkerhetsläget</w:t>
+          <w:t>Specifika krav på e</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:noBreakHyphen/>
+          <w:t>böcker och därtill hörande programvara</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130602 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="738C3572" w14:textId="60080E08" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="774B6C82" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717853" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130603" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.2</w:t>
+          <w:t>6.1.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sjöövervakningsrådet</w:t>
+          <w:t>Specifika krav på tjänster som ger åtkomst till audiovisuella medietjänster</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130603 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64EB42C2" w14:textId="22E564A3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="238EB9FA" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717854" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130604" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>6.1.3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kustbevakningens underrättelseuppdrag</w:t>
+          <w:t>Specifika krav på e</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:noBreakHyphen/>
+          <w:t>handelstjänster</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717854 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130604 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="306CFF7E" w14:textId="321A43CD" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="35818450" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717855" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130605" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2.1</w:t>
+          <w:t>6.1.4</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kustbevakningens underrättelseuppdrag behöver utvidgas till att omfatta fler brottstyper än i dag</w:t>
+          <w:t>Allmänna krav på alla tjänster som omfattas av direktivet</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717855 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130605 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="609257A4" w14:textId="2E45A653" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="44BDB865" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130606" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Grundlagsskyddet för aktuella tjänster</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130606 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D57D189" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130607" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>E-böcker kan omfattas av skydd enligt tryckfrihetsförordningen eller yttrandefrihetsgrundlagen</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130607 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D0E3C40" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130608" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Tjänster som ger åtkomst till audiovisuella medietjänster kan omfattas av skydd enligt yttrandefrihetsgrundlagen</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130608 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="562A4807" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130609" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>E-handelstjänster kan omfattas av skydd enligt yttrandefrihetsgrundlagen</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130609 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F1A1A39" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130610" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En ny delegationsbestämmelse om tillgänglighetskrav för e-böcker som träffas av bilageregeln</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130610 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="176CC2D8" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130611" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Nya delegationsbestämmelser om tillgänglighetskrav som gäller information och format</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130611 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="427B8C8B" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130612" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En ny delegationsbestämmelse om överföring av tillgänglighetstjänster</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130612 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18CB938E" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717856" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130613" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sekretessregleringen</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717856 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130613 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>43</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69392ABB" w14:textId="5F665472" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="54E86702" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130614" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130614 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>43</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72C488F2" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215130615" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130615 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>44</w:t>
+        </w:r>
+        <w:r w:rsidR="008D1881">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78C6A838" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717857" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130616" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Grunderna i offentlighets- och sekretessregleringen</w:t>
+          <w:t>Förslaget till lag om ändring i tryckfrihetsförordningen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717857 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130616 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>44</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51294750" w14:textId="696BA2B8" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7830535E" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717858" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130617" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1.1</w:t>
+          <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Offentlighetsprincipen</w:t>
+          <w:t>Förslaget till lag om ändring i yttrandefrihetsgrundlagen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717858 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130617 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>46</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37A199CF" w14:textId="50A39FBF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...1866 lines deleted...]
-    <w:p w14:paraId="52026F84" w14:textId="761C270B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="70FB340F" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717882" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130618" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Hemställan om lag- och förordningsändringar för en mer effektiv samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation samt insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov</w:t>
+          <w:t>Sammanfattning av betänkandet Mediegrundlagarna och tillgänglighetskrav för vissa medier (SOU 2024:96)</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130618 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>50</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="427CFE9C" w14:textId="1FA53FEF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="7009077A" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717883" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130619" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag</w:t>
+          <w:t>Betänkandets lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130619 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>66</w:t>
+          <w:t>56</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5040707A" w14:textId="08B25C16" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="2570C00B" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717884" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130620" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130620 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>75</w:t>
+          <w:t>60</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5327CEF0" w14:textId="4C44AECC" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="71842F0C" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717885" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130621" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130621 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>76</w:t>
+          <w:t>61</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="393AA621" w14:textId="3D039DEE" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="770DE361" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717886" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130622" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130622 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>82</w:t>
+          <w:t>65</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A040AC5" w14:textId="4B2C69F4" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="6AD90289" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717887" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215130623" w:history="1">
+        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Försvarsdepartementet</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 november 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215130623 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>84</w:t>
+          <w:t>67</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="008D1881">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="281DE5AF" w14:textId="3E2619E3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...84 lines deleted...]
-    <w:p w14:paraId="10C00340" w14:textId="1E01344E" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
+    <w:p w14:paraId="22433D2E" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31495BE2" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005A72C8" w:rsidRDefault="00BB229F" w:rsidP="002A3589">
+    <w:p w14:paraId="088EC77C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="005A72C8" w:rsidRDefault="0047586C" w:rsidP="005849E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc212717844"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc215130588"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6656B854" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="6887953E" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AF87F8" w14:textId="78892070" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
-[...26 lines deleted...]
-    <w:p w14:paraId="6403046A" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00152749" w:rsidRDefault="00BB229F" w:rsidP="00152749">
+    <w:p w14:paraId="34756A61" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i tryckfrihets</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73879">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177ED293" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i yttrande</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73879">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>frihets</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73879">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B73879">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">grundlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776101E1" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00144361" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F920295" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00152749" w:rsidRDefault="0047586C" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C1490B" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="7F79F30E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433E84C4" w14:textId="631C7CFF" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+    <w:p w14:paraId="046E53A1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc212717845"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc210293826"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc215130589"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagtext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-    <w:p w14:paraId="50781B82" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="178AFE90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen har följande förslag till lagtext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC42EEF" w14:textId="0070161F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+    <w:p w14:paraId="4A54A132" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00DC06CD" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc212717846"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="43493F18" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+      <w:bookmarkStart w:id="5" w:name="_Toc215130590"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2BB8CE90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om offentlighets- och sekretesslagen (2009:400)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C06655E" w14:textId="21177002" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+        <w:t>Härigenom föreskrivs att 1 kap. 12 § tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD92428" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00904EF1" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...95 lines deleted...]
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="5AFDA374" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="2E8821A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77BF43D7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+          <w:p w14:paraId="044CF511" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F9A8C9B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+          <w:p w14:paraId="17623B42" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="036DFBFC" w14:textId="1F6BDD75" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
+    <w:p w14:paraId="377FD2DE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>18 kap.</w:t>
-      </w:r>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC96843" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B1B578" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904EF1">
+        <w:t>Bestämmelserna i denna grundlag hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268BA259" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. förbud mot kommersiella annonser vid marknadsföring av alkohol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>drycker eller tobaksvaror,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DFFD95" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. förbud mot kommersiella annonser som används vid marknadsföring av andra varor än tobaksvaror eller av tjänster, om det i annonsen före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D102163" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. förbud mot kommersiella annonser som har meddelats till skydd för hälsa eller miljö enligt en förpliktelse som följer av medlemskapet i Europeiska unionen eller Europeiska atomenergigemenskapen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDD87CA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. krav att införa och på ett visst sätt utforma varningstext, innehålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>deklaration eller annan liknande produktinformation om syftet är skydd för hälsa eller miljö eller konsumentskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AF2C65" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. förbud mot offentliggörande i yrkesmässig kreditupplysnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller missvisande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upplysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B13324" w14:paraId="2A35AC99" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0246FAA2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het som avser det sätt på vilket en uppgift har anskaffats,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7809C774" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het som avser det sätt på vilket en uppgift har anskaffats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6981">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="35A438BA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="682B32EF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C4DF45B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="1A7330A6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78210019" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="250DB8B1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8. krav enligt en förpliktelse som följer av medlemskapet i Euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>peiska unionen att införa och på ett visst sätt utforma produktinforma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="0A262008" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="501E1BAF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E18D813" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D13F9D" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>9. krav enligt en förpliktelse som följer av medlemskapet i Euro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>peiska unionen att, i fråga om sådan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> program som avses i 6 §, införa och på ett visst sätt utforma information om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>programmets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gänglighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och förse program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">met med vissa tekniska funktioner eller med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>möjlighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till alternativ presentation av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>innehåll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, om syftet är att säkerställa tillgängligheten för personer med funktionsned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sättning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73A77F30" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC73BAF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2549B478" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="even" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
+          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:footerReference w:type="first" r:id="rId28"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179D17DE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc215130591"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="00A962F0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 3 kap. 2 § yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D454901" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C380D" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="4628E248" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="374F3AC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="772FC8D0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
-[...1330 lines deleted...]
-          <w:p w14:paraId="22D1FC03" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+          <w:p w14:paraId="660EB7EE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CBDD1F5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+          <w:p w14:paraId="5DB3018C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D02544" w14:textId="0BA4C231" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+    <w:p w14:paraId="758E420C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D88C62F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:t>2 §</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D931712" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+    <w:p w14:paraId="3327F4C8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EE8ED73" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+        <w:t>Den frihet som följer av 1 § hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE6724D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7BA1">
-[...3 lines deleted...]
-    <w:p w14:paraId="7232D3F8" w14:textId="08EA1B70" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      <w:r>
+        <w:t>1. skyldighet för nätinnehavare att i den utsträckning det behövs med hänsyn till allmänhetens intresse av tillgång till allsidig upplysning ge utrymme för vissa program och för tillhörande tjänster som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmen tillgängliga för personer med funktionsnedsättning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BBBF0E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7BA1">
-        <w:t>2. räddningstjänst,</w:t>
+      <w:r>
+        <w:t>2. skyldighet för nätinnehavare att ge utrymme för överföringar i den utsträckning det behövs med hänsyn till intresset av konkurrens beträffande sådana överföringar i nätet eller allmänhetens intresse av tillgång till sådana överföringar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029D2FB7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. skyldighet för nätinnehavare att vidta åtgärder för att tillförsäkra mottagarkretsen inflytande över programvalet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633C38B9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att göra programmen tillgängliga för personer med funktionsnedsättning genom textning, tolkning, uppläst text eller liknande teknik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185908B9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att främja framställning av och tillgång till program med europeiskt ursprung,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB060D3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>ingripanden mot fortsatt sändning av ett utbud som inriktas på våldsframställningar, pornografiska bilder eller hets mot folkgrupp,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7F3A4B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C380D" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>villkor för att sända program för verksamhet som bedrivs med ett uppdrag att sända ljudradio eller tv i allmänhetens tjänst, under förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>sättning att uppdraget finansieras med allmänna medel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="3ECC4EBB" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="7384247E" w14:textId="77777777" w:rsidTr="005849E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A21228A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
-[...36 lines deleted...]
-          <w:p w14:paraId="58942B6A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+          <w:p w14:paraId="6AEC3F90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...43 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A94E364" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
-[...7 lines deleted...]
-          <w:p w14:paraId="5CE424C8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+          <w:p w14:paraId="044F5BDF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA7BA1">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4. insamling, bearbetning och analyser av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av sjölägesbilder och analyser till berörda myndigheter, och</w:t>
+              <w:t>Den frihet som följer av 1 § hindrar inte heller att det i lag meddelas föreskrifter</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BA7BA1">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005849E4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om skyldighet</w:t>
+            </w:r>
+            <w:r w:rsidR="005849E4" w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>enligt en förpliktelse som följer av medlem</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> internationellt samarbete.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skapet i Europeiska unionen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="2992EE74" w14:textId="77777777" w:rsidTr="005849E4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F78F59A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E72EA4A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. den som sänder program att införa och på ett visst sätt utforma information om en tjänst</w:t>
+            </w:r>
+            <w:r w:rsidR="005849E4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som denne tillhandahåller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>säkerställa tillgängligheten för personer med funktionsned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sätt</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF1E6B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="7229A5A7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04D29C41" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EC1215D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. den som sänder program att förse programmet med vissa tekniska funktioner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> möjlig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>göra alternativ presentation av innehåll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att säke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ställa tillgäng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligheten för personer med funk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tionsnedsätt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="3EE70340" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42C4F2B3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="189FA0C2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nätinnehavare att, när ut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rymme ges för program, också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktionsnedsätt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7428DBFC" w14:textId="257EADEA" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+    <w:p w14:paraId="3F7480BF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737BF8B3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7BA1">
-[...3 lines deleted...]
-    <w:p w14:paraId="1EFC5F91" w14:textId="0ACE077E" w:rsidR="008A73B2" w:rsidRPr="008A73B2" w:rsidRDefault="008A73B2" w:rsidP="008A73B2">
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7600D8A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="74CAD479" w14:textId="79BA3863" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="even" r:id="rId31"/>
+          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19842841" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc210293829"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc215130592"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7E091841" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 8 februari 2024 att ge en särskild utredare i uppdrag att analysera hur Europaparlamentets och rådets direktiv (EU) 2019/882 av den 17 april 2019 om tillgänglighetskrav för produkter och tjänster (tillgänglighetsdirektivet) förhåller sig till tryckfrihetsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen (TF) och yttrandefrihetsgrundlagen (YGL) och om det finns behov av ändringar i grundlagsregleringen med anledning av direktivets krav (dir. 2024:19). Till utredningen knöts en parlamentarisk referensgrupp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF4833A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00935A31">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen, som antog namnet Utredningen om mediegrundlagarna och tillgänglighetskrav för vissa medier (Ju 2024:03), överlämnade i januari 2025 betänkandet Mediegrundlagarna och tillgänglighetskrav för vissa medier (SOU 2024:96). En sammanfattning av betänkandet finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Betänkandets lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Betänkandet har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C337A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissvaren finns tillgängliga på regeringens webbplats (www.regeringen.se) och i Justitiedepartementet (Ju2025/00016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5F4A">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5F4A">
+        <w:t xml:space="preserve"> behandlas betänkandets förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685B2D99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005849E4" w:rsidP="005849E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF12525" w14:textId="77777777" w:rsidR="005849E4" w:rsidRDefault="005849E4" w:rsidP="005849E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 2 oktober 2025 att inhämta Lagrådets yttrande över de lagförslag som finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regeringen följer Lagrådets synpunkter och förslag som behandlas i avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:instrText xml:space="preserve"> REF _Ref200898605 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:instrText xml:space="preserve"> REF _Ref211934127 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidR="003271EB">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och i författningskommentaren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177E28">
+        <w:t>I förhållande till lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00177E28">
+        <w:t xml:space="preserve">rådsremissen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>görs dessutom vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177E28">
+        <w:t xml:space="preserve"> språkliga och redaktionella ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2AB8C3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="005849E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FECCC8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc210293830"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc215130593"/>
+      <w:r>
+        <w:t>Mediegrundlagarna och tillgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1102FA7D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Ref199142107"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref199510165"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc210293831"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc215130594"/>
+      <w:r>
+        <w:t>Mediegrundlagarna skyddar yttrandefriheten i vissa medier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3A503B31" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00713DD0" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mediegrundlagarnas tillämpningsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FB9FF7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve">Genom tryckfrihetsförordningen och yttrandefrihetsgrundlagen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve"> även benämnda mediegrundlagarna, tillförsäkras var och en rätt att i de skyddade medierna uttrycka tankar, åsikter och känslor och i övrigt lämna uppgifter i vilket ämne som helst, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i syfte att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>ett fritt menings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>utbyte, en fri och allsidig upplysning samt ett fritt konstnärligt skapande (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>§ TF och 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve">§ YGL). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A34A669" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004959B5">
+        <w:t xml:space="preserve">Mediegrundlagarna gäller för vissa framställningsformer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen är tillämplig på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593BF4">
+        <w:t xml:space="preserve"> skrifter som har framställts i tryckpress</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003930A2">
+        <w:t xml:space="preserve">men också på skrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t xml:space="preserve"> mångfaldigats genom fotokopiering eller någon liknande teknik</w:t>
+      </w:r>
+      <w:r w:rsidR="003930A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003930A2" w:rsidRPr="003930A2">
+        <w:t>om utgivningsbevis gäller för skriften eller om den är försedd med vissa särskilt angivna ursprungsuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1 kap. 2 §). </w:t>
+      </w:r>
+      <w:r w:rsidR="00590A34">
+        <w:t>Tryck</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A34">
+        <w:softHyphen/>
+        <w:t>frihetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan under vissa förutsättningar också bli tillämplig på program och tekniska upptagningar som avses i yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">frihetsgrundlagen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">och som oförändrat återger innehållet i en tryckt skrift (1 kap. 5 och 6 §§). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t xml:space="preserve">Programmet eller upptagningen anses då utgöra en bilaga till skriften. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denna s.k. b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t>ilagereg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillämpas exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4A6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på vissa e-böcker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E1089F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yttrandefrihetsgrundlagen är tillämplig på vissa sändningar och andra tillhandahållanden till allmänheten av program samt på tekniska upptag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar såsom dvd</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>skivor och usb-minnen. En sändning av program omfattas av grundlagens tillämpningsområde om den riktas till allmän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten och är avsedd att tas emot med tekniska hjälpmedel (1 kap. 3 § första stycket). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>Bestämmelsen omfattar i första hand traditionella radio- och tv-sändningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t xml:space="preserve"> sändningar av program avses även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t xml:space="preserve">handahållande till allmänheten på särskild begäran av direktsända eller inspelade program, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s.k. webbsändningar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t xml:space="preserve"> om starttidpunkten och inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>hållet inte kan påverkas av mottagaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1 kap. 3 § andra stycket)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>. En förutsättning är dock att programmen tillhandahålls av någon som omfattas av databasregeln i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se nedan)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477578">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen är under vissa förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar även tillämplig på program som förmedlas via satellit (1 kap. 3 § tredje stycket).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122FED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6414ACFA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>Publiceringar på internet faller som utgångspunkt utanför yttrandefri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>hetsgrundlagens tillämpningsområde, vilket innebär att grundlagsskyddet för yttrandefriheten i stället finns i regeringsformen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (RF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ett undantag f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve">rån denna huvudregel </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve"> den s.k. databasregeln (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve">§ YGL). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546BED">
+        <w:t xml:space="preserve">atabasregeln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0753">
+        <w:t xml:space="preserve">ger under vissa förutsättningar grundlagsskydd för yttranden som sker genom att information ur en databas tillhandahålls allmänheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">handlar typiskt sett om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t xml:space="preserve">lagrad information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t xml:space="preserve"> webb</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t>platser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillhandahålls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E23E2">
+        <w:t xml:space="preserve">på begäran. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För vissa aktörer gäller grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyddet automatiskt. Så </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0753">
+        <w:t xml:space="preserve">är fallet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0753">
+        <w:t xml:space="preserve">redaktioner för periodiska skrifter eller program. Även massmedieföretag som t.ex. ett företag som ger ut en tryckt tidning eller en nyhetsbyrå har automatiskt grundlagsskydd för sina databaser. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Andra aktörer har möjlighet att ansöka om utgivningsbevis för sin data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>basverksamhet och på så sätt få ett s.k. frivilligt grundlagsskydd. För att utgivningsbevis ska utfärdas ställs vissa krav (1 kap. 5 § YGL). Det görs inte någon prövning av innehållet i databasen eller av verksamhetens karaktär utan kraven är av formellt slag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F045A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083CDE45" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80F24">
+        <w:t xml:space="preserve">Allt som publiceras i de medier som tryckfrihetsförordningen och yttrandefrihetsgrundlagen omfattar faller inom vad som brukar benämnas grundlagarnas formella tillämpningsområde. För att grundlagarna ska vara tillämpliga krävs emellertid också att yttrandet faller inom grundlagarnas materiella tillämpningsområde. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Genom tolkning av syftet med tryck- och yttrandefriheten har det i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004959B5">
+        <w:t xml:space="preserve"> praxis </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gjorts avgränsningar från det materiella tillämpningsområdet, t.ex. när det gäller framställningar av utpräglat kommersiell natur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004959B5">
+        <w:t xml:space="preserve"> (”Trisskrapningarna” NJA</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004959B5">
+        <w:t>2023 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004959B5">
+        <w:t xml:space="preserve">211). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det materiella tillämpningsområdet avgränsas även genom uttryckliga undantags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser, s.k. delegationsbestämmelser, som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t xml:space="preserve"> innebär att lagstiftaren ges möjlighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reglera vissa frågor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>i vanlig lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227C2AD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De tryck- och yttrandefrihetsrättsliga grundprinciperna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6436DE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mediegrundlagarna vilar på vissa grundprinciper, däribland förbudet mot censur och andra hindrande åtgärder, etableringsfrihet och ensamansvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2199E28E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Censurförbudet innebär att det allmänna inte på förhand får granska det som är avsett att framföras i tryckta skrifter och andra grundlagsskyddade medier (1 kap. 8 § första stycket TF och 1 kap. 11 § YGL). A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve">v förbudet mot hindrande åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">följer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>att det allmänna inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve">på grund av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innehållet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050294D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett sådant medium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050294D">
+        <w:t xml:space="preserve"> får hindra framställning, offentliggörande eller spridning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve"> om åtgärden inte har stöd i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mediegrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve"> (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>kap. 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>§ andra stycket TF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>kap. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>YGL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27951763" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etableringsfriheten innebär att det står var och en fritt att inleda och driva verksamhet för spridning av information till allmänheten i de former som skyddas av grundlagarna. Något krav på tillstånd för verksamheten får inte ställas upp och möjligheten att driva verksamheten får inte begränsas av villkor som inte har stöd i grundlagarna. På tryckfrihetens område kommer etableringsfriheten till uttryck i 1 kap. 1 § tredje stycket TF där det framgår att var och en har en rätt att ge ut skrifter utan att en myndighet eller ett annat allmänt organ hindrar detta i förväg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAEF47A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller etableringsfriheten på yttrandefrihetsgrundlagens område skiljer grundlagen mellan sändningar genom tråd och sändningar på annat sätt. För sändningar genom tråd, dvs. överföringar av elektromagnetiska vågor som görs med hjälp av särskilt anordnade ledare, råder etablerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihet. Detta kommer till uttryck i 3 kap. 1 § YGL där det anges att varje fysisk och juridisk person har rätt att sända program genom tråd. Etableringsfriheten för trådsändningar är emellertid inte oinskränkt utan kan begränsas i enlighet med 3 kap. 2 § YGL. Som exempel på program som sänds genom tråd kan nämnas kabel-tv, som distribueras via kablar som installerats i byggnader, och ip-tv, som distribueras digitalt över ett ip-nät</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verk via ADSL eller fiber (prop. 2021/22:59 s. 62). Tillhandahåll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>anden av radio och tv via internet sker också ofta genom tråd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE5B90C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För program som sänds på annat sätt än genom tråd, t.ex. i marknätet, råder inte motsvarande etableringsfrihet. Rätten att sända program på annat sätt än genom tråd får regleras genom lag som innehåller föreskrifter om tillstånd och villkor för att sända (3 kap. 3 § första stycket YGL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F8DB34" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001435A4">
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001435A4">
+        <w:t xml:space="preserve">centralt inslag i skyddet för tryck- och yttrandefriheten är den särskilda ansvarsordningen som innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>endast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001435A4">
+        <w:t xml:space="preserve"> en person kan hållas ansvarig för innehållet i ett grundlagsskyddat medium (ensamansvar). Den ansvarige pekas ut i förväg enligt en särskild ansvarskedja</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (8 kap. TF och 6 kap. YGL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001435A4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En förutsättning för ensamansvaret är att den ansvarige utgivaren har kontroll över den framställning han eller hon ansvarar för. I grundlagarna anges att utgivaren ska ha befogenhet att utöva tillsyn över framställningens offentliggörande och bestämma över dess innehåll så att ingenting får föras in mot utgivarens vilja (5 kap. 4 § TF och 4 kap. 3 § YGL). På yttrandefrihetsgrundlagens område finns även en uttrycklig bestämmelse om redaktionell självständighet (3 kap. 6 § YGL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FE0533" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve">Av särskild betydelse är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve"> den s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.k. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>exklusivitetsprincipen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>slår fast grundlagarnas ställning som exklusiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve"> straff- och processlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve"> vid missbruk av tryck- och yttrandefriheten (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> TF och 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>kap. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> YGL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5125F">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den innebär ett förbud för myndigheter och andra allmänna organ a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E7E">
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E7E">
+        <w:t>ingripa mot missbruk av</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A34">
+        <w:t xml:space="preserve"> tryck- och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E7E">
+        <w:t xml:space="preserve"> yttrandefriheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E7E">
+        <w:t xml:space="preserve">utan stöd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i grund</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A34">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E7E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A4EEB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser i vanlig lag får inte tillämpas om de strider mot bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melser i mediegrundlagarna (11 kap. 14 § och 12 kap. 10 § RF). Det är en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>konsekvens av principen om norm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hierarki, dvs. att grundlagarna har företräde framför vanlig lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43525B99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc210293832"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc215130595"/>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivet ställer krav på vissa produkter och tjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="4990C856" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00477578" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivets tillämpningsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52625738" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillgänglighetsdirektivet antogs den 17 april 2019 och syftar till att skapa en europeisk standard för tillgänglighet och därigenom undanröja hinder på den inre marknaden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t xml:space="preserve"> kommer till uttryck </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t>genom krav på hur vissa produkter och tjänster ska vara utformade för att göras mer tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t xml:space="preserve">liga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t xml:space="preserve"> på åtgärder som ekonomiska aktörer ska vidta för att säkerställa att berörda produkter och tjänster uppfyller kraven.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Direktivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t xml:space="preserve">är ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s.k. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t>fullharmoniseringsdirektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket innebär att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t>edlemsstaterna är förhind</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t>rade att införa eller behålla bestämmelser som avviker från det som föreskrivs i direktivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B8E03A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Direktivets tillgänglighetskrav träffar vissa produkter och tjänster som släpps ut på marknaden efter den 28 juni 2025, däribland e-böcker, tjänster som ger åtkomst till audiovisuella tjänster och e-handelstjänster (artikel 2). De produkter och tjänster som omfattas av direktivets tillämpningsområde ska uppfylla olika krav på tillgänglighet, som framgår av bilagor till direktivet (artikel 4). Det handlar exempelvis om att viss information om en produkt eller tjänst ska tillhandahållas. Information som till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">handahålls ska också ha viss form, bl.a. kunna uppfattas med mer än ett sinne och presenteras på ett begripligt sätt och i ett typsnitt med lämplig storlek och form (bilaga I, avsnitt I-IV). Kraven i direktivet är formulerade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002658FD">
+        <w:t>i förhållande till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002658FD">
+        <w:t>ekonomiska aktörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”, vilket omfattar bl.a. tillverkare, importörer, distributörer eller tjänsteleverantörer (artikel 3.21). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t>Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t xml:space="preserve">staterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är skyldiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t xml:space="preserve"> att säkerställa att de ekonomiska aktörerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t xml:space="preserve">släpper ut produkter på marknaden och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t xml:space="preserve">tillhandahåller tjänster som uppfyller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgänglighetskraven (artikel 4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DFB">
+        <w:t>För att säkerställa detta ska medlemsstaterna utföra marknadskontroll respektive tillsyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7EE597" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I direktivet regleras vissa situationer då</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED389B">
+        <w:t xml:space="preserve"> kraven på tillgänglighet inte behöver följas eller där kraven begränsas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det gäller exempelvis s.k. mikroföretag som tillhandahåller tjänster eller om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED389B">
+        <w:t>ett krav på tillgänglighet skulle leda till en oproportionerligt stor börda för en ekonomisk aktör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artikel 4.5 och 14). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3AA780" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genomförandet av direktivet i svensk rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5438A494" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t xml:space="preserve">direktivet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t xml:space="preserve">genomförts </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i svensk rätt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0053">
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5D80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5D80">
+        <w:t xml:space="preserve"> (2023:254) om vissa produkters och tjänsters tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetslagen) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DEE">
+        <w:t xml:space="preserve">och förordningen (2023:676) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2B83">
+        <w:t>om vissa produkters och tjänsters tillgänglighet (tillg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2D53">
+        <w:t>änglighetsförordningen), som trädde i kraft den 28 juni 2025. Tillgänglighetslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2B83">
+        <w:t xml:space="preserve"> är utformad som en ramlag som innehåller grundläggande bestämmelser och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002658FD">
+        <w:t>bemyndiganden för regeringen att meddela föreskrifter. Regeringen har också getts utrymme att vidaredele</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002658FD">
+        <w:t xml:space="preserve">gera sin föreskriftsrätt till den förvaltningsmyndighet som regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002658FD">
+        <w:lastRenderedPageBreak/>
+        <w:t>bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Detta motiveras med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C707F">
+        <w:t>att den typ av omfattande och detaljerade krav som det är fråga om lämpligen regleras på lägre nivå i författnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C707F">
+        <w:t>hierarkin än i lag (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C707F">
+        <w:t>2022/23:42 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C707F">
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="009052ED">
+        <w:t xml:space="preserve"> och 61</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C707F">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0E9BC2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighetslagen omfattar samma produkter och tjänster som tillgänglighetsdirektivet. I lagen anges att produkter och tjänster som om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattas av lagen får släppas ut på marknaden respektive tillhandahållas endast om de uppfyller vissa krav på tillgänglighet (6 §). Det närmare innehållet i kraven regleras i tillgänglighetsförordningen och motsvarar de krav som ställs i tillgänglighetsdirektivet. I enlighet med direktivet är vissa produkter och tjänster enligt lagen undantagna från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1C6A">
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en (7 och 10 §§)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1C6A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777A1AB8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För tillhandahållande av e-böcker anges att det är den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003831FA">
+        <w:t xml:space="preserve">som ansvarar för innehållet i en e-bok </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003831FA">
+        <w:t>ska säkerställa att tillgänglighetskraven uppfylls</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003831FA">
+        <w:t xml:space="preserve"> även om denne inte är en tjänsteleverantör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (27 §). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk202122076"/>
+      <w:r>
+        <w:t xml:space="preserve">Ansvaret för att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40AA4">
+        <w:t>programvara</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som hör till en e-bok </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40AA4">
+        <w:t xml:space="preserve">uppfyller kraven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör dock åvila d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40AA4">
+        <w:t xml:space="preserve">en som levererar boken till konsumenten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(prop. 2022/23:42 s. </w:t>
+      </w:r>
+      <w:r w:rsidR="009052ED">
+        <w:t xml:space="preserve">91 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">92). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="225FFC5B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post- och telestyrelsen är marknadskontrollmyndighet och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t xml:space="preserve"> utövar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t xml:space="preserve">tillsyn över </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bl.a. e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>-handelstjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (25 och 28 §§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>tillgänglighetsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t xml:space="preserve">Mediemyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utövar till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">syn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>över tjänster som ger åtkomst till audiovisuella medietjänster och Myndigheten för tillgängliga medier över tjänster som utgör tillhandahållande av e-böcke</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>29 och 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82DA0">
+        <w:t>§§ tillgänglighetsförordningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5760FE1B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009052ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I samband med genomförandet av tillgänglighetsdirektivet bedömde regeringen att vissa tjänster som omfattas av direktivet kan komma att omfattas av mediegrundlagarnas tillämpningsområde och att direktivets krav i vissa fall skulle kunna innebära en begränsning av den grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fästa tryck- och yttrandefriheten. Regeringen konstaterade att bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">serna i den nya lagen inte ska tillämpas i den utsträckning det skulle strida mot bestämmelserna om tryck- och yttrandefrihet i mediegrundlagarna, men att det kan finnas behov av att utreda frågan om grundlagsändringar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t>(prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t>2022/23:42 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 37 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7C22">
+        <w:t>38).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Under riksdagsbehandlingen av proposi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionen uttalade både konstitutionsutskottet och socialutskottet att de instämmer i regeringens bedömning och utgår från att behovet av ändringar i mediegrundlagarna skyndsamt utreds (bet. 2022/23:KU1y s. 6 och bet. 2022/23:SoU10 s. 17). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0143DA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc210293833"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc215130596"/>
+      <w:r>
+        <w:t>Tillgänglighetskrav som gäller produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2E94C735" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc210293834"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc215130597"/>
+      <w:r>
+        <w:t xml:space="preserve">Tillgänglighetsdirektivet ställer krav </w:t>
+      </w:r>
+      <w:r w:rsidR="00001649">
+        <w:t>på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tryckt produktinformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAAFAE5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51557">
+        <w:t>illgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s krav innebär att de produkter som omfattas av direktivet ska utformas och tillverkas på ett sätt som i största möjliga utsträckning möjliggör en förutsebar användning bland personer med funktionsnedsättning. De produkter som omfattas av tillämpningsområdet är vissa datormaskinvarusystem och operativsystem, vissa självbetjänings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">terminaler, viss terminalutrustning och läsplattor. För dessa produkter </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ställs det krav på att de ska åtföljas, om möjligt i eller på produkterna, av lättillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lig information om deras funktion och tillgänglighetsfunktioner. Det ställs även krav på förpackningar och anvisningar som följer med de produkter som omfattas av direktivet. Förutom krav på att viss information ska ges omfattar kraven utformningen av den information som tillhandahålls, bl.a. att den ska kunna uppfattas med mer än ett sinne och presenteras på ett begripligt sätt och i ett typsnitt med lämplig storlek och for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314374">
+        <w:t xml:space="preserve">m. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En del krav kan mötas på andra sätt än genom tryckt skrift, t.ex. på en webbplats, men det finns också krav som har direkt bäring på det tryckta formatet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314374">
+        <w:t>Kraven framgår av direktivets bilaga I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314374">
+        <w:t>avsnitt I och II</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (för en närmare beskrivning, se SOU 2024:96 s. 96–100)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314374">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6667F755" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B3064E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Ref206070139"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc210293835"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc215130598"/>
+      <w:r>
+        <w:t>Grundlagsskyddet för förpackningar och anvisningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D887768" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tryckfrihetsförordningen är som framgår av avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00641C35">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämplig på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593BF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryckta skrifter (1 kap. 2 §). Det innebär att inte bara böcker och tidningar omfattas av grundlagsskydd utan även förpackningar och information som följer med en produkt i förpackningen, som en bruksanvisning eller bipacksedel, om dessa är framställda i tryckpress. Detsamma gäller information som lämnas exempelvis på en klisterlapp på en produkt eller en förpackning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759B077" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Ref209382077"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref209382108"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref209383141"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref209383316"/>
+      <w:bookmarkStart w:id="29" w:name="_Ref209383408"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc210293836"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc215130599"/>
+      <w:r>
+        <w:t xml:space="preserve">En ny delegationsbestämmelse </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26CA1">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgänglighetskrav på produktinformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="06D39D5A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F482A2F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A76360" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det införs en bestämmelse i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> tryckfrihetsförordningen som gör det möjligt att i lag ställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t xml:space="preserve">upp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> att införa och på ett visst sätt utforma produktinformation om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning. En förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen ska vara tillämplig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> är att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_Hlk207367061"/>
+      <w:r>
+        <w:t xml:space="preserve">föreskrifterna som meddelas avser krav </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E873886" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7490326F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag stämmer överens med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEBD0A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455504">
+      <w:r w:rsidRPr="001A5950">
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B041C1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008E50B5" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En klar majoritet av remissinstanserna tillstyrker eller har inga synpunkter på förslaget. Bland dem ingår </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet för mänskliga rättigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71A0A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakultetsnämn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>den vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791ADF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konsumentverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009469BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagens ombudsmän</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Synskadades riksförbund.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD74D99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Några remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, motsätter sig nya delegationsbestämmelser och föreslår i stället frivilliga branschöverenskommelser om tillgänglighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC8C12B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>7 §</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40A6E250" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006039CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006039CD">
+        <w:t>menar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det fortsatt bör övervägas om tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lighetskraven kan ställas med stöd av befintliga bestämmelser. Även </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55588">
+        <w:t>och ett par andra remissinstanser ifrågasätter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behovet av en ny bestämmelse. Funktionsrätt Sverige anser vidare att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>delegationsbestämmelsen bör utformas bredare och möjliggöra undantag oavsett om det följer av EU-rätten eller inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A77F9D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="003E6B71" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D44E776" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F09E8">
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, för fram att utformningen av delegationsbestämmelserna innebär att genomförandet av tillgänglighetsdirektivet i svensk rätt kommer att behöva ses över eftersom tillgänglighetskraven till stor del regleras på förordningsnivå. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D78094" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6C7FBC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00FF1765" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kraven som gäller produktinformation kan inte tillämpas fullt ut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6D4490" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B3064E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förpackningar, anvisningar och tryckt information på produkter kan omfattas av tryckfrihetsförordningens formella tillämpningsområde (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref206070139 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>). Tillgänglighetsdirektivets krav innebär bl.a. att viss produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>information ska tillhandahållas och att information ska utformas på visst sätt. För att kunna ställa den typen av krav på tryckta skrifter som omfattas av tryckfrihetsförordningens formella tillämpningsområde krävs det att kraven antingen bedöms falla utanför tryckfrihetsförordningens materiella tillämpningsområde eller att det finns en tillämplig delegationsbestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4353F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>melse (se avsnitt 4.1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5130F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EC0621" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00455504">
-[...3 lines deleted...]
-    <w:p w14:paraId="37706FE3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:r>
+        <w:t>I likhet med utredningen konstaterar regeringen att en bedömning med innebörden att samtliga tillgänglighetskrav som gäller produktinformation faller utanför det materiella tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">området sannolikt skulle innebära en ytterligare begränsning av detta område, i förhållande till vad som hittills har slagits fast i förarbeten och praxis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D506D3">
+        <w:t>Regeringen anser att försiktighet bör iakttas med att tolka mediegrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D506D3">
+        <w:t xml:space="preserve">lagarna på ett sådant sätt att tryck- och yttrandefriheten begränsas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För att samtliga krav som gäller produktinformation ska kunna ställas bör det alltså anses krävas uttryckligt stöd i tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen. Ingen remissinstans ger uttryck för en annan uppfattning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B3F435" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00455504">
-[...3 lines deleted...]
-    <w:p w14:paraId="24461C7F" w14:textId="6F811F05" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:r>
+        <w:t>Utredningen bedömer att de krav som följer av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsdirektivet inte kan tillämpas fullt ut med stöd av befintliga delegationsbestämmelser, på produkter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1FF5">
+        <w:t>förpackningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anvisningar som skyddas av tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAC7564" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C7B5A" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nästan alla remissinstanser instämmer i utredningens bedömning. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post- och telestyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser dock att det bör övervägas ytterligare om kraven kan ställas med stöd av den befintliga delegationsbestämmelsen om produktinformation (1 kap. 12 § 4 TF). Post- och telestyrelsen menar att tillgänglighetsdirektivet har ett konsumentskyddsrättsligt syfte och har antagits på samma rättsliga grund som annan konsumenträttslig EU-lagstiftning. Även bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ifrågasätter behovet av en ny bestämmelse och framhåller att direktivet är uppbyggt kring sådan CE</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">märkning och marknadskontroll som används för konsumentskydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C203287" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regeringen kan konstatera att delegationsbestämmelsen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 TF gör det möjligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t xml:space="preserve">att i lag meddela föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t xml:space="preserve"> krav att införa och på ett visst sätt utforma varningstext, innehållsdeklaration eller annan liknande produktinformation om syftet är skydd för hälsa eller miljö eller konsumentskydd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För att bestämmelsen ska vara tillämplig krävs alltså att föreskrifterna dels innebär krav på en viss typ av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>produktinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dels har vissa skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ändamål. När det gäller vilken typ av information delegationsbestämmelsen omfattar framgår det av förarbetena att det med ”v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>arningstext</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” avses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">texter som har som syfte att upplysa konsumenter om vissa skadliga egenskaper hos en </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4252">
+        <w:t xml:space="preserve">viss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>produkt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med ”in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>nehållsdeklaration</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” bör typiskt sätt avses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> en lista över vilka ämnen eller ingredienser som ingår i ett livsmedel eller någon annan produkt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>annan liknande produktinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> avses bl</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">uppgifter om hur en viss produkt, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> ett läkemedel, ska användas eller hur den ska hanteras i avfallsledet (prop. 2017/18:49 s. 173</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4252">
+        <w:t xml:space="preserve"> och 187</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3F3D88" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som utredningen konstaterar kan viss typ av information som omfattas av tillgänglighetsdirektivets krav falla inom någon av dessa kategorier, exempelvis varningar och anvisningar för installation, förvaring och bort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skaffande. Regeringen bedömer dock i likhet med utredningen att det inte är självklart att samtliga krav som ställs i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>direktivet</w:t>
+      </w:r>
+      <w:r w:rsidDel="00756DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>faller in under bestämmelsens ordalydelse. Det är tveksamt om t.ex. i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">nformation </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om själva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> förpackningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> produktens egenskaper</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan sägas vara produkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1E6B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information som liknar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>varnings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>exter och in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>hålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>förteckningar.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00756DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I sammanhanget bör det också beaktas att en delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse bör tolkas restriktivt i fråga om dess räckvidd och i ljuset av de avsikter som grundlagsstiftaren angett vid bestämmelsens tillkomst (prop. 2021/22:59 s. 29). Mot den bakgrunden bedömer regeringen att det finns en betydande osäkerhet i fråga om den aktuella delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsen kan tillämpas på samtliga tillgänglighetskrav avseende produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">information som följer av tillgänglighetsdirektivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1728781B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beträffande kravet på att föreskrifterna ska ha vissa skyddsändamål anser, som framgått ovan, några remissinstanser, till skillnad från utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen, att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gänglighetskraven borde kunna falla in under ändamålet konsumentskydd. Regeringen gör i den delen följande överväganden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0694544B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att konsumentskydd anges som ett av skyddsändamålen i delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelsen beror på att de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C96">
+        <w:t xml:space="preserve">ärenden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>där lagstiftaren, inte minst på EU-nivå, har ansett det nödvändigt att reglera införandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C96">
+        <w:t xml:space="preserve"> av produktinforma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00040C96">
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i första hand har tagit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C96">
+        <w:t>sikte på frågor om hälso- eller konsumentskydd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2017/18:49 s. 171 och 173)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079439E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av förarbetena till bestämmelsen framgår att uttrycket </w:t>
+      </w:r>
+      <w:r w:rsidDel="00040C96">
+        <w:t xml:space="preserve">konsumentskydd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>omfatta</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4252">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bl.a. konsumenternas ekonomiska intressen vid näringsidkares marknadsföring eller tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållande av varor, tjänster och andra nyttigheter. Sålunda omfattas t.ex. tillhandahållande av finansiell rådgivning och andra köp- eller krediträttsliga frågor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve"> (prop. 2017/18:49 s. 187).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0372625E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>llgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s huvudsakliga syfte är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">att skapa en europeisk standard för tillgänglighet och därigenom undanröja </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och förebygga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">hinder på den inre marknaden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Direktivet har antagits med beaktande av särskilt artikel 114 i fördraget om Europeiska unionens funktionssätt, som rör tillnärmning av lagstiftning i medlemsstaterna i syfte att upprätta den inre marknaden och få den att fungera. Post- och telestyrelsen anger att hänvis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen till artikel 114 som rättslig grund för direktivet inte utesluter att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>detta kan ha ett konsumentskyddsrättsligt syfte. Regeringen delar i och för sig den uppfattningen, men konstaterar samtidigt att det inte framstår som att skydd av gruppen konsumenter var ett skäl som motiverade framtag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">andet av tillgänglighetsdirektivet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>irektivets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ställs för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t xml:space="preserve">möjliggöra en förutsebar användning av produkter och tjänster för personer med funktionsnedsättning. Även om det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">främst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t xml:space="preserve">är fråga om produkter och tjänster som riktar sig till konsumenter är det inte gruppen konsumenter som helhet som direktivet är avsett att underlätta för. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t>irektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s tillämpningsområde utesluter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002085B">
+        <w:t>produkter som ligger utanför konsumentområdet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56346E90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även i detta avseende är det av betydelse att tolkningen av en delega</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelse bör ske restriktivt och i ljuset av grundlagsstiftarens avsikt vid bestämmelsens tillkomst (prop. 2021/22:59 s. 29). Regeringen bedömer mot den bakgrunden, i likhet med utredningen men till skillnad från bl.a. Post- och telestyrelsen och Funktionsrätt Sverige, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>att kraven i tillgänglighetsdirektivet inte kan sägas ha ett sådant konsument</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">skyddsrättsligt syfte som avses i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den aktuella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>delegationsbestämmelsen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser vidare, som utredningen, att skyddsändamålen hälsa och miljö inte heller fullt ut kan möta kraven i tillgänglighetsdirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34826FEB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget bedömer regeringen att tillgänglighetsdirektivets krav inte kan mötas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t xml:space="preserve">med stöd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">endast den befintliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006339D3">
+        <w:t>bestämmelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303DC3">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 4 TF. I och med att det krävs uttryckligt stöd i tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen och befintliga delegationsbestämmelser inte ger sådant stöd krävs det ändringar i tryckfrihetsförordningen för att de krav avseende information på produkter, förpackningar och anvisningar som följer av t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14E86">
+        <w:t>illgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E14E86">
+        <w:t>direktivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska kunna tillämpas fullt ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0C498A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tryckfrihetsförordningen bör ändras så att kraven kan tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716DEB54" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att de krav avseende produktinformation som följer av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsdirektivet ska kunna tillämpas fullt ut krävs alltså ändringar av tryckfrihetsförordningen. Sådana ändringar innebär en inskränkning av tryck- och yttrandefriheten som bara bör göras om det finns starka skäl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099326A">
+        <w:t xml:space="preserve">Utredningen bedömer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099326A">
+        <w:t xml:space="preserve">sådana skäl och föreslår att en ny delegationsbestämmelse införs i tryckfrihetsförordningen. En klar majoritet av remissinstanserna håller med utredningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E9D833" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan konstatera att en reglering som möjliggör krav på tillgänglig information om bl.a. en produkts funktion och tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>funktioner skulle underlätta för personer med funktionsnedsättning och öka deras möjligheter att bli delaktiga i samhällslivet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Funktionshinders</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rörelsen har till utredningen vittnat om svårigheter med att i förväg få veta v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>ilka produkter som är utrustade med tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t xml:space="preserve">funktioner, eller som är kompatibla med hjälpmedel för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>sättning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den har också beskrivit problem med att information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45BF2">
+        <w:t xml:space="preserve"> är utformad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45BF2">
+        <w:t xml:space="preserve"> att den som har en viss funktionsnedsättning inte kan tillgodogöra sig innehållet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45BF2">
+        <w:t xml:space="preserve">Det kan försvåra installation och användning, men också medföra risker om den som berörs inte kan tillgodogöra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45BF2">
+        <w:t xml:space="preserve">information av betydelse för en säker användning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4617D88B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser att i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>ntresset av att underlätta för personer med funktionsnedsättning att ta del av och kunna tillgodogöra sig informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>tion väg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t xml:space="preserve"> tungt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se t.ex. prop. 2009/10:81 s. 35, prop. 2011/12:151 s. 17 och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>prop. 2017/18: 49 s. 166). Som utredningen framhåller är det i samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hanget också av betydelse att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>förpackningar och annan produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>information främst har andra syften än de som tryckfrihetsförordningen avser att skydda.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det gör att intresset av att skydda ett fritt meningsutbyte och en fri och allsidig upplysning inte gör sig lika starkt gällande i det här fallet. Därutöver konstaterar regeringen att även om kraven i tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsdirektivet inte bedöms kunna mötas fullt ut genom befintlig grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>reglering finns det nära samband med liknande krav på produktinforma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion, som har ansetts yttrandefrihetsrättsligt acceptabla. Regeringen anser vid en samlad bedömning, i likhet med utredningen, att det finns tillräck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt starka skäl för att ändra tryckfrihetsförordningen så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de krav som följer av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>tillgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska kunna tillämpas fullt ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDB394B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, har principiella invändningar mot att det föreslås införas ytterligare delegationsbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>melser och menar att det urholkar grundlagsskyddet. De anser att ett mindre ingripande alternativ vore att träffa branschöverens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>kommelser för att säkerställa att tillgänglighetskraven uppfylls. Med anledning av dessa synpunkter vill regeringen framhålla att tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hetsdirektivet är ett fullharmoniseringsdirektiv. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F16">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>irektivets krav på tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sanpassning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F16">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är obligatoriska och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">det finns inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F16">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">något utrymme för nationella särlösningar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medlemsstaterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är skyldiga att vidta åtgärder för att säkerställa efterlev</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>naden av tillgänglighetsdirektivet, däribland att anta lagstiftning som är nödvändig för att följa direktivet och även att säkerställa efterlevnaden av nationella bestämmelser som införlivar direktivet (se t.ex. artiklarna 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0068285E">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">–31 i direktivet). Det kan således inte överlämnas åt branschorganisationer att införliva de bestämmelser som tillgänglighetsdirektivet innehåller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4431C232" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget anser alltså regeringen att tryckfrihetsförordningen bör ändras så att de krav som följer av tillgänglighetsdirektivet kan tillämpas fullt ut när det gäller tryckt information på produkter, förpackningar och anvisningar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A6C">
+        <w:t>Som utredningen föreslår bör d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>etta lämpligen</w:t>
+      </w:r>
+      <w:r w:rsidR="00153A6C">
+        <w:t xml:space="preserve"> ske</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att en delegationsbestämmelse införs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F3CABC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delegationsbestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB56E94" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att den nya delegationsbestämmelsen utformas utifrån tre grundläggande förutsättningar. Bestämmelsen ska medge föreskrifter i lag om krav på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387C1E">
+        <w:t xml:space="preserve"> att införa och på ett visst sätt utforma produktinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det krävs vidare att syftet med föreskrifterna är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>säkerställa tillgängligheten för personer med funktionsne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Slutligen måste kraven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>vila på en förpliktelse som följer av medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D600D44" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En klar majoritet av remissinstanserna tillstyrker eller har inga syn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkter på delegationsbestämmelsens utformning. Några remissinstanser invänder dock mot att bestämmelsen knyts till förpliktelser som följer av EU-medlemskapet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007164BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funktionsrätt Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att undantaget bör utfor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mas bredare och möjliggöra tillgänglighetskrav oberoende av EU-rätten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E9B9F4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att syftet med den delegationsbestämmelse som föreslås är att tillgänglighetsdirektivens krav som gäller information på produkter, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk207304393"/>
+      <w:r>
+        <w:t xml:space="preserve">förpackningar och anvisningar </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>ska kunna tillämpas fullt ut. Utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkten för bestämmelsens utformning bör därför vara att den ska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>omfatta direktivets krav, samtidigt som det inte ska göras större inskränk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar av tryck- och yttrandefriheten än vad som faktiskt behövs. Så långt det är möjligt bör bestämmelsen därför avgränsas till vad direktivet kräver. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098F8DBA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som utredningen föreslår bör tillämpningsområdet för bestämmelsen avgränsas till krav på att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95012">
+        <w:t xml:space="preserve"> införa och på ett visst sätt utforma produktinfor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B95012">
+        <w:t xml:space="preserve">mation. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Med produktinformation avses såväl information om produkters tillgänglighet som om dess funktion. Till skillnad från i 1 kap. 12 § 4 TF är den bestämmelse som här föreslås inte begränsad till produktinforma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion som liknar varningstexter och innehållsförteckningar. Det finns inte något krav på att föreskrifter som meddelas med stöd av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen enbart får avse texter som saknar en uttryckligen åsikts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>påverkande eller opinionsbildande karaktär. Det ska emellertid fort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">farande röra sig om produktinformation, ett begrepp som i sig inrymmer ett visst krav på objektivitet och saklighet (prop. 2017/18:49 s. 187).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633CC201" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En allmän begränsning bör vidare vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1431">
+        <w:t>att den lagstiftning som införs med stöd av den nya delegationsbestämmelsen ska syfta till att säkerställa tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B1431">
+        <w:t>ligheten för personer med funktionsnedsättning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2374">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Att lagstift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsutrymmet begränsas på detta sätt är nödvändigt för att bestämmelsen inte ska få ett alltför brett tillämpningsområde. En sådan begränsning är också väl förenlig med tillgänglighetsdirektivets innebörd och syfte. Utredningens förslag är enligt regeringens mening väl avpassat i förhållande till tryckfrihetsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningens hittillsvarande terminologi (jfr 1 kap. 5 § TF och 3 kap. 2 § 1 och 4 YGL). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEB8B5D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I syfte att begränsa bestämmelsens tillämpningsområde ytterligare föreslår utredningen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4473F">
+        <w:t xml:space="preserve">den skyldighet som får regleras </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4473F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4473F">
+        <w:t xml:space="preserve"> vila på en förpliktelse som följer av medlemskapet i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Europeiska unionen. En mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">svarande avgränsning finns i 1 kap. 12 § 3 TF, som ger utrymme för föreskrifter i lag om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30946">
+        <w:t xml:space="preserve">förbud mot kommersiella annonser som har meddelats till skydd för hälsa eller miljö enligt en förpliktelse som följer av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30946">
+        <w:t>medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Bestämmelsen infördes i samband med Sveriges EU-medlemskap mot bakgrund av förbud mot viss reklam och marknadsföring i några EU-rättsliga direktiv (prop. 1993/94:114 s. 28 och 29). Regeringen konstaterar att en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve">hänvisning till en EU-rättslig förpliktelse innebär en begränsning av det utrymme som skapas genom förslaget att meddela föreskrifter i lag på det område som annars skyddas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryckfrihetsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>. Utan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en hänvisning till EU-rätten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve">det utrymme som skapas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genom delegationsbestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>bli större</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3F0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser mot den bakgrunden att det finns skäl att införa en liknande begränsning som i 1 kap. 12 § 3 TF i detta fall, för att inte lagstiftningsutrymmet ska utvidgas mer än vad som är nödvändigt för att de krav som följer av tillgänglighetsdirektivet ska kunna tillämpas fullt ut. Det finns inte underlag i det här ärendet att överväga att ge utrymme för tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetskrav som inte följer av EU-rätten, så som bl.a. Funktionsrätt Sverige förespråkar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634E30F2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser sammantaget, i likhet med de flesta remissinstanser, att delegationsbestämmelsen bör utformas enligt utredningens förslag. Likt de befintliga delegationsbestämmelserna i mediegrundlagarna tillåter förslaget enbart att föreskrifter meddelas i lag. Som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombudsmannen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mediemyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram innebär det att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som genomför tillgänglighetsdirektivet kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>behöv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> ses över med det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> utgångspunkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B89CAA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00933D8E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>I likhet med vad som gäller för delegationsbestämmelsen i 1 kap. 12 § 4 TF behöver det beaktas vilken påverkan kraven som gäller produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">information får på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933D8E">
+        <w:t>näringsidkaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s möjlighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933D8E">
+        <w:t xml:space="preserve"> att förse förpackningar med egen text</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Hur stor andel produktinformation som kan accepteras från tryck- och yttrandefri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsrättsliga utgångspunkter får avgöras med beaktande av förhållandena i det enskilda fallet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387BE7">
+        <w:t>Vid bedömningen av vad som kan accepteras bör inte enbart beaktas att näringsidkaren bör ges tillräck</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387BE7">
+        <w:t xml:space="preserve"> möjlighet att ange varumärken och andra kännetecken av kommersiell natur utan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387BE7">
+        <w:t>att denne kan vilja använda den berörda ytan till att framföra text som är av opinionsbildande eller åsiktspåverkande karaktär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2017/18:49 s. 174).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5EFD0D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattning av förslaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391EA6A7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="first" r:id="rId48"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis föreslår regeringen att det införs en ny delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelse i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve">tryckfrihetsförordningen som gör det möjligt att i lag ställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73D6E">
+        <w:t xml:space="preserve">upp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve"> att införa och på ett visst sätt utforma produktinformation om syftet är att säkerställa tillgängligheten för personer med funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve">sättning. En förutsättning för tillämpningen är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna meddelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14F90">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EC20B8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc210293837"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc215130600"/>
+      <w:r>
+        <w:t xml:space="preserve">Tillgänglighetskrav </w:t>
+      </w:r>
+      <w:r w:rsidR="0077364B">
+        <w:t>som gäller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e-böcker och vissa andra tjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B01AB1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc210293838"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc215130601"/>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivet ställer krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och vissa andra tjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="46FCEF10" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivet ställer både specifika och allmänna krav på de tjänster som omfattas av direktivets tillämpningsområde. Kraven syftar till att säkerställa att tjänsterna tillhandahålls på ett sätt som i största möjliga utsträckning möjliggör en förutsebar användning för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nedsättning. De tjänster som är aktuella här är e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och därtill hörande programvara, tjänster som ger åtkomst till audiovisuella medietjänster och e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">handelstjänster. För en närmare beskrivning av tillgänglighetskraven, se SOU 2024:96 s. 118–120, 133–136, 144, 145 och 149–151. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706C0ED4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0076346E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc210293839"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc215130602"/>
+      <w:r>
+        <w:t>Specifika krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och därtill hörande programvara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7C81C8EF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med e-böcker och ändamålsenlig programvara avses i direktivet en tjänst som inbegriper tillhandahållande av digitala filer som innehåller en elektronisk version av en bok som en person kan disponera, navigera i, läsa och använda, samt den särskilda programvaran, inklusive tjänster för mobila enheter, inklusive mobila applikationer, för att disponera, navigera i, läsa och använda dessa digitala filer (artikel 3.41). Att programvaran ingår i direktivets definition innebär att den som tillhandahåller e-böcker, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">genom en strömningstjänst eller på annat sätt, ska göra det med en programvara som kan användas för att tillgängliggöra de digitala filerna (prop. 2022/23:42 s. 52). Rena ljudböcker omfattas inte av direktivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0664A6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De specifika kraven på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och tillhörande programvara innefattar att säkerställa att e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som utöver text även innehåller ljud tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">håller text och ljud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A63B5">
+        <w:t>synkroniser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>at, att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A63B5">
+        <w:t xml:space="preserve"> e-bokens digitala filer inte ska hindra tekniska hjälpmedel från att fungera korrekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att säkerställa tillgång till innehållet och navigering i filens innehåll och layout. Vidare ställs krav på att möjliggöra a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A63B5">
+        <w:t xml:space="preserve">lternativ återgivning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av innehållet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6C80">
+        <w:t>och driftskompatibilitet med olika tekniska hjälpmedel på ett sådant sätt att detta är uppfattnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E6C80">
+        <w:t xml:space="preserve">bart, hanterbart, begripligt och robust </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och att tillhandahålla information om e-bokens tillgänglighetsfunktioner via metadata (bilaga I avsnitt IV punkten f). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024FF678" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Ref206414542"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc210293840"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc215130603"/>
+      <w:r>
+        <w:t>Specifika krav på tjänster som ger åtkomst till audiovisuella medietjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="50AF1BFB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00760DC8" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med tjänster som ger åtkomst till audiovisuella medietjänster avses enligt artikel 3.6 tjänster som överförs via elektroniska kommunikationsnät som används för att identifiera, välja, ta emot information om samt konsultera audiovisuella medietjänster och eventuella tillhandahållna funktioner, såsom undertexter för döva och hörselskadade personer, syntolkning, talad textning och teckenspråkstolkning, som resulterar av genomförandet av åtgärder för att göra tjänsterna tillgängliga i enlighet med vad som avses i artikel 7 i direktiv 2010/13/EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957DC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37A4C">
+        <w:t>av den 10 mars 2010</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>om samordning av vissa bestämmelser som fastställs i medlemsstaternas lagar och andra författningar om tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>hållande av audiovisuella medietjänster, ändrat genom direktiv 2018/1808/EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (AV-direktivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Definitionen omfattar även elektroniska program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">guider. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t xml:space="preserve">sin enklaste form är en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">elektronisk programguide en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t>programtablå på skärmen med översikt över pågående och kommande program som informerar om och ger tittaren möjlighet att söka efter tv-program</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2022/23:42 s. 34). Som andra exempel på t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854B3C">
+        <w:t>jänster som ger åtkomst till audiovisuella medietjänster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854B3C" w:rsidDel="00854B3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges i direktivet webbplatser, webbaserade applika</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tioner, digitalboxbaserade applika</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tioner, nedladd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsbara applikationer, tjänster för mobila enheter och internetanslutna televisionstjänster (skäl 31). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D1437A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00922778" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad som utgör en audiovisuell medietjänst framgår av AV-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det handlar om tjänster med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>huvudsakligt syfte att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>hålla allmänheten tv-program, antingen i tv-sändningar (en linjär audiovisuell medietjänst) eller i audiovisuella medietjänster på begäran (icke-linjära audiovisuella medietjänster, s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.k. be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>ställ-tv). Även audio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D392B">
+        <w:t>visuella kommersiella meddelanden omfattas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Redan i dag ställs krav på att audiovisuella medietjänster ska göras tillgängliga för personer med funktionsnedsättning. Flera av dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002059E8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>krav har sin grund i AV-direktivet och har genomförts genom radio- och tv-lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2010:696).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F168141" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0094">
+        <w:t xml:space="preserve">De specifika kraven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på tjänster som ger åtkomst till audiovisuella medie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">elektroniska programguider ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>uppfattningsbar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>, hanterbar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>, begrip</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t xml:space="preserve"> och robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a och tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>information om tillgänglighetsmöjligheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (bilaga I avsnitt IV punkten b i). Det ställs också krav på att aktörer som tillhandahåller sådana tjänster ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:lastRenderedPageBreak/>
+        <w:t>att tillgänglighetstjänster, såsom undertexter, syntolkning, talad text</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t xml:space="preserve"> och teckenspråkstolkning, hos de audiovisuella medie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>tjänsterna överförs fullt ut med adekvat kvalitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för en korrekt visning som är synkroniserad med ljud och video, och göra d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>et möjligt för användaren att kontrollera visningen och användningen av tillgängli</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>hetstjänsterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (bilaga I avsnitt IV punkten b ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0094">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D695D99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc210293841"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc215130604"/>
+      <w:r>
+        <w:t>Specifika krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>handelstjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="2E389F42" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00234034">
+        <w:t>Med e-handelstjänster avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt direktivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t xml:space="preserve"> tjänster som tillhandahålls på distans, genom webbplatser och tjänster för mobila enheter, på elektronisk väg och på individuell begäran av en konsument i syfte att ingå ett konsumentavtal (artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t>3.30). Kraven på e-handelstjänsternas tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t>het gäller även vid försäljning av en produkt eller tjänst som i sig omfattas av direktivet (skäl</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234034">
+        <w:t>43).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D42774D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De specifika kraven på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>handelstjänster handlar om bl.a. att ge informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion om tillgängligheten för de produkter och tjänster som säljs när sådan information tillhandahålls, och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242AF3">
+        <w:t>säkerställa identifierings-, säkerhets- och betalningsfunktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242AF3">
+        <w:t xml:space="preserve">s tillgänglighet när de levereras som en del av en tjänst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genom att göra den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242AF3">
+        <w:t xml:space="preserve"> uppfattningsbar, hanterbar, begriplig och robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (bilaga I avsnitt IV punkten g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E79407" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc210293842"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc215130605"/>
+      <w:r>
+        <w:t>Allmänna krav på alla tjänster som omfattas av direktivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="142675DC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivet ställer vidare allmänna krav på alla tjänster som omfattas av direktivets tillämpningsområde. De allmänna kraven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innefattar att information ska tillhandahållas om hur tjänsten fungerar. Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t>produkter används vid tillhandahållandet av tjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t>ska information ges om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t xml:space="preserve"> tjänstens koppling till dessa produkter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tjänstens och produkternas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t xml:space="preserve"> egen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t xml:space="preserve">skaper när det gäller tillgänglighet och interoperabilitet med hjälpmedel ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1196">
+        <w:t>beskrivas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sådan information ska exempelvis kunna uppfattas med mer än ett sinne, presenteras på ett begripligt sätt och i ett typsnitt med lämplig storlek och form och komplettera delar som inte består av text med en alternativ presentation av innehåll (bilaga I avsnitt III punkten b). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22843DEF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare ställs krav på att webbplatser och tjänster för mobila enheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>ska göras tillgängliga på ett enhetligt och ändamålsenligt sätt genom att de görs uppfattningsbara, hanterbara, begripliga och robusta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (bilaga I avsnitt III punkten c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Som utredningen bedömer får kraven i denna del uppfattas träffa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t xml:space="preserve">den eller de delar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>webbplats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>applikation där en tjänst som om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>fattas av direktivet tillhandahålls</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och inte hela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t xml:space="preserve"> webbplats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>applikation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4648B877" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Ref200908690"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc210293843"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc215130606"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Grundlagsskyddet för aktuella tjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="6ED9815F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Ref201039480"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc210293844"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc215130607"/>
+      <w:r>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF691E">
+        <w:t>böcker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan omfattas av skydd enligt tryckfri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsförordningen eller yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2945190B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t>Tryckta böcker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> omfattas som utgångspunkt av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t xml:space="preserve"> tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s tillämpningsområde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som framgår av avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="006F30A3">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan e-böcker som har en tryckt förlaga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t xml:space="preserve">under vissa förutsättningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ges samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t xml:space="preserve">skydd som den tryckta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>boken enligt bilageregeln i 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5E28">
+        <w:t xml:space="preserve">§ TF. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">För att bestämmelsen ska vara tillämplig krävs bl.a. att e-boken återger det tryckta innehållet oförändrat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADE7477" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som träffas av b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FF2">
+        <w:t xml:space="preserve">ilageregeln </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ses som en bilaga till den tryckta boken vilket innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FF2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FF2">
+        <w:t xml:space="preserve">boken, trots att den är digital, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12FF2">
+        <w:t xml:space="preserve"> av tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s tillämpningsområde. Som utgångspunkt är det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t>författaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t xml:space="preserve"> ansvarar för innehållet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t>§ TF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995E2C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bilageregeln kan bli tillämplig även när en författare eller ett bokförlag lämnar över material till en utomstående aktör för publicering i en databas (prop. 2017/18:49 s. 121). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2326DF49" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E-böcker som saknar en tryckt förlaga eller av annat skäl inte omfattas av bilageregeln kan falla in under yttrandefrihetsgrundlagens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsområde under de förutsättningar som anges i databasregeln i 1 kap. 4 § YGL (se avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00641C35">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Det innebär att om ett företag som har automatiskt eller frivilligt grundlagsskydd tillhandahåller e-böcker i sin databas kommer dessa e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker att omfattas av yttrandefrihetsgrundlagens skydd. I likhet med vad som gäller för e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker med tryckt förlaga kan skyddet bli tillämpligt om e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken distribueras via återförsäljare (</w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D" w:rsidRPr="0091197D">
+        <w:t>SOU</w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D" w:rsidRPr="0091197D">
+        <w:t>2020:45 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D" w:rsidRPr="0091197D">
+        <w:t>391</w:t>
+      </w:r>
+      <w:r w:rsidR="0091197D">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">prop. 2022/23:42 s. 33). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2550B622" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utanför mediegrundlagarnas skydd faller t.ex. e-böcker utan tryckt för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>laga som ges ut av författaren, om denne inte har frivilligt grundlagsskydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2467FC30" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Som utredningen bedömer kan programvara som används för att disponera, navigera i, läsa och använda e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boksfiler omfattas av yttrandefri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsgrundlagens skydd om den tillhandahålls av en aktör som har automatiskt grundlagsskydd för sin databas, t.ex. ett bokförlag. Om e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken däremot sprids via en återförsäljares webbplats eller applikation träffar grundlagsskyddet endast innehållet i själva e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>bokfilen. För att webbplatsen eller applikationen som sådan ska omfattas av grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skydd krävs utgivningsbevis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44427C01" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Ref201504414"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc210293845"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc215130608"/>
+      <w:r>
+        <w:t>Tjänster som ger åtkomst till audiovisuella medietjänster kan omfattas av skydd enligt yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459BFF8A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yttrandefrihetsgrundlagen är under vissa förutsättningar tillämplig på sändningar av program och tillhandahållanden ur databaser (se avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00641C35">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Reglerna om sändning av program träffar i första hand traditionella, linjära radio- och tv-sändningar via kabel- och ip-nät, satellit och marknätet. Sändningar via internet av direktsända eller inspelade program (webbsändningar) kan också omfattas, om starttidpunkten och innehållet inte kan påverkas av mottagaren och programmen tillhandahålls av någon som omfattas av databasregeln i 1 kap. 4 § YGL. För andra </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållanden via internet, t.ex. överföring av program på särskild begäran, krävs att databasregeln i 1 kap. 4 § YGL är tillämplig för att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållandet ska omfattas av grundlagsskydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA72E6C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tjänster som faller inom tillgänglighetsdirektivets definition av tjänster som ger åtkomst till audiovisuella medietjänster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i vissa fall omfattas av yttrandefrihetsgrundlagens formella tillämpningsområde. Sådana tjänster kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve">hållas från en databas som tillhör ett medieföretag eller en distributör som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>ingått avtal med medieföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref206414542 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve">. Om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tjänsten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>tillhandahåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve"> av någon som räknas upp i databasregeln i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>YGL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t xml:space="preserve"> och det sker på det sätt som anges där, kommer webbplatsen eller applikationen att omfattas av yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>grundlage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ns skydd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det innebär exempelvis att medie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">företag har automatiskt grundlagsskydd för webbplatser eller applikationer där de tillhandahåller sina playtjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AC9E2F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Elektroniska programguider omfattas av tillgänglighetsdirektivets definition av tjänster som ger åtkomst till audiovisuella medietjänster. Sådana programguider kan antingen ha lokal eller central interaktivitet. Elektroniska programguider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714919">
+        <w:t xml:space="preserve"> med lokal interaktivitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A200F7">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A200F7">
+        <w:t xml:space="preserve">bedömts </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A200F7">
+        <w:t>jämställbara med sökbar text-tv som sänds linjärt i marknäte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3AF5">
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3AF5">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(prop. 2009/10:115 s. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">105 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3AF5">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>107).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sådana sändningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714919">
+        <w:t>omfattas av regeln om sändning av program i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714919">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714919">
+        <w:t>§ YGL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2019/20:168 s. 144 och prop. 2022/23:42 s. 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714919">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Elektroniska programguider med central interaktivitet har en retur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kanal från konsumentens mottagare tillbaka till den som sänder och kan ofta liknas vid en vanlig webbplats, som hämtar information direkt från internet (SOU 2021:44 s. 115 och p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>2022/23:42 s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D425D">
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Det är i yttrandefrihetsgrundlagens mening en form av databas som, på samma sätt som webbplatser och applikationer, kan omfattas av grundlagens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsområde under de förutsättningar som anges i databasregeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3D2659" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En annan typ av tjänst som ger åtkomst till audiovisuella medietjänster är när tv-program tas del av genom vidaresändning via t.ex. kabel-tv eller ip-tv. Sådana vidaresändningar av program omfattas av yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">grundlagens skydd. För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF49E7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linjära sändningar görs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF49E7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ingen skillnad mellan att sända i betydelsen att bedriva egen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> programverksamhet och att distribuera andras program, utan etableringsfriheten gäller båda typerna av sändningar (prop. 2009/10:81 s. 34). För vidaresändningar av webbsändningar krävs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF49E7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>däremot att den som sänder omfattas av databas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF49E7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>regeln för att webbsänd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF49E7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och därmed vidaresändningen ska vara grundlagsskyddad (jfr prop. 2021/22:59 s. 76). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF503CA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tjänster som ger åtkomst till audiovisuella medietjänster kan alltså omfattas av yttrandefrihetsgrundlagens skydd. Det gäller sådana tjänster som tillhandahålls via webbplatser och applikationer som omfattas av databasregeln, vissa elektroniska programguider och vidaresändningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9F461C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc210293846"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc215130609"/>
+      <w:r>
+        <w:t>E-handelstjänster kan omfattas av skydd enligt yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="48515EF6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">E-handelstjänster kan tillhandahållas av aktörer vars verksamhet går ut på att sälja produkter eller tjänster via internet, eller av aktörer som i huvudsak bedriver annan typ av verksamhet men som också har varor eller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tjänster för försäljning. Många medier, som tidningar och kommersiella tv-bolag, säljer t.ex. prenumerationer via sina webb</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">platser. Vidare tillhandahåller många bokförlag böcker till försäljning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B4E572" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00776CC5" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utgångspunkten är att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t xml:space="preserve"> publiceringar på internet faller utanför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t>grundlagens tillämpningsområde. Databasregeln i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t>§ YG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">L ger dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t>under vissa förutsättningar grundlagsskydd för yttranden som sker genom tillhandahållanden till allmänheten ur databaser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00641C35">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC587A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Om en e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">handelstjänst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74B67">
+        <w:t xml:space="preserve">tillhandahålls av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74B67">
+        <w:t xml:space="preserve">aktör som har automatiskt grundlagsskydd omfattas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e-handelstjänsten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74B67">
+        <w:t>av yttrandefrihets</w:t>
+      </w:r>
+      <w:r w:rsidR="00641C35">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D74B67">
+        <w:t xml:space="preserve">grundlagens skydd. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För e-handelstjänster som tillhandahålls av andra a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74B67">
+        <w:t xml:space="preserve">ktörer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krävs att aktören har utgivningsbevis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006411AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för sin databas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD33DB3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Ref200907504"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc210293847"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc215130610"/>
+      <w:r>
+        <w:t>En ny delegationsbestämmelse om tillgänglighetskrav för e-böcker som träffas av bilageregeln</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2DC75" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24006BF1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00F227CC" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det införs en bestämmelse i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> tryckfrihetsförordningen som gör det möjligt att i lag ställa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">upp vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i fråga om sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>program som avses i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>§ TF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve">nedsättning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen avser krav om att införa och på ett visst sätt utforma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve">information om programmets tillgänglighet och förse </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programmet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> En förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att bestämmelsen ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> är att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreskrifterna som meddelas avser krav enligt</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Hlk201171336"/>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="3F39C4B5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263C2A86" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag stämmer i huvudsak överens med regeringens. Utredningen föreslår inte att krav ska kunna ställas på hur information om programmets tillgänglighet ska utformas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D381731" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDE9BB4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00534EAF" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:t xml:space="preserve">En klar majoritet av remissinstanserna tillstyrker eller har inga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">synpunkter på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:t xml:space="preserve">förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:t>Bland dem finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Göta hovrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet för mänskliga rättigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakultetsnämnden vid Stockholms universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagens ombudsmän</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Storytel Sweden AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Förläggareföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk biblioteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenskt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>äringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Författarförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67B7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Synskadades riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46080741" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avstyrker</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">förslaget och menar att det saknas garantier mot repressiv lagstiftning på EU-nivå och att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rekvisit inte är tillräckligt precisa och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ydliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Även några andra remissinstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, motsätter sig </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>grundlagsändringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och föreslår</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i stället b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ranschöverenskommelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F44D8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>om tillgänglighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11F5F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0B31AA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>anser att bestämmelsen bör utformas bredare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och möjliggöra andra tillgänglighetskrav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B60B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förbundet Sveriges Dövblinda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att kraven bör gå längre för att fullt ut säkerställa tillgänglighet för alla.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717D138E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>föreslår vissa justeringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i lagtexten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">för att säkerställa att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>samtliga tillgänglighetskrav o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mfattas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2C66">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666435C1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00AA1406" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F09E8">
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, för fram att genomförandet av tillgänglighetsdirektivet i svensk rätt kommer att behöva ses över. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6F2107" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0D65">
+        <w:t>Svensk biblioteksförening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3294">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3294">
+        <w:t>anser att det behöver utredas hur tillgängliga e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B3294">
+        <w:t xml:space="preserve">böcker påverkar biblioteken. Några remissinstanser, bl.a. Svenska Förläggareföreningen och Svenskt Näringsliv, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3294">
+        <w:t xml:space="preserve"> att tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B3294">
+        <w:t>hetskraven väcker upphovsrättsliga frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B52E34F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E71867" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kraven på e-böcker som omfattas av bilageregeln kan inte tillämpas fullt ut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA004EE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker med tryckt förlaga kan omfattas av tryckfrihetsförordningens tillämpningsområde (avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref201039480 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>). Tillgänglighetsdirektivets krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hörande programvara innebär bl.a. att det ställs formkrav på den fil i vilken e-boken tillhandahålls, så som att den inte ska hindra te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86049">
+        <w:t>kniska hjälp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C86049">
+        <w:t>medel från att fungera korrekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86049">
+        <w:t xml:space="preserve"> alternativ återgivning av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et ska möjliggöras. Information ska också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5F1C">
+        <w:t xml:space="preserve"> ges om vilka tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C5F1C">
+        <w:t>funktioner en e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C5F1C">
+        <w:t xml:space="preserve">bok har via metadata. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Genom de allmänna kraven ställs även krav på att det ska ges information om hur tjänsten fungerar i syfte att möjliggöra en förutsebar användning för personer med funktionsnedsättning och att denna information ska utformas på ett visst sätt. Av tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen följer att det i annan författning bara får ställas upp krav på att ett visst innehåll ska ges ut eller spridas som har stöd i grundlagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4684">
+        <w:t>(se avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A6C">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4684">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006374D0">
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att kunna ställa dessa krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">böcker som omfattas av bilageregeln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006374D0">
+        <w:t>krävs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006374D0">
+        <w:t xml:space="preserve">uttryckligt stöd i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryckfri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsförordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE9EC50" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att de krav som följer av tillgänglighetsdirektivet inte kan tilläm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">pas fullt ut på e-böcker som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>skyddas av tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>föror</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanserna instämmer i eller invänder inte mot den bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1B8857" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryckfrihetsförordningen finns ett antal delegationsbestämmelser som medger reglering i lag av vissa formkrav och skyldighet att tillhandahålla information (1 kap. 12 § TF). Som framgår i avsnitt 5.3 bedömer regeringen att i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngen av dessa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestämmelser ger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utrymme för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den här typen av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0BFC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>föreskrifter med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> krav som särskilt syftar till att göra innehåll tillgängligt för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nedsättning. Regeringen bedömer därmed, i likhet med utredningen och remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instanserna, att de krav som följer av tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t>direktivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve"> fullt ut </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan tillämpas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">böcker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve">utan ändring av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryckfrihetsförordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4A2BD3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D313B0" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen återkommer i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200898605 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till frågan om e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker utan tryckt förlaga som kan omfattas av yttrandefrihetsgrundlagens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E801CA9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tryckfrihetsförordningen bör ändras så att kraven kan tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D86586" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0053799E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att de krav som följer av tillgänglighetsdirektivet ska kunna tillämpas fullt ut på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som omfattas av bilage</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regeln krävs alltså ändringar av tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen. Det krävs starka skäl för att göra sådana ändringar. Utredningen bedömer att det finns sådana skäl och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>föreslår att en ny delegationsbestämmelse införs i tryckfri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>hetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. En klar majoritet av remissinstanserna håller med utredningen. Några remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4176">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4176">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4176">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsätter sig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:t xml:space="preserve">dock förslaget och föreslår i stället </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det tas fram frivilliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:t>branschöverenskommelser om tillgänglighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBB8F55" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Funktionshindersrörelsen har till utredningen vittnat om svårigheter när det gäller att i förväg kunna få information om i vilken mån en e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>bok har tillgänglighetsfunktioner. Det har också beskrivits att navigationen i en e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">bok ofta är bristfällig och att det även kan vara svårt att få fram större text. Förlagsbranschen har å sin sida utryckt en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2B3B">
+        <w:t>farhåga för de ekonomiska konsekvenserna av tillgänglighetsdirektivets krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som i vissa avseenden kräver manuell påläggning och särskild kompetens som kan behöva köpas in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39769EEC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan konstatera att det skulle underlätta för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47096">
+        <w:t xml:space="preserve"> att ta del av och kunna tillgodogöra sig information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582AE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om en reglering om tillgänglighetskrav på e-böcker möjliggjordes. Som har framgått anser regeringen att det är ett angeläget intresse som väger tungt (se avsnitt 5.3). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BBA4EB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det ska samtidigt beaktas att e-böcker, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t>ill skillnad från information på produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t xml:space="preserve">förpackningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och anvisningar, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t>hör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t xml:space="preserve">till medieslag som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mediegrundlagarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t>särskilt syftar till att skydda.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Aktörerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ofta små </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t xml:space="preserve">ekonomiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">marginaler. Även mindre krav på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t>anpassningar kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003770CD">
+        <w:t>få betydelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242ECF">
+        <w:t xml:space="preserve"> för förlagens förutsättningar att ta fram och sprida böcker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I detta avseende anger dock </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funktionsrätt Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att den tekniska utvecklingen går framåt och att kostnader för tillgänglighetsanpassning minskar drastiskt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Förläggareföre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ger också uttryck för att frågorna om tillgänglighetsanpassningar drivs framåt av kundernas kravställning och teknikutvecklingen, inte minst genom AI-verktyg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F559B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F559B">
+        <w:t>Detta talar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt regeringens mening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F559B">
+        <w:t xml:space="preserve"> för att den ekonomiska börda som utökade tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F559B">
+        <w:softHyphen/>
+        <w:t>krav kan innebära för aktörerna kommer att minska på sikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B29567" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I sammanhanget har också den EU-rättsliga proportionalitets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">principen betydelse. Principen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043417D">
+        <w:t>kräver att unionsinstitutionernas åtgärder ska vara ägnade att uppnå de legitima mål som eftersträvas med åtgärderna i fråga och att dessa inte går utöver vad som är lämpligt och nödvändigt för att uppnå de eftersträvade målen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043417D">
+        <w:t>(jfr t.ex. EU-domstolens dom den 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043417D">
+        <w:t>april 2014 i de förenade målen C-293/12 och C-594/12, Digital Rights Ireland Ltd, p. 46).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen konstaterar att tillgänglighetsdirektivet innehåller vissa undantag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006902C9">
+        <w:t>som syftar till att kraven inte ska bli oproportionerligt betungande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, bl.a. undantas mikroföretag helt. Vidare behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C38D3">
+        <w:t xml:space="preserve">aktörer inte tillämpa tillgänglighetskrav som skulle kräva en större förändring av en tjänst. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C38D3">
+        <w:t xml:space="preserve">nskilda krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C38D3">
+        <w:t>inskränkas eller inte alls tillämpas om det skulle leda till en oproportionerligt stor börda för en berörd ekonomisk aktör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artiklarna 4.5, 14.1 a och 14.1 b i direktivet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591A5593" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Till skillnad från bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4183">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen inte att frivilliga branschöverenskommelser kan användas för </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>att tillgodose de krav tillgänglighetsdirektivet ställer (se avsnitt 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00153A6C">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). I stället anser regeringen att det finns tillräckliga skäl för att ge det utrymme som krävs för att tillgodose tillgänglighetshetsdirektivets krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som omfattas av bilageregeln. Tryckfrihetsförordningen bör därför ändras så att dessa krav kan tillämpas fullt ut. Som utredningen föreslår bör det som i fråga om tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivets krav på produktinformation ske genom att en ny delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelse införs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6251DB57" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delegationsbestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79588ADE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00941639" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen föreslår att den nya delegationsbestämmelsen ska medge föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">i lag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> krav på att sådan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> program som avses i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>§ TF tillförs information om programmets tillgänglighet och förses med vissa tekniska funktioner eller möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. På samma sätt som när det gäller produktinformation ska det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>kräv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>s att syftet med föreskrifterna är att säkerställa tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att föreskrifterna meddelas enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">kapet i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D466ED" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En klar majoritet av remissinstanserna tillstyrker eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar mot förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F51E7">
+        <w:t xml:space="preserve">Några remissinstanser har dock synpunkter på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delegationsbestämmelsens utformning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D6ABC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar att syftet med den delegationsbestämmelse som föreslås är att de krav som följer av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsdirektiven ska kunna tillämpas fullt ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53F13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som omfattas av bilageregeln. Utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkten bör vara att bestämmelsen ska omfatta direktivets krav, samtidigt som det inte ska göras större inskränkningar av tryck- och yttrandefriheten än vad som faktiskt behövs. Så långt det är möjligt bör bestämmelsen därför avgränsas till vad direktivet kräver. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D74A9EE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I likhet med utredningen bedömer regeringen att det är lämpligt att den nya bestämmelsen hänvisar till bilageregeln. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025696C">
+        <w:t>Risken för att bestämmelsen får ett alltför vidsträckt tillämpningsområde i och med att bilageregeln har en något bredare träffyta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan hanteras genom de övriga förutsättningar för tillämpning som föreslås (se nedan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA7DE35" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melsen i ett första led ska medge krav i lag </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A6C">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att information tillförs om programmets tillgänglighet. Det täcker in både direktivets specifika krav på tillhandahållande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A63B5">
+        <w:t>information om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>bokens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A63B5">
+        <w:t xml:space="preserve"> tillgänglighetsfunktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>via metadata och de allmänna kraven på att information ska tillhandahållas om hur tjänsten fungerar för att möjliggöra förutsebar användning bland personer med funktionsnedsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning. Regeringen instämmer i utredningens bedömning att ett led av sådan innebörd behövs, men anser att det finns skäl att göra en viss justering av ordalydelsen. För att det ska bli enhetligt med hittillsvarande terminologi i tryckfrihetsförordningen och med den motsvarande delegationsbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melse som föreslås i yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grundlagen (avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200898605 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) bör ledet utformas som att det som medges är krav i lag om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0D65">
+        <w:t>införa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information om programmets tillgänglighet. Någon skillnad i sak mot utredningens förslag är inte avsedd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160493CA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0D65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> konstaterar att förslaget inte med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ger krav som gäller utformning av den information som ska tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållas. Det i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063389A">
+        <w:t>nnebär en skillnad i förhållande till den föreslagna delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0063389A">
+        <w:t>bestämmelsen för e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0063389A">
+        <w:t>böcker som träffas av yttrandefrihetsgrundlage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063389A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gränserna mellan vilka av tillgänglighetsdirektivets allmänna krav som träffar e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boksfilen och vilka som träffar programvaran är enligt myndigheten inte tydligt definierade eftersom e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boksfilen och program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>varan tillsammans betraktas som en tjänst i direktivet. Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten ser ett behov av att likställa skrivningarna så att inte öppningen för att ställa formkrav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boksfiler som skyddas av yttrandefrihetsgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen blir mer långtgående än för e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som skyddas av tryckfrihetsför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordningen. Det skulle enligt myndigheten skapa en icke önskvärd diskrepans i tillämpningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A65BAA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan, likt Myndigheten för tillgängliga medier, konstatera att e-böcker och ändamålsenlig programvara, såsom en streamingtjänst genom vilken e-boken tillhandahålls, ses som en sammantagen tjänst i direktivets mening. De allmänna kraven på tjänster som ställs i direktivet gäller dock oberoende av om e-boken tillhandhålls tillsammans med en ändamålsenlig programvara eller inte. Det innebär att kraven behöver kunna ställas oavsett vad som ingår i tjänsten. De allmänna kraven på tjänster innefattar att den information som ska tillhandahållas ska utformas på ett visst sätt. I det ligger bl.a. att informationen ska presenteras på ett begripligt sätt och i ett typsnitt med lämplig storlek och form. I likhet med utredningen bedömer regeringen att dessa krav i många fall bör träffa sådan programvara som inte skyddas av tryckfrihetsförordningen, och inte själva e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken. Mot bakgrund av att direktivets krav på utformning av information behöver kunna ställas även på e-boken, t.ex. i fall då den inte åtföljs av någon ändamålsenlig programvara, anser regeringen, i likhet med Myndigheten för tillgängliga medier, att delegationsbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen också bör medge krav om att på ett visst sätt utforma information om programmets tillgänglighet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047E06">
+        <w:t xml:space="preserve"> Genom den valda formuleringen är det tydligt att det som medges är krav på utformning av information om programmets tillgänglighet och inte andra typer av krav, t.ex. sådana som tar sikte på utformning av innehållet i e-boken så som det är formulerat av författaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regeringen anser således att delegationsbestämmelsen i ett första led ska medge krav om att införa och på ett visst sätt utforma information om programmets tillgänglighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311753D6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare krävs ett led som öppnar för att krav ska kunna ställas på den tekniska utformningen av e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">boken, t.ex. när det gäller navigation och kompabilitet med tekniska hjälpmedel. Utredningen föreslår att bestämmelsen ska medge krav </w:t>
+      </w:r>
+      <w:r w:rsidR="0077364B">
+        <w:t>på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att ett program ska förses med vissa tekniska funktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335C4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014751F">
+        <w:t>möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Detta har dock några remissinstanser synpunkter på. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att rekvisiten inte är tillräckligt precisa och tydliga utan öppnar upp för alltför långtgående krav på grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagsskyddade medier. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332E44">
+        <w:t>Myndigheten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att det inte går att dra en tydlig gräns mellan vad som är teknisk funktionalitet och alternativ presentation av innehåll och föreslår att rekvisiten förs samman så att det inte kan framstå som att krav får ställas på antingen det ena eller det andra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F812BB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar att tillgänglighetsdirektivet ställer utförliga krav på den tekniska utformningen av e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">böcker. Det är varken lämpligt eller möjligt att på en detaljerad nivå beskriva dessa krav i grundlagen. Det föreslagna rekvisitet ”förses med vissa tekniska funktioner” syftar till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123ED6">
+        <w:t xml:space="preserve">göra det möjligt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123ED6">
+        <w:t xml:space="preserve"> de av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> direktivets krav som bl.a. handlar om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0ED3">
+        <w:t xml:space="preserve"> navigation, synkronisering av text och ljud</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">bokens digitala filer </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inte ska hindra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0ED3">
+        <w:t xml:space="preserve">tekniska hjälpmedel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">från att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0ED3">
+        <w:t>fungera korrekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Genom den föreslagna formuleringen tydliggörs att det inte är innehållet som sådant som får regleras i lag, utan tekniska funktioner kopplade till exempelvis den datafil e-boken finns i, t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232BD0">
+        <w:t xml:space="preserve">navigationsfunktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och funktioner som säkerställer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232BD0">
+        <w:t>kompabilitet med olika hjälpmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Rekvisitet ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014751F">
+        <w:t>möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” ska tillgodose kraven på alternativ återgivning, dvs. att e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker ska innehålla beskrivningar av exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006214FF">
+        <w:t xml:space="preserve"> bilder, figurer och tabeller</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Enligt regeringens mening tydliggör den valda formuleringen</w:t>
+      </w:r>
+      <w:r w:rsidDel="002D6876">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelsen inte heller i detta fall medger att det ställs krav i lag på innehållet, så som det är formulerat av författaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F36F8B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer sammantaget att utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningens förslag som möjliggör att krav ska kunna ställas på den tekniska utformningen av e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken är ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>enligt och att rekvisiten, tillsam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mans med övriga förutsättningar, tillräck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt väl avgränsar bestämmelsens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>område. Till skillnad från bl.a. Journalistförbundet anser regeringen alltså inte att det bör preciseras närmare i lagtexten exempelvis vilka tekniska funktioner som avses. Regeringen vill vidare, med anledning av synpunkten från Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten för tillgängliga medier, klargöra att förslaget innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1310">
+        <w:t xml:space="preserve">krav får ställas på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>både</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF55F2">
+        <w:t xml:space="preserve"> teknisk funktionalitet och alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1310">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt regeringens mening finns det inte något behov av att justera lagtexten i det avseendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770AF8A4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns inget underlag i detta lagstiftningsärende för att låta bestämmelsen möjliggöra andra tillgänglighetskrav än de som tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsdirektivet ställer, som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>förespråkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF1A0EA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000A2641" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen öppnar alltså för att det ska kunna ställas krav på att det ska införas viss information i e-böcker och att de ska förses med vissa tekniska funktioner och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Med anledning av det finns det skäl att beröra att en förutsättning för bilage</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regelns tillämplighet, så som framgått av avsnitt 6.2.1, är att inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållet i e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken återges oförändrat i förhållande till den tryckta förlagan. När bilageregeln infördes konstaterade regeringen att det förekommer att innehållet i bilagan skiljer sig från den tryckta boken. Som exempel nämndes att vissa effekter läggs till, t.ex. i form av bakgrundsljud, eller att bilder animeras. Regeringen uttalade att en viss förändring av innehållet bör vara acceptabel men att en bedömning måste göras i varje enskilt fall av om innehållet återges oförändrat på det sätt som krävs för att den föreslagna bilageregeln ska vara tillämplig (prop. 2017/18:49 s. 120).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B71C3B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillgänglighetsdirektivets krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t xml:space="preserve">riktar sig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t>mot e-bokens innehåll, som det är formulerat av författaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i den tryckta förlagan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t>. I stället handlar det om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillgänglighetsinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t xml:space="preserve"> som tillförs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>boken och om tekniska anpassningar av e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>bokens format. Utredningen bedömer att de krav som delegationsbestämmelsen öppnar upp för som utgångspunkt torde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7" w:rsidDel="007E1ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t xml:space="preserve"> fören</w:t>
+      </w:r>
+      <w:r>
+        <w:t>liga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t xml:space="preserve"> med bilage</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F0FA7">
+        <w:t>regelns krav på oförändrat innehåll.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332E44">
+        <w:t>Myndigheten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> instämmer i den bedömningen. Övriga remissinstanser ger inte uttryck för någon annan uppfattning. Regeringen ser inte heller </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t>skäl</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att ifrågasätta utredningens bedömning men finner </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t>anledning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att framhålla att en bedömning får göras i varje enskilt fall av om innehållet återges oförändrat på det sätt som krävs för att den föreslagna bilageregeln ska vara tillämplig. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C2DA93" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB028D">
+        <w:t xml:space="preserve">Liksom när det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>produktinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:t xml:space="preserve"> bör delegationsbestämmelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som utredningen föreslår </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förutsätta att det övergripande syftet med en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lagreglering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>är att säkerställa tillgängligheten för personer med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:t xml:space="preserve"> funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB028D">
+        <w:t>edsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref209382077 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F481CC1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen anser vidare att en förutsättning även här ska vara att förpliktel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">serna följer av medlemskapet i EU. Detta motsätter sig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655FB8">
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som anser att en tillämpning som är avhängig EU-rätten öppnar upp för problem om EU skulle utvecklas i en mer auktoritär riktning. Regler om tillgänglighet skulle då kunna användas för att bygga in legala hinder för medier och utgivare i syfte att minska mediefriheten. Enligt Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förbundet krävs garantier i den svenska grundlagen som kan utgöra en motvikt mot sådan repressiv lagstiftning på EU-nivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8412C6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve"> anledning av denna synpunkt vill regeringen understryka att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="_Hlk206566975"/>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>det utrymme som skapas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att meddela föreskrifter i lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>bli större</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D775D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>tan ett sådant rekvisit, samtidigt som det inte skulle innebära någon skillnad vad gäller möjligheten att meddela föreskrifter på EU-rättslig grund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref209382108 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Till skillnad från Journalistförbundet kan regeringen därför inte se att en sådan avgränsning öppnar för större risker än vad som är fallet om bestämmelsen inte begränsas till förpliktelser som följer av EU-medlemskapet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="63" w:name="_Hlk206567149"/>
+      <w:r w:rsidRPr="00D03471">
+        <w:t>Det ska där</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve">ill framhållas att delegationsbestämmelsen ska gälla med de begränsningar som framgår av förslaget. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve">Som framgått ovan innebär det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03471">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240554">
+        <w:t>bestämmelsen inte medger att det ställs krav i lag på innehållet, så som det är formulerat av författaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. För det fall det övervägs ny EU-rättslig lagstiftning på detta område måste dess förenlighet med mediegrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagarna bedömas och bevakas i förhandlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">arbetet i varje enskilt fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D0F6BE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer alltså att även denna delegationsbestämmelse bör avgränsas till att gälla föreskrifter i lag enligt en förpliktelse som följer av EU</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>medlemskapet. Med utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>punkt i hur EU-rätten på området ser ut för närvarande innebär en sådan avgräns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning också att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152E4E">
+        <w:t>icke-periodiska skrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2EA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som omfattas av bilage</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regeln i 1 kap. 6 § TF men inte av tillgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152E4E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152E4E">
+        <w:t xml:space="preserve"> ljudböcker och print on demand</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, inte kommer att omfattas av möjligheten att meddela föreskrifter med stöd av den föreslagna delegationsbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0896B570" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Likt de befintliga delegationsbestämmelserna i mediegrundlagarna tillåter förslaget enbart att föreskrifter meddelas i lag. Som konstaterats i avsnitt 5.3 innebär det, som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombudsmannen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram, att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som genomför tillgänglighetsdirektivet kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>behöv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> ses över med det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> utgångspunkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BB3812" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slutligen för några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332E44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk biblioteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332E44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, fram att tillgänglighetskraven väcker vissa frågor som bör utredas närmare. Det handlar om upphovsrättsliga frågor och kravens konsekvenser för biblioteken. Regeringen anser inte att det finns skäl att behandla frågor som rör regleringen i vanlig lag och dess konsekvenser i detta lagstiftningsärende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6162CEB9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattning av förslaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A1744A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009B789D" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>Sammanfattningsvis föreslår regeringen att det införs en ny delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve">bestämmelse i tryckfrihetsförordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gör det möjligt att i lag ställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t xml:space="preserve">upp vissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>program som avses i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>§ TF</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE" w:rsidRPr="00AA1B38">
+        <w:t>om syftet är att säkerställa tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D037DE" w:rsidRPr="00AA1B38">
+        <w:t>heten för personer med funktionsned</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D037DE" w:rsidRPr="00AA1B38">
+        <w:t>sättning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t xml:space="preserve"> Bestämmelsen avser krav om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införa och på ett visst sätt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">utforma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>information om programmets tillgänglighet och förse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> programmet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037DE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve">En förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sen ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t>tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna meddelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF6EFA3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Ref200898605"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc210293848"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc215130611"/>
+      <w:r>
+        <w:t>Nya delegationsbestämmelser om tillgänglighetskrav som gäller information och format</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="0E53EEE6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4500A740" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A76360" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det införs två bestämmelser i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> yttrandefrihetsgrundlagen som innebär att etableringsfriheten för sändningar genom tråd inte hindrar att det i lag meddelas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>föreskrifter om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>kyldighet för den som sänder program</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> syftet är att säkerställa tillgängligheten för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>nedsättning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den ena bestämmelsen avser föreskrifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>att införa och på ett visst sätt utforma information om en tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:t>som den som sänder programmet tillhandahåller</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den andra bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen avser föreskrifter om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0B6B">
+        <w:t>att förse programmet med vissa tekniska funktione</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>möjliggör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> En förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att bestämmelserna ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>liga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna meddelas enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451D16D8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08023915" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00F227CC" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F227CC">
+        <w:t xml:space="preserve">Utredningens förslag stämmer </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A92">
+        <w:t xml:space="preserve">i sak </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F227CC">
+        <w:t>med regeringens</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A92">
+        <w:t>, men har en annan språklig utformning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F227CC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5854A196" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7D1DB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En klar majoritet av remissinstanserna, tillstyrker eller har inga synpunkter på förslaget. Bland dem finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Göta hovrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet för mänskliga rättigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakultetsnämnden vid Stockholms universitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mediemyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005117E5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagens ombudsmän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Storytel Sweden AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Förläggare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk biblioteksförening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt näringsliv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Författarförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Synskadades riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CA9AA6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker dock förslaget och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:t xml:space="preserve">menar att det saknas garantier mot repressiv lagstiftning på EU-nivå och att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:t>rekvisit inte är tillräckligt precisa och tydliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förbundet anser bl.a. att det måste klar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">göras att det inte är innehållsmässiga aspekter som får regleras i lag. Även </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">TV4 Media AB </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att bestämmelsen medger alltför detaljerade krav om hur information ska utformas som innebär ingrepp i utgivarintegriteten. TV4 Media AB föreslår i stället branschöverenskommelser om tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het. Liknande synpunkter har bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9B8ED8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Afasiförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funktionsrätt Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och ett par andra remissinstanser ifrågasätter att etableringsfriheten sätts före yttrande- och informationsfri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">heten för personer med funktionsnedsättning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige anser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>också att det behövs en mer övergripande formulering om tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">krav. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förbundet Sveriges Dövblinda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51799">
+        <w:t>välkomnar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslagen men anser att kraven bör gå längre för att fullt ut säkerställa tillgänglighet för alla. Förbundet anser också att det krävs vissa förtydliganden av regleringen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1D8E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>heten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreslår ett mindre förtydligande av lagtexten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C3EBAE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="004C50B9" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F09E8">
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1406">
+        <w:t>Mediemyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, för fram att genomförandet av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">direktivet i svensk rätt kommer att behöva ses över. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35354BAD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A5010A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kraven som gäller information och format för tjänster kan inte tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D25CAA1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgått av avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200908690 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och tillhörande programvara i vissa fall omfattas av yttrandefrihetsgrundlagens skydd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A01E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detsamma gäller tjänster som ger åtkomst till audiovisuella medietjänster och e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>handels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster. Tillgänglighetsdirektivets allmänna krav på tjänster innebär bl.a. att information ska ges om hur en tjänst fungerar och att information ska utformas på ett visst sätt. Vid e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>handel ska information också ges om tillgängligheten för de produkter och tjänster som säljs. Det ställs även krav av mer teknisk karaktär, bl.a. krav på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">böcker som rör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003514CB">
+        <w:t>navigation, synkronisering av text och ljud</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003514CB">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>möjliggörande av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003514CB">
+        <w:t xml:space="preserve"> alternativ återgiv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003514CB">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och krav på att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006233FF">
+        <w:t xml:space="preserve">webbplatser och applikationer ska göras hanterbara, begripliga och robusta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDB4ED7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etableringsfriheten i yttrandefrihetsgrundlagen innebär att utgivning, spridning eller sändning inte får hindras för sändningar av program genom tråd och tillhandahållanden ur databaser och att det inte heller får ställas några krav på att ett visst innehåll ska ges ut, spridas eller sändas (se avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00503F41">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). För att de krav avseende information och format som följer av direktivet ska kunna tillämpas krävs alltså stöd i grundlagen. I y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>ttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>frihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t xml:space="preserve">grundlagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t xml:space="preserve">undantag från etableringsfriheten i tråd för vissa krav som ska underlätta för personer med funktionsnedsättning att ta del av innehåll. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Etableringsfriheten hindrar exempelvis inte föreskrifter i lag om skyldighet för nätinnehavare att ge utrymme för tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster kopplade till public service-företagens program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t xml:space="preserve">§ 1). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det får också meddelas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>föreskrifter i lag om skyldighet för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>den som sänder program i tv eller tillhandahåller sådana program enligt databasregeln att göra programmen tillgängliga för personer med funktionsnedsättning genom textning, tolkning, uppläst text eller liknande teknik (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C33">
+        <w:t xml:space="preserve">§ 4). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216C6B78" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att de krav avseende information och format som följer av tillgänglighetsdirektivet inte kan tillämpas fullt ut på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och tillhörande program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vara, webbplatser och applikationer som ger åtkomst till audiovisuella medietjänster, elektroniska programguider med central interaktivitet och e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>handelstjänster, om sådana tjänster skyddas av yttrandefrihetsgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen. Remissinstanserna instämmer i eller invänder inte mot den bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57639A82" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="002E31E1" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar i avsnittet om e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker som träffas av bilage</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regeln att befintliga delegationsbestämmelser som medger reglering i lag av vissa formkrav inte ger utrymme för de formkrav som tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>direktivet ställer (1 kap. 12 § TF och 1 kap. 18 § YGL, se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200907504 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>). Sådana krav kan inte heller ställas med stöd av de undantag som finns i yttrandefrihetsgrundlagen för vidaresändning av tillgänglighetstjänster och skyldighet att förse tv-program med vissa tillgänglighetsfunktioner (3 kap. 2 § 1 och 4). Det innebär att det krävs ändringar av yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihetsgrundlagen för att de krav avseende information och format som följer av tillgänglighetsdirektivet ska kunna tillämpas fullt ut på de tjänster som omfattas av grundlagens skydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232B44BF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036270C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>några</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve"> andra remissinstanser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ifrågasätter att företagens etableringsfrihet sätts före yttrande- och informationsfriheten för personer med funktionsnedsättning. Funktionsrätt Sverige menar att tolkningen om att tillgänglighetskrav äventyrar etableringsfriheten inte är korrekt. Regeringen konstaterar att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030429E">
+        <w:t>tableringsfrihet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030429E">
+        <w:t xml:space="preserve"> är en av de grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0030429E">
+        <w:t xml:space="preserve">läggande principerna i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mediegrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030429E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksdagen och regeringen har t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">idigare i förhållande till införandet av krav på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve"> textning av tv-sändningar i tråd och beställ-tv bedömt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana tillgänglighetskrav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">innebär en inskränkning av etableringsfriheten som kräver att undantag införs i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve"> (prop. 2009/10:81 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="006348A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och bet. 2009/10:KU18 s. 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve"> prop. 2017/18:49 s. 165 och 166</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bet. 2017/18:KU16 s. 32, 33 och 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att det inte finns skäl att se annorlunda på etableringsfriheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t>i det här lagstiftningsärendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF90CDB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis bedömer regeringen, i likhet med utredningen och nästan alla remissinstanser, att de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve"> krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avseende information och format som följer av tillgänglighetsdirektivet inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve"> fullt ut </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan tillämpas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och tillhörande programvara, tjänster som ger åtkomst till audio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>visuella medietjänster och e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">handelstjänster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4D5D">
+        <w:t xml:space="preserve">utan ändring av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrandefri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsgrundlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F139C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yttrandefrihetsgrundlagen bör ändras så att kraven kan tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5030A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att de krav som följer av tillgänglighetsdirektivet ska kunna tillämpas fullt ut på e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker och vissa andra tjänster krävs alltså ändringar av yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">grundlagen. Som redan framgått är etableringsfriheten en av de grundläggande principerna i mediegrundlagarna. Flera av de tjänster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB728F">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nu är aktuella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB728F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hör också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB728F">
+        <w:t>till medieslag som yttrandefrihetsgrundlagen särskilt syftar till att skydda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Aktörerna har i många fall små ekonomiska marginaler och även mindre krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB728F">
+        <w:t>på anpassningar kan få betydelse för mediernas förutsättningar att ta fram och sprida innehåll.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det måste därför finnas starka skäl för att göra inskränkningar i etableringsfriheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75671623" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B96CA0" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen bedömer att det finns sådana skäl och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">föreslår att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">två </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>ny</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> delegationsbestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> införs i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrandefrihetsgrundlagen. En klar majoritet av remissinstanserna håller med utredningen. Några remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236247">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236247">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236247">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsätter sig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:t xml:space="preserve">dock förslaget och föreslår i stället </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det tas fram frivilliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:t xml:space="preserve">branschöverenskommelser om tillgänglighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC921A6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Funktionshindersrörelsen har till utredningen vittnat om svårigheter att få information om i vilken mån en tjänst ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>r utrustad med tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>funktioner, eller annars är kompatib</w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t xml:space="preserve"> med hjälpmedel för funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E7829">
+        <w:t>sättningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den har också beskrivit problem med att information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45BF2">
+        <w:t xml:space="preserve"> är utformad på ett sätt som gör att den som har en viss funktionsnedsättning inte kan tillgodogöra sig innehållet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB728F">
+        <w:t>örsvårar användningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reglering som möjliggör krav på lättillgänglig information om exempelvis hur en tjänst fungerar och dess tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>funktioner skulle således underlätta för personer med funktionsnedsättning och öka deras möjligheter att bli delaktiga i samhällslivet. Som redan har framgått anser regeringen att det är ett angeläget intresse som rent allmänt väger tungt (se avsnitt 5.3). Även i det här sammanhanget bör också den EU-rättsliga proportionalitetsprincipen beaktas som bl.a. syftar till att kraven som följer av sådan lagstiftning inte ska bli onödigt betungande. I tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsdirektivet finns exempelvis bestämmelser om att mikro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">företag undantas helt och att enskilda krav inte behöver tillämpas om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7144">
+        <w:t>det skulle leda till en oproportionerligt stor börda för en berörd ekonomisk aktör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artiklarna 4.5, 14.1 a och 14.1 b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7144">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C8431" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Till skillnad från bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen att frivilliga branschöverenskommelser inte är ett alternativ för att tillgodose de krav tillgänglighetsdirektivet ställer (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref209383141 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4208300E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00167DFC" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget anser regeringen att det finns tillräckligt starka skäl för att ge det utrymme som krävs för att tillgodose tillgänglighetshetsdirektivets krav avseende information och format i förhållande till de aktörer som omfattas av grundlagsskydd. Yttrandefrihetsgrundlagen bör därför ändras så att dessa krav kan tillämpas fullt ut. Som utredningen föreslår bör det även i detta fall ske genom att nya delegationsbestämmelser införs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F286446" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delegationsbestämmelsernas utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9BAD71" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="002701DE" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">Utredningen föreslår att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det införs två nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>delegationsbestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om information och format </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrandefrihetsgrundlagen. Den ena bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melsen innebär att den etableringsfrihet som gäller för sändningar genom tråd inte hindrar att det i lag meddelas föreskrifter om skyldighet för den som sänder program att införa och på ett visst sätt utforma information om en tjänst. På motsvarande sätt hindras enligt den andra bestämmelsen inte föreskrifter i lag om skyldighet för den som sänder program genom tråd att förse programmet med vissa tekniska funktioner eller möjliggöra alternativ presentation av innehåll. I båda fallen krävs det att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve">kraven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vilar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t xml:space="preserve"> på en förpliktelse som följer av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>medlem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2D4C">
+        <w:t>kape</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E59A3FC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En klar majoritet av remissinstanserna tillstyrker eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar mot förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F51E7">
+        <w:t xml:space="preserve">Några remissinstanser har dock synpunkter på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delegationsbestämmelsernas utformning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF4F5E1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I likhet med utredningen anser regeringen att de nya bestämmelserna bör formuleras i förhållande till den som sänder program. Det handlar om ett uttryck som är etablerat i yttrandefrihetsgrundlagen och som omfattar tillhandahållanden på särskild begäran i grundlagsskyddade databaser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038991FB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den första delegationsbestämmelsen syftar till att omhänderta tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">direktivets krav på information om tjänster. Som utredningen föreslår bör en sådan bestämmelsen medge krav i lag både om att information om tjänster införs och om att information utformas på ett visst sätt. Det svarar mot direktivets allmänna och specifika krav på tjänster. Kraven kan avse såväl de specifika tjänster som omfattas av direktivet som tjänster som finns till försäljning genom e-handel. Direktivets krav om att information ska ges om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som finns till försäljning genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller om produkter som används vid </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tillhandahållandet av en tjänst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t xml:space="preserve"> kan ställas med stöd av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den föreslagna delegations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>bestämmelsen i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>§ 8 TF (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref209383316 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B00ADC">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det följer nämligen av 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t>kap. 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t>§ YGL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t>att det som sägs i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t>§ TF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om bl.a. produktinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t xml:space="preserve"> också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D334AB">
+        <w:t xml:space="preserve">i fråga om program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB20A79" w14:textId="77777777" w:rsidR="006348A5" w:rsidRDefault="005E16E6" w:rsidP="006348A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser har synpunkter på formuleringen ”på ett visst sätt utforma information”. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det kan ifrågasättas om det går att läsa in vissa innehållsmässiga aspekter och menar att ett alternativ kan vara ”tillgängliggöra information”. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att förslaget medger för detaljerade krav, t.ex. att informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion ska presenteras i ett visst typsnitt, och att det måste finnas utrymme för flexibilitet för medieföretagen. Liknande synpunkter förs fram av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TV4 Media AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anser att en ansvarig utgivare ska vara fri att bestämma hur information ska utformas eller vilket typsnitt som ska användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4897F3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="003858D8" w:rsidRDefault="005849E4" w:rsidP="006348A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>har inte några invändningar i sak mot förslaget men anser att det i lagtexten bör förtydligas att det enbart är tjänster som tillhandahålls av den som sänder programmet som avses.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E16E6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FA36DF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="003948DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att tillgänglighetsdirektivets krav t.ex. innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000513EF">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om en tjänst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000513EF">
+        <w:t>ska presenteras på ett begripligt sätt och i ett typ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000513EF">
+        <w:t>snitt med lämplig storlek och form.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Till skillnad från bl.a. Journalistför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bundet anser regeringen att den formulering som utredningen föreslår svarar väl mot direktivets krav och är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F50">
+        <w:t>väl avpassa</w:t>
+      </w:r>
+      <w:r w:rsidR="006348A5">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F50">
+        <w:t xml:space="preserve"> i förhållande till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mediegrundlagarnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F50">
+        <w:t xml:space="preserve"> hittillsvarande terminologi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Genom formuleringen är det tydligt att det som medges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2C8F">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">krav på utformning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2C8F">
+        <w:t>information om en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tjänst, exempelvis information om hur en tjänst fungerar och om tjänstens tillgänglighetsfunktioner. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655FB8">
+        <w:t xml:space="preserve">Bestämmelsen möjliggör inte andra typer av krav i lag, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>såsom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655FB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655FB8">
+        <w:t xml:space="preserve"> som tar sikte på utformningen av innehållet i övrigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regeringen anser alltså att bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:t xml:space="preserve">i dessa avseenden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör utformas på det sätt som utredningen föreslår. </w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:t xml:space="preserve">Med anledning av synpunkterna från </w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4" w:rsidRPr="003858D8">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:t>finns det anledning att förtydliga att det enbart är tjänster som tillhandahålls av den som sänder programmet som avses, såsom e</w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:noBreakHyphen/>
+        <w:t>böcker eller tjänster som finns till försäljning via e</w:t>
+      </w:r>
+      <w:r w:rsidR="005849E4">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">handel. Tjänster som enbart omnämns eller används i programmet omfattas alltså inte av tillämpningsområdet. Detta bör tydliggöras i lagtexten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2517CA93" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den andra delegationsbestämmelsen syftar till att omhänderta tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lighetsdirektivets krav på format och funktion. Utformningen bör som utredningen föreslår mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">svara den delegationsbestämmelse som föreslås i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877F24">
+        <w:t>tryckfrihetsförordningen för e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00877F24">
+        <w:t>böcker som skyddas där.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bestämmelsen omfattar därmed direktivets krav som rör navigation, synkronisering av text och ljud, förenlighet med hjälpmedel och alternativ återgivning av innehåll. Som framgår av avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200907504 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar regeringen inte Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbundets uppfattning att rekvisiten ”vissa tekniska funktioner” och ”möjlighet till alternativ presen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tation av innehåll” behöver preciseras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC340C5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I sammanhanget vill regeringen också peka på bestämmelsen i 3 kap. 5 § YGL som föreskriver att lagstiftning som beslutas med stöd av de nu aktuella delegationsbestämmelserna måste uppfylla de krav som gäller för begränsningar av grundläggande fri- och rättigheter enligt 2 kap. 21–23 §§ RF. Det innebär bl.a. att bestämmelser med krav på information och format inte får gå utöver vad som är nödvändigt med hänsyn till det ändamål som har föranlett åtgärden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09989777" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grundläggande för båda delegationsbestämmelserna bör även i detta fall vara att syftet med en lagreglering är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0ED0">
+        <w:t xml:space="preserve">säkerställa tillgängligheten för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0ED0">
+        <w:lastRenderedPageBreak/>
+        <w:t>personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att det rör sig om en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0ED0">
+        <w:t xml:space="preserve">skyldighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0ED0">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i EU. Detta behandlas närmare i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref209383408 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200907504 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF77829" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64CE4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>att det behövs en formulering som på ett över</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gripande och mer hållbart sätt rör tillgänglighetskrav och olika tekniker. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förbundet Sveriges Dövblinda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser bl.a. att det bör förtydligas att tekniska lösningar ska fungera i realtid. Till skillnad från dessa remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instanser anser regeringen att d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">elegationsbestämmelserna bör utformas </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i linje med</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utredningens förslag och att det inte finns skäl att göra ytterligare förtydliganden i grundlagsbestämmelserna. Att ge utrymme för andra tillgänglighetskrav ryms inte i det här lagstiftningsärendet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen vill </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">framhålla att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">frågan om vilka tillgänglighetskrav som ska ställas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A644B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inte är en fråga som ska regleras i mediegrundlagarna.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C9A51E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00AA1406" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Likt de befintliga delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelserna i mediegrundlagarna tillåter förslaget enbart att föreskrifter meddelas i lag. Som konstaterats i avsnitt 5.3 och 6.3 innebär det, som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombudsmannen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram, att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som genomför tillgänglighetsdirektivet kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>behöv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> ses över med det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> utgångspunkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D06324" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00802184" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattning av förslaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00781D7F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C15FAD" w:rsidRDefault="005E16E6" w:rsidP="003948DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve">Sammanfattningsvis föreslår regeringen att det införs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve">två </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nya delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve"> som innebär att etablerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t>friheten för sändningar genom tråd inte hindrar att det i lag meddelas vissa föreskrifter om skyldighet för den som sänder program, om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning. Den ena bestämmelsen avser föreskrifter om att införa och på ett visst sätt utforma information om en tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:t>som den som sänder programmet tillhandahåller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t>. Den andra bestämmelsen avser före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve">skrifter om att förse programmet med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve"> möjliggöra alternativ presentation av innehåll. En förutsättning för tillämpningen av båda bestämmelserna är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna meddelas enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve"> en förpliktelse som följer av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t>medlemskapet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B103435" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C843AB" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc210293849"/>
+      <w:bookmarkStart w:id="68" w:name="_Ref211842429"/>
+      <w:bookmarkStart w:id="69" w:name="_Ref211934127"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc215130612"/>
+      <w:r w:rsidRPr="00C843AB">
+        <w:t xml:space="preserve">En ny </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delegations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C843AB">
+        <w:t>bestämmelse om överföring av tillgänglighetstjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="57AF8908" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0428CA98" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A76360" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det införs en bestämmelse i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> yttrandefrihetsgrundlagen som innebär att etableringsfriheten för sändningar genom tråd inte hindrar att det i lag meddelas föreskrifter om skyldighet för nätinnehavare att</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, när utrymme ges för program,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve">nedsättning. En förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att bestämmelsen ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t xml:space="preserve"> är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreskrifterna meddelas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71D00">
+        <w:t>en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF0DA60" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F64E58" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag stämmer i huvudsak överens med regeringens. Utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen föreslår att den befintliga delegationen om vidaresändning av till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gänglighetstjänster från public service ska föras till den nya bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71286C05" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C4E4CB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En klar majoritet av remissinstanserna tillstyrker eller har inga synpunkter på förslaget. Bland dem finns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Göta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64A56">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hovrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hörselskadades Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00837">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1940">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för mänskliga rättigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tetsnämnden vid Stockholms universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mediemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>heten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagens ombudsmän</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt närings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>liv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges Television AB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64A56">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64A56">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Teracom AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8A05A8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00BA1A22" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anser att delegationsbestämmelsen bör utformas bredare och möjliggöra undantag oavsett om det följer av EU-rätten eller inte. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afasiförbundet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">önskar tydligare formuleringar om tillgänglighetskrav och olika tekniker. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förbundet Sveriges Dövblinda </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att kraven bör gå längre för att fullt ut säkerställa tillgänglighet för alla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C07C390" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juridiska fakultetsnämnden vid Lunds universitet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att en begräns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av den befintliga bestämmelsen om överföring av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster från public service bör bygga på mer principiella överväganden än enbart EU:s gällande regelverk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E65ABB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="004C50B9" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F09E8">
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1406">
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1406">
+        <w:softHyphen/>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, för fram att genomförandet av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">direktivet i svensk rätt kommer att behöva ses över. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10339599" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00CF691E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C843AB">
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FEC402" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C3633F" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kraven på överföring av tillgänglighetstjänster kan inte tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B247C2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillgänglighetsdirektivets krav innebär att en aktör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t xml:space="preserve"> som ger åtkomst till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en audiovisuell medietjänst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också ska ge åtkomst till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t>den textremsa, syntolk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t xml:space="preserve">ning, teckenspråkstolkning eller talade text som hör till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tjänsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A011B0">
+        <w:t>Det krävs även att den som tillhandahåller tjänsten gör det möjligt för användaren att kontrollera visningen och användningen av tillgänglighetstjänsterna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kraven gäller medietjänster som tillhandahålls både av public service och av kommersiella aktörer, och såväl linjär tv som beställ-tv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0777BED0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I tidigare lagstiftningsärenden har det bedömts att t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t xml:space="preserve">illgänglighetstjänster kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgöra en del av ett program och därmed omfattas av yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">grundlagens programbegrepp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t>(prop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t>2021/22:59 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B150B">
+        <w:t>63 och 64).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det innebär att en skyldighet att sända e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F127A">
+        <w:t xml:space="preserve">ller tillhandahålla </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana tjänster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F127A">
+        <w:t xml:space="preserve"> i grundlagens mening </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innebär ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F127A">
+        <w:t xml:space="preserve">krav på sändning eller tillhandahållande av ett visst innehåll. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För sändningar genom tråd krävs stöd i yttrandefrihetsgrundlagen för att kunna rikta krav på överföring av tillgänglighetstjänster mot medier som omfattas av grundlagsskydd (se avsnitt 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F174C3">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DFE32B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att de krav på överföring av tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lighetstjänster som följer av tillgänglighetsdirektivet inte kan ställas vid vidaresändning av andra aktörers program än public service-företagens. R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t>emiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">instanserna instämmer i eller invänder inte mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036270C">
+        <w:t xml:space="preserve">bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031AA58B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Yttrandefrihetsgrundlagen innehåller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t>undantag från etableringsfriheten i tråd för vissa krav som ska underlätta för personer med funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t>sättning att ta del av innehåll. Etableringsfriheten hindrar exempelvis inte föreskrifter om skyldighet för nätinnehavare att i den utsträckning det behövs med hänsyn till allmänhetens intresse av tillgång till allsidig upplysning ge utrymme för vissa program och för tillhörande tjänster som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmen tillgängliga för personer med funktionsnedsättning (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t xml:space="preserve">§ 1). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelser om vidaresändningsplikt finns i 9 kap. i radio-och tv-lagen (2010:696). För närvarande vidaresänds SVT1, SVT2, Kunskapskanalen och Barnkanalen/SVT24 med stöd av radio- och tv-lagens regler. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t>Vidare får det meddelas föreskrifter i lag om skyldighet för den som sänder program i tv eller tillhandahåller sådana program enligt databasregeln att göra programmen tillgängliga för personer med funktionsnedsättning genom textning, tolkning, uppläst text eller liknande teknik (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B56B3">
+        <w:t xml:space="preserve">§ 4 YGL). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bestämmelsen träffar den som står bakom programmet, dvs. programföretaget (prop. 2009/10:81 s. 68).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304D6C76" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00CF691E" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A011B0">
+        <w:t xml:space="preserve">ett programföretag tillhandahåller en tjänst som ger åtkomst till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">företagets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A011B0">
+        <w:t>egna program</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer regeringen, i likhet med utredningen, att bestämmelsen i 3 kap. 2 § 4 YGL ger utrymme för krav på att tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetstjänster som hör till programmen överförs fullt ut. När det gäller aktörer som uteslutande tillhandahåller andras programutbud finns det skäl att utgå från att sådana aktörer saknar grundlagsskydd för sina databaser. Krav på överföring av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster kan därmed ställas utan hinder av yttrandefrihetsgrundlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2546AFBB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För aktörer som vidaresänder tv-program genom t.ex. ett kabel-nät medges föreskrifter i lag om skyldighet att vidaresända public service-företagens program och tillhörande tillgänglighetstjänster (3 kap. 2 § 1 YGL). Motsvarande undantag finns inte när det gäller vidaresändning av tillgänglighetstjänster från kommersiella aktörer (prop. 2021/22:59 s. 67 och 68). D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Hlk200361208"/>
+      <w:r>
+        <w:t xml:space="preserve">et innebär att krav för nätinnehavare att vidaresända andra än public service-företagens tillgänglighetstjänster inte kan ställas på det område som skyddas av yttrandefrihetsgrundlagen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="23D060A4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För rätten att sända program på annat sätt än genom tråd råder inte samma starka etableringsfrihet. Denna rätt får regleras genom lag som innehåller föreskrifter om tillstånd och villkor för att sända (3 kap. 3 § YGL). Det innebär att krav i lag kan ställas på att hela eller delar av ett programföretags utbud i marknätet eller via satellit ska göras tillgängligt för personer med funktionsnedsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1846E7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammanfattningsvis bedömer regeringen, i likhet med utredningen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de krav som följer av tillgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och avser skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidaresända andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t>än public service-företagens tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t xml:space="preserve">tjänster inte kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillämpas fullt ut utan ändring av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t xml:space="preserve"> yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0029026E">
+        <w:t>grundlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A64BECC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00942799">
+        <w:t>Yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör ändras så att kraven kan tillämpas fullt ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F85866" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att de krav på överföring av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster som följer av tillgänglighetsdirektivet ska kunna tillämpas fullt ut krävs alltså en utvidgning av det utrymme som yttrandefrihetsgrundlagen ger att ställa krav i lag på vidaresänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsplikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4364150D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Både funktionshindersrörelsen och programföretagen har till utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen vittnat om att tillgänglighetstjänster som hör till ett tv-program inte alltid når hela vägen till konsument. Programföretagen lägger omfattande resurser på att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82455">
+        <w:t xml:space="preserve"> förse program med tillgänglighetstjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och upplever det som otillfredsställande att dessa inte alltid finns tillgängliga när en tittare väl tar del av programmet. För den enskilde tittaren innebär det att tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligheten inte tillgodoses på det sätt som varit syftet med de krav på till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gänglighet som riktats mot programföretagen enligt annan lagstiftning, vilket utgör ett hinder för personer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986B6B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>med funktionsnedsättning att ta del av innehållet i tv-program</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på lika villkor som andra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71885EF3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Frågan om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007128A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medge en utökad vidaresändningsplikt för tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetstjänster har nyligen utretts av 2018 års tryck- och yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kommitté. Kommittén konstaterade att de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t xml:space="preserve"> kommersiella programför</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>tagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, till skillnad från public service,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t xml:space="preserve"> verkar på en öppen marknad där avtal mellan konsument och operatör bestämmer vilket utbud tittaren ges tillgång till. Även relationen mellan operatörer och kommersiella programföretag styrs av avtal. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kommittén uttalade att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>tt utrymme för en allmän vidaresändning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t xml:space="preserve">plikt för tillgänglighetstjänster inte bara </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t xml:space="preserve">utgöra en inskränkning i operatörernas etableringsfrihet utan också kunna leda till ingrepp i operatörernas och programföretagens avtalsfrihet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mot den bakgrunden bedömde kommittén att utrymmet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>för vidaresändnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>plikt i fråga om tillgänglighetstjänster, liksom det allmänna utrymmet för vidaresändningsplikt, skulle begränsas till public service-företagens programutbud (SOU</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>2020:45 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1016">
+        <w:t>322 och 323).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen delade kommitténs uppfattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01E3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(prop. 2021/22:59 s. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F174C3">
+        <w:t>7 och 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">8). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AF7835" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen anser att det finns skäl att ompröva det tidigare ställnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tagandet och föreslå en utvidgad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01E3D">
+        <w:t xml:space="preserve"> skyldighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för nätinnehavare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01E3D">
+        <w:t>att vidaresända tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A01E3D">
+        <w:t>tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissinstanserna instämmer i eller har inga invändningar mot utredningens bedömning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A33A55" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar att en reglering som möjliggör att tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetstjänster överförs fullt ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87155">
+        <w:t>även för kommersiellt programutbud skulle underlätta för personer med funktionsnedsättning och åstadkomma ökad likvärdighet i fråga om tillgången också till sådant utbud.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är ett intresse som väger tungt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694219">
+        <w:t>i ett demokratiskt samhälle som bygger på fri åsikts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00694219">
+        <w:t>bildning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det upplevda problemet med att tjänster som staten av tillgänglighetsskäl ställer krav på faktiskt inte når målgruppen kvarstår. Sedan 2018 års tryck- och yttrandefrihetskommitté lämnade sitt förslag har tillgänglighetsdirektivet antagits för att säkerställa att alla aktörer som tillhandahåller tjänster som ger åtkomst till audiovisuella medietjänster inom EU omfattas av krav på överföring av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetstjänster. Mot den bakgrunden anser även regeringen att det finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796134">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillräckligt starka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796134">
+        <w:t>skäl för att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nu ge det utrymme som krävs för att tillgodose tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivets krav på överföring av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster även i förhållande till kommersiella aktörer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796134">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Yttrandefrihetsgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796134">
+        <w:t xml:space="preserve"> bör därför ändras så att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796134">
+        <w:t xml:space="preserve">krav kan tillämpas fullt ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E01A7BF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delegationsbestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108D0E33" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00053B14" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t>n ny delegationsbestämmelse införs i yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t>frihet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t xml:space="preserve">grundlagen som innebär att etableringsfriheten för sändningar genom tråd inte hindrar att det i lag meddelas föreskrifter om skyldighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:lastRenderedPageBreak/>
+        <w:t>för nätinnehavare att, när utrymme ges för program, också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t>nedsättning. En förutsättning för tillämpningen är att skyldigheten vilar på en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Försla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>get innefattar att delegationen om vidaresändning av tillgänglighetstjänster från public service bryts ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD44B8">
+        <w:t xml:space="preserve"> och läggs i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD44B8">
+        <w:t xml:space="preserve"> bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD44B8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E667CC4" w14:textId="77777777" w:rsidR="00F174C3" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nästan alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t>remissinstanser tillstyrker eller har inga invändningar mot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delegationsbestämmelsens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:t xml:space="preserve"> utformning. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afasiförbundet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">önskar dock tydligare formuleringar om tillgänglighetskrav och olika tekniker. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unktionsrätt Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att bestämmelsen bör utformas bredare och möjliggöra undantag oavsett om det följer av EU-rätten eller inte. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förbundet Sveriges Dövblinda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">önskar att det ställs ytterligare krav på tillgänglighetstjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD3490" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="003858D8" w:rsidRDefault="009A23A1" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har inte några invändningar i sak mot förslaget men pekar på att </w:t>
+      </w:r>
+      <w:r w:rsidR="003E541F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rekvisitet om vad syftet med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>skrifterna ska vara formuleras annorlunda än i de andra två punkterna i andra stycket där det anges att syftet är att säkerställa tillgängligheten för personer med funktionsnedsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ning (se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref200898605 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>). Lagrådet anser att skillnaden bör förklaras eller att syftet bör formuleras på samma sätt i de tre punkterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3766251F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den föreslagna regleringen handlar om att överföra tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7E49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>som undertexter, syntolkning, talad text och teckenspråkstolk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C7E49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ning, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid sändningar av program. Som utredningen anger motsvarar det de tillgänglighetstjänster som omfattas av den befintliga bestämmelsen i 3 kap. 2 § 1 YGL. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F174C3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Det är därför lämpligt att s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om utredningen föreslår använda samma formulering i den nya bestämmelsen. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1" w:rsidRPr="00E86D6E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s synpunkt finns det </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A92">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>skäl</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att tydliggöra att någon skillnad i sak mot det syfte som anges i de andra punkterna i samma stycke inte är avsedd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I likhet med den befintliga delegationen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör även tjänster som underlättar tillgången till tillgänglighetstjänster omfattas. Därmed tas en viss höjd för teknik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utvecklingen och det säkerställs att de tjänster som på ett ändamålsenligt sätt tillgängliggör program för personer med funktionsnedsättning omfattas, oavsett vilken teknik som används (SOU 2020:45 s. 325 och prop. 2021/22:59 s. 66). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AAE190" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns inte underlag i det här lagstiftningsärendet för att låta bestämmelsen medge ytterligare krav på tillgänglighetstjänster, som bl.a. Förbundet Sveriges Dövblinda efterfrågar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9C4036" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I likhet med vad som gäller för övriga delegationsbestämmelser som föreslås bör bestämmelsen avgränsas på så sätt att den skyldighet som får regleras på lagnivå måste följa av en förpliktelse som följer av medlem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skapet i Europeiska unionen (se avsnitt 5.3, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200907504 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> REF _Ref200898605 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009F3492">
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27580480" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen föreslår att den befintliga delegationsbestämmelsen om vidaresändning av tillgänglighetstjänster från public service i 3 kap. 2 § 1 YGL bryts ut och läggs i den nya bestämmelse som föreslås. Som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iska fakultets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nämnden vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noterar innebär det en begränsning av utrymmet att meddela föreskrifter i för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hållande till vad som gäller i dag eftersom sådan vidaresändningsplikt då kommer att kräva stöd i EU-rätten. Regeringen kan i detta sammanhang konstatera att tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>direktivet är ett fullharmoniseringsdirektiv som begränsar det nationella lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>utrymmet i fråga om överföring av tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA721E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hetstjänster till vad direktivet medger. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6136A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ftersom även tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA721E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A6136A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tjänster som hör till public service-företagens programutbud omfattas av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktivet blir författningsutrymmet i praktiken detsamma som i dag med utredningens förslag. Regeringen instämmer dock i fakultets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nämndens synpunkt att en begränsning av den befintliga delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>bestämmelsen b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ör bygga på mer principiella överväganden än enbart EU:s gällande regelverk.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regeringen anser mot den bakgrunden att den befintliga bestämmelsen om överföring av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tjänster avseende public service bör behållas oförändrad. Den nya delegationsbestämmelsen bör därmed tillämpas i de situationer när utrymme ges för program i annat fall än som träffas av den befintliga delegationsbestämmelsen i paragrafens första punkt, dvs. för krav på vidaresändning av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tjänster som inte hör till public service-företagens programutbud.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF024F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B174C5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget instämmer regeringen i utredningens bedömning att det finns skäl att utvidga möjligheten att ställa krav på vidaresändning till att omfatta tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetstjänster även från kommersiella aktörer, i situationer då sådana aktörers program vidaresänds. Det bör dock göras genom att det införs en ny delegationsbestämmelse som medger sådana föreskrifter i lag och som gäller vid sidan av den befintliga bestämmelsen som medger vidaresändning av tillgänglighetstjänster som hör till public service.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420F6C">
+        <w:t xml:space="preserve"> Till skillnad från vad gäller möjligheten att ställa krav på vidaresändning av public service-företagens program och tillhörande tjänster möjliggör den nya bestämmelsen inte för krav på att vidaresända programmet som sådant.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D99458" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även i detta fall tillåter förslaget, i likhet med de befintliga delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelserna i mediegrundlagarna, enbart att föreskrifter meddelas i lag. Som redan konstaterats innebär det, som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombudsmannen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Medie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174B7C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram, att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som genomför tillgänglighetsdirektivet kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t>behöv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B71">
+        <w:t xml:space="preserve"> ses över</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061CA14E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009B789D" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Avslutningsvis finns det skäl att</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA721E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>peka på bestämmelsen i 3 kap. 5 § YGL som föreskriver att lagstiftning som beslutas med stöd av bestämmelsen måste uppfylla de krav som gäller för begränsningar av grundläggande fri- och rättigheter enligt 2 kap. 21–23 §§ RF. Det innebär bl.a. att bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ser om vidaresändningsplikt för tillgänglighetstjänster aldrig får gå utöver vad som är nödvändigt med hänsyn till det ändamål som har föranlett åtgärden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1364DCB2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C3633F" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattning av förslaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F734459" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="even" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="first" r:id="rId53"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1B38">
+        <w:t xml:space="preserve">Sammanfattningsvis föreslår regeringen att det införs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en ny delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t>bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A8F">
+        <w:t xml:space="preserve"> som innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t>att etableringsfri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t>heten för sändningar genom tråd inte hindrar att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t>i lag meddelas föreskrifter om skyldighet för nätinnehavare att, när utrymme ges för program, också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t xml:space="preserve">nedsättning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detta ska gälla utöver den motsvarande möjlighet som i dag finns i förhållande till program från public service-företagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t xml:space="preserve"> En förutsättning för tillämpningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av den nya bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t xml:space="preserve">är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreskrifterna meddelas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6586">
+        <w:t>en förpliktelse som följer av medlemskapet i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2411E034" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00EF1E6B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc210293850"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc215130613"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="5CD2E482" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21954338" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009C5989" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5989">
+        <w:t>Lagändringarna ska träda i kraft den 1 januari 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764075B6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F0B411" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag stämmer överens med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A38A7D9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8C0819" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009C5989" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5989">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">yttrar sig inte särskilt i denna del. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491F7FDF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58797137" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId54"/>
+          <w:headerReference w:type="default" r:id="rId55"/>
+          <w:footerReference w:type="even" r:id="rId56"/>
+          <w:footerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05F2B">
+        <w:t xml:space="preserve">De föreslagna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändringarna i tryckfrihetsförordningen och yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grundlagen bör träda i kraft så snart som möjligt efter att lagförslaget kan förväntas bli slutligt antaget av riksdagen. Det innebär att lagändringarna bör träda i kraft den 1 januari 2027. Det finns inte behov av några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F937B4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001A4BAB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc210293851"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc215130614"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="04DABD60" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569FBC34" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E315F9" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen får inte några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E315F9">
+        <w:t xml:space="preserve">ytterligare ekonomiska eller andra konsekvenser för företag, enskilda och myndigheter, än vad som har redovisats i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samband med genomförandet av tillgänglighetsdirektivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E315F9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4903F6CC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381FDD21" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39731FD8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109967AE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C45086" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nästan alla remissinstanser instämmer i eller har inte några synpunkter på bedömningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nätverket unga för tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser dock att utredningen har gjort en bristfällig konsekvensanalys när det gäller påverkan på berörda myndigheter såsom Myndigheten för tillgängliga medier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682B3941" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40518C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C62890" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär att tryckfrihetsförordningen och yttrandefrihets</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA721E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">grundlagen ändras så att det blir möjligt att ställa den typen av krav som följer av tillgänglighetsdirektivet även på mediegrundlagarnas område. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F4C">
+        <w:t xml:space="preserve">Eventuella ekonomiska konsekvenser uppstår </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F4C">
+        <w:t>lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F4F4C">
+        <w:t xml:space="preserve">åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i vanlig lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F4C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07854706" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Som en f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve">öljd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av förslagen kommer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att kunna tillämpas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve"> även i förhållande till de grundlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t>skyddade medier som om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve">fattas av lagens tillämpningsområde. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve">ftersom den delegation som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås i tryckfrihetsförordningen och yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">grundlagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t>begränsar sig till föreskrifter i lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> möjliggör förslagen inte för att tillämpa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t xml:space="preserve">melserna i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgänglighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4B8F">
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F025885" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="007F4D24" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Konsekvenserna av tillgänglighetslagen har redovisats i propositionen Genomförande av tillgänglighetsdirektivet (prop. 2022/23:42 s. 132–139), även i förhållande till det grundlagsskyddade området. De förslag till grundlagsändringar som nu läggs fram bedöms inte få några ytterligare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1F3F">
+        <w:t>ekonomiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1F3F">
+        <w:t>konsekvenser för företag, enskilda och myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EF1F3F">
+        <w:t>heter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1F3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>än vad som har r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1F3F">
+        <w:t xml:space="preserve">edovisats </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i den propositionen. Det gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425577">
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konsekvenserna när det gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425577">
+        <w:t>ökad frihet och själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00425577">
+        <w:t>förverkligande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425577">
+        <w:t xml:space="preserve">ett minskat digitalt utanförskap för personer med funktionsnedsättning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att de ökade kostnader som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan ha följt med inflationen är av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:t xml:space="preserve">begränsad betydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>i samman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:t xml:space="preserve">hanget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380AA7A8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F4D24">
+        <w:t xml:space="preserve">Slutligen noterar regeringen att berörda tillsynsmyndigheter, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mediemyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för tillgängliga medier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4D24">
+        <w:t>, inte har synpunkter på konsekvensanalysen i det här lagstiftningsärendet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCE9A7F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00EA721E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId59"/>
+          <w:headerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="even" r:id="rId61"/>
+          <w:footerReference w:type="default" r:id="rId62"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna sammantagna bakgrund anser regeringen, till skillnad från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nätverket unga för tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att konsekvenserna av förslagen är tillräckligt väl utredda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1009B209" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001A4BAB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc210293852"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc215130615"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="5EFFCA13" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc210293853"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc215130616"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="15F82DB2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFDC3A1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bestämmelserna i denna grundlag hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E46D9A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. förbud mot kommersiella annonser vid marknadsföring av alkohol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>drycker eller tobaksvaror,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1866FB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. förbud mot kommersiella annonser som används vid marknadsföring av andra varor än tobaksvaror eller av tjänster, om det i annonsen förekommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4633956F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. förbud mot kommersiella annonser som har meddelats till skydd för hälsa eller miljö enligt en förpliktelse som följer av medlemskapet i Europeiska unionen eller Europeiska atomenergigemenskapen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F88C87" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. krav att införa och på ett visst sätt utforma varningstext, innehållsdeklaration eller annan liknande produktinformation om syftet är skydd för hälsa eller miljö eller konsumentskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313402A4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. förbud mot offentliggörande i yrkesmässig kreditupplysnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller missvisande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upplysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33562120" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. ansvar och ersättningsskyldighet som avser det sätt på vilket en uppgift har anskaffats,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A419069" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0060064B" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060064B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. ansvar och ersättningsskyldighet för överträdelse av förbud mot att göra avbildningar, beskrivningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges totalförsvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060064B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten mot skada till följd av militär verksamhet, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104DC013" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D567B7" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8. krav enligt en förpliktelse som följer av medlemskapet i Europeiska unionen att införa och på ett visst sätt utforma produktinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CE47A9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9. krav enligt en förpliktelse som följer av medlemskapet i Europeiska unionen att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i fråga om sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>program som avses i 6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>införa och på ett visst sätt utforma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information om programmets tillgänglighet och förse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programmet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>möjlighet till alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D567B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319FDF0F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3D12EC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns bestämmelser som möjliggör föreskrifter i lag om bl.a. förbud mot vissa kommersiella annonser och om ansvar och ersättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldighet som avser sättet för anskaffande av information. Överväg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">andena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16D17">
+        <w:t>avsnitt 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16D17">
+        <w:t xml:space="preserve"> och 6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B4D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0BC4B9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är ny, gör det möjligt att i lag föreskriva krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t xml:space="preserve">på att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införa produktinformation och på hur sådan information ska utformas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D86B0A4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve"> förutsättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för bestämmelsens tillämpning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna som meddelas avser krav enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">förpliktelse som följer av medlemskapet i Europeiska unionen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ett exempel på en rättsakt som innehåller sådana krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>är tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">hetsdirektivet, men </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelsens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve"> tillämpning är inte begränsad till detta direktiv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13336FB4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Hlk201089957"/>
+      <w:r>
+        <w:t>Med produktinformation avses inte bara som i punkt 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F08A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>varningstexter, innehållsdeklaration och annan liknande produktinformation utan även andra typer av produktinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C" w:rsidDel="00E47087">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bestämmelsen omfattar t.ex. information om hur en produkt fungerar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>dess tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>funktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Den kan också omfatta information om en förpackning som följer med produkten eller om produktens egenskaper. Kraven kan också innefatta att information ska vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>lättillgänglig och begripli</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">g, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>kunna uppfattas med mer än ett sinne eller presenteras i ett typsnitt som underlättar tillgängligheten för personer med funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>sättning.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>Hur omfattande krav på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve"> storleken på informationen som kan accepteras </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ur ett tryckfrihetsrättsligt perspektiv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>får avgöras med beaktande av förhållandena i det enskilda fallet. Tidigare uttalanden om att kraven inte får bli så omfattande att de alltför mycket beskär möjligheten för näringsidkaren att förse förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">ningar med egen text är fortfarande relevanta i detta avseende (se </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve"> prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>17/18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>49 s. 186</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375103FD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>inte begränsad till information som ska ges enligt lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utan ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>ven produktinformation som ges på tillhandahållarens eget initiativ kan bli föremål för krav.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Likt vad som gäller enligt punkt 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC61D0">
+        <w:t xml:space="preserve">finns det inte något krav på att föreskrifter som meddelas med stöd av bestämmelsen enbart får avse texter som saknar en uttryckligen åsiktspåverkande eller opinionsbildande karaktär. Det ska emellertid fortfarande röra sig om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC61D0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">produktinformation, ett begrepp som i sig inrymmer ett visst krav på objektivitet och saklighet (prop. 2017/18:49 s. 187). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A12D235" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För bestämmelsens tillämplighet krävs vidare att syftet med kraven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>är att säkerställa tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">I detta ligger att det som åstadkoms genom kraven typiskt sett ska innebära en fördel för personer med funktionsnedsättning, satt i relation till om kraven inte hade ställts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F171829" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även bestämmelsen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är ny. Bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve">gör det möjligt att i lag föreskriva att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>program som omfattas av 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införa och på ett visst sätt utforma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> information om programmets tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>förse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> programmet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> möjlighet till alternativ presentation av innehåll.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3406E617" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>Bestämmelsen ger utrymme för tillgänglighetskrav på skrifter som inte är periodiska och som omfattas av bilageregeln i 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, såsom e</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>böcker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Utrymmet är dock i formellt hänseende inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve">begränsat till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana böcker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>utan omfattar även ljudböcker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve">andra icke-periodiska skrifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B5CA50" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> information om programmets till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">gänglighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve">kan avse skyldighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve">ange information om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hur programmet fungerar i syfte att möjliggöra förutsebar användning bland personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nedsättning. Det möjliggör också krav om att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002744FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om programmets tillgänglighetsfunktioner, t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002744FF">
+        <w:t>genom s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.k. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002744FF">
+        <w:t>tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002744FF">
+        <w:t xml:space="preserve">hetsmetadata. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare möjliggörs föreskrifter om att sådan information ska utformas på ett visst sätt. Det kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>innefatta att informationen ska kunna uppfattas med mer än ett sinne eller presenteras i ett typsnitt som under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>lättar tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641F1D40" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">När det gäller möjligheten att meddela föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:t xml:space="preserve">krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t>att berörda program ska förses med vissa tekniska funktioner medger detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">krav på synkronisering av text och ljud, att en digital fil inte ska hindra att tekniska hjälpmedel kan användas och att navigation ska fungera på ett sätt som underlättar för personer med funktionsnedsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B21750" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">I fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utrymmet för föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> krav på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">möjlighet till alternativ presentation av innehåll handlar det om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">krav på att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">beskrivningar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> bilder, figurer och tabeller. Syftet är att den som har en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funktionsnedsättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> ska kunna tillgodogöra sig innehåll </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som han eller hon annars, till följd av funktionsnedsättningen, inte hade kunnat ta del av. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03352398" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="007862DB" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På samma sätt som i punkt 8 förutsätter bestämmelsen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> syftet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med kraven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t xml:space="preserve"> att säkerställa tillgängligheten för personer med funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862DB">
+        <w:t>det är fråga om krav enligt en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A3354B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc210293854"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc215130617"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="18404522" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A8ED62" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Den frihet som följer av 1 § hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA7C61C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. skyldighet för nätinnehavare att i den utsträckning det behövs med hänsyn till allmänhetens intresse av tillgång till allsidig upplysning ge utrymme för vissa program och för tillhörande tjänster som utgörs av eller underlättar tillgången till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmen tillgängliga för personer med funktionsnedsättning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3267DD3D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. skyldighet för nätinnehavare att ge utrymme för överföringar i den utsträck</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ning det behövs med hänsyn till intresset av konkurrens beträffande sådana överföringar i nätet eller allmänhetens intresse av tillgång till sådana överföringar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559F486C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. skyldighet för nätinnehavare att vidta åtgärder för att tillförsäkra mottagar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kretsen inflytande över programvalet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAA3A37" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att göra programmen tillgängliga för personer med funktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nedsättning genom textning, tolkning, uppläst text eller liknande teknik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8827CC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att främja framställning av och tillgång till program med europeiskt ursprung,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356B9274" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6. ingripanden mot fortsatt sändning av ett utbud som inriktas på våldsfram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ställningar, pornografiska bilder eller hets mot folkgrupp, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADE41B5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. villkor för att sända program för verksamhet som bedrivs med ett uppdrag att sända ljudradio eller tv i allmänhetens tjänst, under förutsättning att uppdraget finansieras med allmänna medel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8BA73A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den frihet som följer av 1 § hindrar inte heller att det i lag meddelas föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81EC0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om skyldighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81EC0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779B3A41" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. den som sänder program att införa och på ett visst sätt utforma information om en tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>som denne tillhandahåller</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1916B5D1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001D3EA6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. den som sänder program att förse programmet med vissa tekniska funktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> möjliggöra alternativ presentation av innehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1749E37A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3EA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. nätinnehavare att, när utrymme ges för program, också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktionsnedsättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A87CEA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CCDC53" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009A23A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen finns bestämmelser som möjliggör föreskrifter i lag som innefattar begränsningar i etableringsfriheten i tråd för vissa uppräknade </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482D2249" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ändamål. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:t xml:space="preserve">Paragrafen utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagrådets </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:t xml:space="preserve">förslag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B4D">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16D17">
+        <w:t>avsnitt 6.4 och 6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B4D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068924F6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är nytt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve">gör det möjligt att i lag föreskriva om vissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ytterligare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve">undantag från etableringsfriheten i tråd. En gemensam förutsättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för att punkterna i stycket ska kunna tillämpas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve">är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreskrifterna meddelas enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221" w:rsidDel="00940B29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ett exempel på en rättsakt som innehåller sådana krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve">är tillgänglighetsdirektivet, men </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelsernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve"> tilläm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve">pning är inte begränsad till detta direktiv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565BAE0F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0018138E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkt 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">möjliggörs bestämmelser i lag om skyldighet för den som sänder program att införa och på ett visst sätt utforma information om en tjänst </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:t>som denne tillhandahåller. Bestämmelsen medger alltså enbart krav som avser tjänster som tillhandahålls av den som sänder programmet, såsom en e</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:noBreakHyphen/>
+        <w:t>bok eller tjänster som finns till försäljning via e</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23A1">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">handel. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I tjänstebegreppet ligger att tjänsten i regel ska erbjudas mot ekonomisk ersättning, vilket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D82">
+        <w:t xml:space="preserve"> korresponderar mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den EU-rättsliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D82">
+        <w:t xml:space="preserve">definitionen av vad som utgör en tjänst enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D82">
+        <w:t xml:space="preserve">tillgänglighetsdirektivet och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662988">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1E6B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00662988">
+        <w:t>parlamentets och rådets direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662988">
+        <w:t>2006/123/EG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av den 12 december 2006 om tjänster på den inre marknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1631543D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De krav som kan ställas i lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve">kan exempelvis avse skyldighet att ange information om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hur en tjänst fungerar eller om dess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>tillgänglighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för personer med funktionsnedsättning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>Kraven kan också innefatta att informationen ska kunna uppfattas med mer än ett sinne eller presenteras i ett typsnitt som underlättar tillgängligheten för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>nedsättning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bestämmelsen är i det hänseendet inte begränsad till sådan information som ska ges enligt lag. Även information om en tjänst som ges på tillhandahållarens eget initiativ kan bli föremål för formkrav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D795304" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För bestämmelsens tillämplighet krävs att syftet med kraven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>är att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0098233C">
+        <w:t>ställa tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DE5">
+        <w:t xml:space="preserve">I detta ligger att det som åstadkoms genom kraven typiskt sett ska innebära en fördel för personer med funktionsnedsättning, satt i relation till om kraven inte hade ställts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3272BCC3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve">möjliggör föreskrifter i lag om skyldighet för den som sänder program att förse programmet med vissa tekniska funktioner och möjliggöra alternativ presentation av innehåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C04580" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t>När det gäller möjligheten att meddela föreskrifter om att program ska förses med vissa tekniska funktioner medger detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">krav på synkronisering av text och ljud, att en digital fil inte ska hindra att tekniska hjälpmedel kan användas och att navigation ska fungera på ett sätt som underlättar för personer med funktionsnedsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49373656" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00FC469C" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve">I fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utrymmet för föreskrifter med krav på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t>möjlighet till alternativ presentation av innehåll handlar det om beskrivningar av t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> bilder, figurer och tabeller. Syftet är att den som har en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965DBD">
+        <w:t xml:space="preserve"> ska kunna tillgodogöra sig innehåll </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som han eller hon annars, till följd av funktionsnedsättningen, inte kunnat ta del av.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C5E60" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve">Liksom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i punkt 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t xml:space="preserve"> ska syftet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med kraven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>vara att säkerställa tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FC469C">
+        <w:t>heten för personer med funktionsnedsättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2D809C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001415D1">
+        <w:t>möjliggör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001415D1">
+        <w:t xml:space="preserve"> föreskrifter i lag om skyldighet för nätinne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001415D1">
+        <w:t>havare som vidaresänder program att också vidaresända tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande som syftar till att göra pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001415D1">
+        <w:t>grammet tillgängligt för personer med funktionsnedsättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FABC48E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av första stycket 1 framgår att krav kan ställas i lag på vidaresändning av tillgänglighetstjänster för program som är föremål för lagstadgad vidaresändningsplikt, dvs. i fråga om program som behöver vidaresändas med hänsyn till allmänhetens intresse av tillgång till allsidig upplysning. För närvarande omfattas program i SVT1, SVT2, Kunskapskanalen och Barnkanalen/SVT24 av vidaresändningsplikt enligt radio- och tv-lagen. Syftet med den nu aktuella bestämmelsen i andra stycket 3 är att tillgäng</w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lighetstjänster som inte hör till public service-företagens programutbud ska vidaresändas, om det program dit tjänsterna hör vidaresänds. Till skillnad från i första stycket 1 möjliggörs inte för krav i lag på att vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="0018138E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sända programmet som sådant. Som framgått begränsas bestämmelsen av att det måste röra sig om en skyldighet enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3221">
+        <w:t xml:space="preserve"> en förpliktelse som följer av medlemskapet i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA033EF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F81EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008404F1">
+        <w:t xml:space="preserve">Liksom i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008404F1">
+        <w:t xml:space="preserve"> medges krav i lag både på vidaresändning av tillgänglighetstjänster och på vidaresändning av tjänster som underlättar tillgången till tillgänglighetstjänster. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vad som avses med sådana tjänster är detsamma som i den bestämmelsen (se bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008404F1">
+        <w:t>prop. 2021/22:59 s. 79</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF52213" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="009A23A1" w:rsidP="003948DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00886C52">
+          <w:headerReference w:type="even" r:id="rId64"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">För bestämmelsens tillämplighet krävs liksom i första stycket 1 att syftet är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A28F6">
+        <w:t>göra programmet tillgängligt för personer med funktionsnedsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det angivna syftet har samma innebörd som det syfte som anges i punkt 1 och 2 i andra stycket, dvs. att säkerställa tillgängligheten för personer med funktionsnedsättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36293355" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc215130618"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av betänkandet Mediegrundlagarna och tillgänglighetskrav för vissa medier (SOU 2024:96)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="65A3043E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens uppdrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E6997D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00991786">
+        <w:t xml:space="preserve">Utredningen har haft i uppdrag att analysera hur Europaparlamentets och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991786">
+        <w:t>ådets direktiv (EU) 2019/882 av den 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991786">
+        <w:t>april 2019 om tillgänglighetskrav för produkter och tjänster (tillgänglighetsdirektivet)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991786">
+        <w:t>förhåller sig till mediegrundlagarna, det vill säga tryckfrihetsförordningen (TF) och yttrandefrihetsgrundlagen (YGL). I uppdraget har legat att bedöma och redovisa vilka ändringar i mediegru</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991786">
+        <w:t>lagarna som i förekommande fall behöver göras för att kraven enligt direktivet ska kunna uppfyllas. Utredningens uppdrag har omfattat att lämna de förslag till författnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00991786">
+        <w:t>ändringar som är motiverade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9B1784" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00991786">
+        <w:t>Utredaren har biträtts av en parlamentariskt sammansatt referensgrupp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE20B40" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förpackningar och anvisningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D69075" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Tillgänglighetsdirektivet ställer krav på att produkter som omfattas av direktivet ska utformas och tillverkas på ett sätt som i största möjliga utsträckning möjliggör en förutsebar användning bland personer med funktionsnedsättning. Det ställs också krav på förpackningar och anvisningar som följer med produkterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270BC3D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Förpackningar och anvisningar omfattas, om de framställs i tryckpress, av tryckfrihetsförordningens formella tillämpnings-område. Anvisningar som lämnas till exempel i form av en klister-lapp på en produkt omfattas också, om klisterlappen har framställts i tryckpress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F21A92" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Utredningen har analyserat om tillgänglighetsdirektivets krav kan ställas med stöd av tryckfrihetsförordningens delegations-bestämmelse avseende varningstext, innehållsdeklaration och annan liknande produktinformation i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>§ 4. Utredningens bedömning är i den delen att delegations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>bestämmelsen inte fullt ut medger de krav som tillgänglighetsdirektivet föreskriver. Det bedöms i det hänseendet som tveksamt om samtliga krav kan inordnas under något av användningsområdena för bestämmelsen; varningar, innehållsförteckningar eller annan liknande produktinforma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>tion. Inte heller svarar kraven fullt ut mot bestämmelsens förutsättning att syftet ska vara skydd för hälsa, miljö eller konsumentskydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F2258A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Utredningen har vidare analyserat om en ändamålstolkning av tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>lighetsdirektivets krav, sett till tryckfrihetsförordningens innebörd och syfte, gör att kraven ändå kan ställas. På en sådan grund har tidigare till exempel krav på varningstexter på cigarett-förpackningar och leksaks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>förpackningar ansetts kunna ställas utan att gränsen till tryckfrihetsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>ningens skyddsområde överskrids. Utredningen har i denna del funnit att de krav som nu är aktuella inte är jämförbara med den typ av krav som tidigare accepterats inom ramen för lagstiftningsarbeten och praxis. Utredningens bedömning är att det finns skäl att utgå från att tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:lastRenderedPageBreak/>
+        <w:t>hetsdirektivets krav på förpackningar och anvisningar inte kan införas utan att gränsen till tryckfrihetsförordningens område överskrids.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F96E916" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Sammanfattningsvis görs bedömningen att tillgänglighetsdirektivets krav på förpackningar och anvisningar inte kan genomföras fullt ut utan ändring av grundlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B78D58C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Tjänster som ger åtkomst till audiovisuella medietjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A52C90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Utöver de allmänna tillgänglighetskrav som ställs på de tjänster som omfattas av direktivet, ställs också specifika krav på var och en av de berörda tjänstekategorierna. En sådan kategori är tjänster som ger åtkomst till audiovisuella medietjänster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAB357A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>En audiovisuell medietjänst utgörs av antingen tv-sändningar (linjära sändningar) eller tillhandahållande av tv-program på begäran (så kallad beställ-tv). En tjänst som ger åtkomst till audio-visuella tjänster kan, enkelt uttryckt, beskrivas som en tjänst som används för att navigera sig fram till ett tv-program. Det kan också vara en tjänst som levererar tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>funktioner, det vill säga som överför till exempel syntolkning, tecken</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>språkstolkning eller textremsor från en tv-utsändning till enheten på vilken användaren ser programmet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2F66C2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Tjänster som ger åtkomst till audiovisuella medietjänster kan inbegripa webbplatser och applikationer för till exempel digital-boxar och mobila enheter, som telefoner eller surfplattor. Även så kallade elektroniska programguider (EPG) inbegrips. En EPG är en programtablå med översikt över pågående och kommande tv-program. Genom tablån informeras tittaren om, och ges möjlighet att söka efter, tv-program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1885E75D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Tillgänglighetsdirektivet ställer krav på att tillgänglighetstjänster hos audiovisuella medietjänster – som undertexter, syntolkning, talad textning och teckenspråkstolkning – ska överföras fullt ut med adekvat kvalitet, för en korrekt visning som är synkroniserad med ljud och video. Det krävs även att den som tillhandahåller tjänsten gör det möjligt för användaren att kontrollera visningen och användningen av tillgänglighetstjänsterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640987D1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>I denna del har utredningen bedömt räckvidden av det befintliga utrymmet i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>§ 4 YGL. Utredningens slutsats är att om ett program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>företag omfattas av lagstadgade krav på att förse program med tillgänglighetstjänster, kan krav också ställas på att tjänsterna överförs på det sätt som tillgänglighetsdirektivet föreskriver, till exempel på program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>företagets webbplats eller i dess mobila applikation. Redan med dagens grundlagsreglering kan alltså krävas av till exempel SVT eller TV4 att tillgänglighetstjänster som följer med de tv-program som sänds i marknätet också finns åtkomliga i deras playtjänster. Även när program</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>utbudet tillhandahålls i en operatörs playtjänst, det vill säga en tjänst från ett företag som köper in andras programutbud för tillhandahållande till slutkonsument (till exempel i Telia Play eller Tele2 Play), kan kraven ställas utan hinder av grundlag. Detta eftersom operatörernas databaser faller utanför yttrandefrihetsgrundlagens skydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAC3D22" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:lastRenderedPageBreak/>
+        <w:t>När det gäller EPG:er innebär tillgänglighetsdirektivets krav att dessa ska vara uppfattningsbara, hanterbara, begripliga och robusta. Det ska också ges information om tillgänglighetsmöjligheterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B223E2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>EPG:er kan tillhandahållas antingen med så kallad lokal inter-aktivitet eller med central sådan. När det gäller EPG:er med lokal interaktivitet har sådana tidigare bedömts jämställbara med sådan sökbar text-tv som sänds linjärt i marknätet. Det innebär att de skyddas av yttrandefrihetsgrundlagen med stöd av 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>§. Det råder dock inte någon etableringsfrihet för sådana sändningar och de krav som följer av tillgänglighetsdirektivet kan därför ställas utan hinder av grundlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B176979" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>EPG:er med central interaktivitet kan liknas vid webbplatser med information som hämtas direkt från internet. Det flesta EPG:er tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>hålls av operatörer vilka, som framgått, inte har grundlagsskydd för sina databaser. Om ett programföretag i egen regi skulle utveckla en EPG, till exempel i sin playtjänst, skulle denna dock omfattas av det automatiska grundlagsskydd som följer av databasregeln i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>§ YGL. För sändningar och tillhandahållanden ur databaser med grundlagsskydd råder däremot etableringsfrihet. Det innebär att eventuella krav på innehållet kräver uttryckligt stöd i yttrandefrihetsgrundlagen. Något sådant stöd finns inte såvitt avser de krav som tillgänglighetsdirektivet föreskriver i fråga om EPG:er.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C360EAA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00E02703" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Utredningen har slutligen övervägt om det befintliga utrymmet i yttrandefrihetsgrundlagen för krav på vidaresändning av tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>tjänster i något avseende kan behöva justeras med anledning av tillgänglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>hetsdirektivets krav. Utredningen har i det hänseendet kunnat konstatera att det, med undantag för public service</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>företagens programutbud, inte utan ändring av grundlag kan krävas av en operatör som sänder till exempel kabel- eller ip-tv att denne också vidaresänder tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>tjänster som hör till tv-programmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DD6314" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02703">
+        <w:t>Sammanfattningsvis görs bedömningen att tillgänglighetsdirektivets krav på tjänster som ger åtkomst till audiovisuella medier inte kan genomföras fullt ut utan ändring av grundlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282ECF82" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>E-böcker och därtill hörande programvara</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DB6E84" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Tillgänglighetsdirektivet ställer även specifika krav på e-böcker och ändamålsenlig programvara. I direktivets mening är en e-bok en tjänst som inbegriper tillhandahållande av digitala filer som innehåller en elektronisk version av en bok. Det är alltså fråga om digitala böcker. Rena ljudböcker omfattas inte. Att programvaran ska vara ändamålsenlig innebär att den som tillhandahåller e-böcker, genom en strömningstjänst eller på annat sätt, ska göra det med en programvara som kan användas för att tillgängliggöra de digitala filerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B91F3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t xml:space="preserve">Kraven som ställs på e-böcker och programvara är att om en e-bok utöver text innehåller ljud ska text och ljud vara synkroniserat. Bokens digitala filer ska inte heller hindra tekniska hjälp-medel från att fungera korrekt. Vidare ställs krav på navigering i filens innehåll och layout och att den som tillhandahåller e-böcker möjliggör för alternativ återgivning av innehållet (till exempel ge-nom bildbeskrivningar) och tillhandahåller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>information om tillgänglighetsfunktioner via metadata. Slutligen ska den som tillhandahåller e-böcker säkerställa att åtgärder avseende förvaltning av digitala rättigheter inte blockerar tillgänglighetsfunktionerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618AE281" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>För e-böcker som har en tryckt förlaga finns i stället ett särskilt skydd i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>§ TF. E-boken ses då, under vissa förutsättningar, som en bilaga till den tryckta boken och omfattas av tryckfrihetsförordningens regler. För e-böcker som endast ges ut digitalt finns en möjlighet till grundlagsskydd genom yttrandefrihetsgrundlagens databasregel i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>§. Företag för yrkesmässig framställning av tryckta skrifter hör till den kategori som skyddas genom databasregeln. Innehållet i sådana företags – företrädesvis bokförlags – databaser har automatiskt grundlagsskydd. I den mån en digital bok tillhandahålls av en aktör som saknar automatiskt grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>skydd krävs utgivningsbevis för att den databas där boken publiceras ska skyddas av yttrandefrihetsgrundlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282056CA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Tillgänglighetsdirektivets krav rör inte själva det skriftliga innehållet i e-böcker. Däremot ställs formkrav på de filer i vilka e-böckerna tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>hålls. För sådana krav krävs uttryckligt stöd i den grundlag som skyddar e-boksfilen – tryckfrihetsförordningen såvitt avser e-böcker som omfattas av den nämnda bilageregeln och yttrandefrihetsgrundlagen såvitt avser e-böcker som omfattas av databasregeln. Sådant stöd saknas i dagsläget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAE5ABF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Distributionen av e-böcker sker normalt via en återförsäljare. Försäljningen domineras av digitala abonnemangstjänster. När det gäller programvaran som används vid försäljning av e-böcker har själva webbplatsen eller applikationen hos en aktör som endast distribuerar digitala böcker inte något automatiskt grundlagsskydd. Det förekommer dock att bokförlag med automatiskt grundlagsskydd har försäljning av e-böcker på sina egna webbplatser. I de fallen förutsätter tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>direktivets krav stöd i grundlagen. Något sådant stöd finns inte i yttrandefrihetsgrundlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADC49A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Sammanfattningsvis görs bedömningen att tillgänglighetsdirektivets krav på e-böcker inte kan genomföras fullt ut utan ändring av grundlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20022D50" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>E-handelstjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E911EF9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Även e-handelstjänster omfattas av specifika krav i tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>direktivet. Med e-handel avses all handel som bedrivs på internet eller annars på elektronisk väg. Försäljningen kan till exempel ske via webbplatser eller genom mobilapplikationer. En förutsättning är också att handeln riktar sig till konsumenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705DDFD1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>De specifika krav som ställs på e-handelstjänster är att den som har en e-handelstjänst ska tillhandahålla information om tillgängligheten för de produkter och tjänster som säljs. Vidare ska den berörda aktören säkerställa identifierings-, säkerhets- och betalningsfunktionernas till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>gänglighet när de levereras som en del av en tjänst (och inte av en produkt) genom att göra tjänsten uppfattningsbar, hanterbar, begriplig och robust. Slutligen ska tillhandahållas identifieringsmetoder, elektroniska signaturer och betaltjänster som även de är uppfattningsbara, hanterbara, begripliga och robusta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6038F4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>E-handelstjänster kan vara av vitt skilda karaktär. Det kan handla om företag vars verksamhet går ut på försäljning av en flora av varor eller tjänster på internet. Även företag som i huvudsak bedriver en annan typ av ekonomisk verksamhet kan dock, kopplat till den verksamhet som bedrivs, ha varor eller tjänster till försäljning. Till exempel säljer grundlags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>skyddade medier såsom tidningar, tidskrifter och kommersiella tv-bolag prenumerationer eller abonnemangstjänster via sina webbplatser, liksom bokförlag tillhandahåller böcker för försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275D55C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>En e-handelstjänst omfattas av grundlagsskydd om den tillhandahålls från en databas som omfattas av databasregeln i 1 kap. 4 § YGL. Den absoluta merparten av de databaser där det bedrivs e-handel faller utanför denna bestämmelse, och därmed också utanför yttrandefrihetsgrundlagens skydd. Det finns alltså inte några konstitutionella hinder mot att kräva att det på sådana webbplatser eller i sådana applikationer tillhandahålls viss information, eller att innehållet ska ha en viss utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8719C4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>E-handel förekommer dock också hos såväl de traditionella medier som har ett automatiskt grundlagsskydd för sina databaser, som hos aktörer med utgivningsbevis. För krav på innehållet, eller på innehållets form, i sådana databaser krävs uttryckligt stöd i yttrandefrihetsgrundlagen. Sådant stöd saknas i dagsläget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F44B0C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Sammanfattningsvis görs bedömningen att tillgänglighetsdirektivets krav på e-handelstjänster inte kan genomföras fullt ut utan ändring av grundlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EFD2D7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Allmänna krav på tjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7866E2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>I tillgänglighetsdirektivet finns allmänna krav som rör samtliga tjänster som omfattas av direktivet. Ett sådant krav är att information om hur en tjänst fungerar ska tillhandahållas. Om produkter används för att ta del av tjänsten ska även information om produkternas tillgänglighet ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050FD1B5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Det ställs även krav på formen för den information som ges. Informationen ska till exempel kunna uppfattas med mer än ett sinne, presenteras på ett begripligt sätt och presenteras i ett typ-snitt med lämplig storlek och form. Vidare ska eventuella delar som inte består av text ha en alternativ presentation av innehållet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AECCBEB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Ytterligare ett allmänt krav är att webbplatser och applikationer där tjänster som omfattas av direktivet tillhandahålls ska göras tillgängliga på ett enhetligt och ändamålsenligt sätt. Det ska ske genom att de görs uppfattningsbara, hanterbara, begripliga och robusta. Kraven bedöms i denna del träffa de delar av en webbplats eller applikation där berörda tjänster tillhandahålls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7957D4ED" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>När tjänster som omfattas av direktivets krav tillhandahålls ur en databas som omfattas av 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>§ YGL skyddas innehållet av yttrandefrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>grundlagen. Med detta följer att det råder etableringsfrihet för de sändningar och tillhandahållanden som görs i databasen. Eventuella krav på innehållet måste ha uttryckligt stöd i yttrandefrihetsgrundlagen. Något stöd som svarar mot de allmänna krav som tillgänglighetsdirektivet föreskriver för tjänster finns inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39909124" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattningsvis görs bedömningen att tillgänglighetsdirektivets allmänna krav på tjänster inte kan genomföras fullt ut utan ändring av grundlag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1CF475" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Fem nya delegationsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DB194D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Utredningen anser att det konstitutionella utrymme som krävs för att tillgodose tillgänglighetsdirektivets krav bör säkerställas. Intresset av att underlätta för personer med funktionsnedsättning att ta del av och kunna tillgodogöra sig information väger i det hänseendet tungt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47666EEC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>För att kunna ställa de krav som följer av tillgänglighetsdirektivet föreslår utredningen dels två nya delegationsbestämmelser i tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>förordningen, dels tre nya i yttrandefrihetsgrundlagen. Bestämmelserna ger utrymme för föreskrifter i lag om krav och skyldigheter som syftar till att säkerställa tillgängligheten för personer med funktionsnedsättning. Gemensamt för bestämmelserna är också att lagstiftningsutrymmet begränsas till krav som vilar på en förpliktelse som följer av medlemskapet i den Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBA264E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Det som öppnas för är, under angivna förutsättningar, lagkrav på information om tillgänglighet, som till exempel vilka tillgänglighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>funktioner en produkt eller en tjänst har och i vilken mån produkten eller tjänsten är kompatibel med hjälpmedel för funktionsnedsättning. Även krav på utformning av information medges, vilket kan handla om till exempel krav på lättillgänglighet, begriplighet, typsnitt och andra formkrav som kan underlätta för den som har en funktionsnedsättning att ta del av informationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635C5E9E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008869BD" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>Vidare öppnas för krav på att program, som en e-bok eller en tjänst som ger åtkomst till audiovisuella medier, ska förses med vissa tekniska funktioner. Det kan till exempel handla om att en programfil ska förses med metadata som underlättar navigation, eller att det tekniskt säkerställs att en tv-tittare kan kontrollera visningen av en tillgänglighetstjänst. Även krav på alternativ presentation av innehåll medges med den föreslagna regleringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A6BCE5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009D4AC2" w:rsidRDefault="005E16E6" w:rsidP="009D4AC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidRPr="009D4AC2" w:rsidSect="009D4AC2">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:footerReference w:type="first" r:id="rId73"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008869BD">
+        <w:t>När det gäller överföringar av tillgänglighetstjänster föreslås att det ska kunna krävas att den som vidaresänder ett program också vidaresänder eventuella tillgänglighetstjänster som hör till programmet; det vill säga tjänster som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik. Lagstiftningsutrymmet ska i denna del alltså inte längre begränsas till public service-företagens programutbud och tillgänglighetstjänster, utan gälla oavsett vilket programföretag som står som avsändare till programmet och tillgänglighetstjänste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA993CE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc210293856"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc215130619"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Betänkandets lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="50980DEB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745AC02B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Härigenom föreskrivs att 1 kap. 12 § tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588B1C9E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="3EF53BC4" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="1F5E637E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60261137" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+          <w:p w14:paraId="6BD5C1EC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00455504">
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:i/>
-[...7647 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="000C40F0">
               <w:rPr>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F724DB4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+          <w:p w14:paraId="027D637D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="000C40F0">
               <w:rPr>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="1672CEDF" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="031B8B48" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="230" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BAFD9B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>12 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA002D8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bestämmelserna i denna grundlag hindrar inte att det i lag med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>delas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1799F9A7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>förbud mot kommersiella annonser vid marknadsföring av alko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>holdrycker eller tobaksvaror,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090B45B3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>förbud mot kommersiella annonser som används vid marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>föring av andra varor än tobaksvaror eller av tjänster, om det i annon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sen förekommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107DA930" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3. förbud mot kommersiella annonser som har meddelats till skydd för hälsa eller miljö enligt en förpliktelse som följer av med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>lemskapet i Europeiska unionen eller Europeiska atomenergigemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>skapen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD06304" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4. krav att införa och på ett visst sätt utforma varningstext, inne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hållsdeklaration eller annan liknande produktinformation om syftet är skydd för hälsa eller miljö eller konsumentskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38735C5B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. förbud mot offentliggörande i yrkesmässig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kreditupplysnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller miss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>visande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001913EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>lysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B13324" w14:paraId="55D7A159" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D159DD0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+          <w:p w14:paraId="3CAAE8F9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. ansvar och ersättningsskyl</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>1. skyddslagstiftning i</w:t>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>dighet som avser det sätt på vil</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ket en uppgift har anskaffats, </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:t>b) skyddslagen (2010:305), och</w:t>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>eller</w:t>
             </w:r>
-          </w:p>
-[...246 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="052079CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+          <w:p w14:paraId="03B8711A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...272 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00603DFE">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag i övrigt.</w:t>
+              <w:t>6. ansvar och ersättningsskyl</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen.</w:t>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>dighet som avser det sätt på vil</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ket en uppgift har anskaffats,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...48 lines deleted...]
-      <w:tr w:rsidR="00BC1D71" w14:paraId="4D770EA3" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="0558BCD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35DC60EB" w14:textId="0B616D97" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+          <w:p w14:paraId="4C55C84B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. ansvar och ersättningsskyl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">dighet för överträdelse av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller mätningar av eller inom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> byggnader, andra anlägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, områden eller andra objekt som är av betydelse för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sveriges totalförsvar, om förbudet behövs med hänsyn till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intresset av ett förstärkt skydd mot allvarlig </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">brottslighet eller mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>röjande av hemliga uppgifter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som rör total</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>försvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11F1D3D8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. ansvar och ersättningsskyl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">dighet för överträdelse av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningar eller mätningar av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller inom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> byggnader, andra anlägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, områden eller andra objekt som är av betydelse för Sveriges totalförsvar,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om förbudet behövs med hänsyn till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>röjande av hemliga uppgifter som rör total</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>försvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="345C32DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="385166DD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="627EEE83" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+          <w:p w14:paraId="25E3EF33" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>8. krav enligt en förpliktelse som följer av medlemskapet i Europeiska unionen att införa och på ett visst sätt utforma produkt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>information om syftet är att säker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ställa tillgängligheten för personer med funktionsnedsättning, eller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="6B7963F2" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="35B2BFE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F542819" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+          <w:p w14:paraId="50186975" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...108 lines deleted...]
-                <w:i/>
+                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1375188D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+          <w:p w14:paraId="53927C2E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
-                <w:i/>
-[...34 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002C72E5">
+              <w:t>9. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Överföring av sekretess</w:t>
+              <w:t>krav enligt en förpliktelse som</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002C72E5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Får en myndighet en uppgift som är sekretessreglerad enligt 18</w:t>
+              <w:t>följer av medlemskapet i Europeiska</w:t>
             </w:r>
-            <w:r w:rsidR="00C63200">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> unionen att sådant program som avses i 6 § ska tillföras information om programmets tillgänglighet och förses med vissa tekniska funk</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C72E5">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>b</w:t>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tioner eller möjlighet till alternativ presentation av </w:t>
             </w:r>
-            <w:r w:rsidR="00C63200">
+            <w:r w:rsidRPr="001913EB">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...34 lines deleted...]
-              <w:t>§ tillämplig på uppgiften hos den mottagande myndigheten även efter att uppgiften tagits ut ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation.</w:t>
+              <w:t>innehåll om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="469BE0EF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+    <w:p w14:paraId="25792743" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...1128 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId90"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId74"/>
+          <w:headerReference w:type="default" r:id="rId75"/>
+          <w:footerReference w:type="even" r:id="rId76"/>
+          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:headerReference w:type="first" r:id="rId78"/>
+          <w:footerReference w:type="first" r:id="rId79"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200A5406" w14:textId="24CDF5A8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+    <w:p w14:paraId="33E3F21C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACBDB90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...249 lines deleted...]
-    <w:p w14:paraId="50BAA3F5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      </w:pPr>
+      <w:r w:rsidRPr="00403848">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403848">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">3 kap. 2 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403848">
+        <w:t>yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403848">
+        <w:t>ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B2F06B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...610 lines deleted...]
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="6B3033C4" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="26EA62E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65085397" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="30BDE8D4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B7BB3C1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="0099CA16" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E5E9B49" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="08E0A7D0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>18 kap.</w:t>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D929385" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3212F1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00990826" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00990826">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Den frihet som följer av 1 § hindrar inte att det i lag meddelas före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00990826">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>skrifter om</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4996" w:type="pct"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2946"/>
-        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="333EE894" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="473CE30D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E77F4F1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="7B0DA3E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>skyldighet för nätinnehavare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t xml:space="preserve"> att i den utsträckning det behövs med hänsyn till allmänhetens in</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t>tresse av tillgång till allsidig upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t xml:space="preserve">lysning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ge utrymme för vissa pro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>gram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002009A7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00990826">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>tillhörande tjänster som utgörs av eller underlättar till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00990826">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>gången till textning, tolkning, upp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00990826">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>läst text eller liknande teknik som syftar till att göra programmen till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00990826">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>gängliga för personer med funk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00990826">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>tionsnedsättning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55555F7B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>skyldighet för nätinnehavare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t xml:space="preserve"> att i den utsträckning det behövs med hänsyn till allmänhetens in</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C06DC8">
+              <w:t xml:space="preserve">tresse av tillgång till allsidig </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lysning ge utrymme för vissa pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>gram,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05DF3CBF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>skyldighet för nätinnehavare att ge utrymme för överföringar i den utsträckning det behövs med hänsyn till intresset av konkurrens beträffande sådana överföringar i nätet eller allmänhetens intresse av tillgång till sådana överföringar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602A28C0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>skyldighet för nätinnehavare att vidta åtgärder för att tillför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>säkra mottagarkretsen inflytande över programvalet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6A44E3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00F649A0" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>§ första stycket 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t xml:space="preserve">a att göra programmen tillgängliga för personer med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F649A0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>funktionsnedsättning genom textning, tolkning, uppläst text eller lik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F649A0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nande teknik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E18AF7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>§ första stycket 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>a att främja framställning av och tillgång till program med europeiskt ursprung,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9CD8AF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>ingripanden mot fortsatt sändning av ett utbud som inriktas på våldsframställningar, pornografiska bilder eller hets mot folkgrupp, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023178D6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="002F3673" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06DC8">
+        <w:t>villkor för att sända program för verksamhet som bedrivs med ett uppdrag att sända ljudradio eller tv i allmänhetens tjänst, under förutsättning att uppdraget finansieras med allmänna medel.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B13324" w14:paraId="44802963" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EF55341" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AFCAEF2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DB5D70" w:rsidRDefault="00343374" w:rsidP="006C22CC">
-[...37 lines deleted...]
-          <w:p w14:paraId="764957D9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C5F5F" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="6487B037" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00F13C76" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Sekretess gäller för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, </w:t>
-[...98 lines deleted...]
-              <w:t>Sekretess gäller för uppgift som hänför sig till sådan verksamhet som avses i 2</w:t>
+              <w:t>Den frihet som följer av 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§ första stycket</w:t>
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>hindrar inte heller att det i lag med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AA9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>delas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> föreskrifter enligt en förplik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>telse som följer av medlemskapet i Europeiska unionen om skyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="426BCD8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03C09B07" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F0809C7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B37BE4" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B37BE4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">4 kustbevakningsdatalagen (2019:429), </w:t>
+              <w:t xml:space="preserve">den som sänder program att införa och på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">om det kan antas </w:t>
+              <w:t xml:space="preserve">ett </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">att </w:t>
+              <w:t>visst sätt utforma information om en tjänst om syftet är att säkerställa tillgänglighet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">verksamhet som avser </w:t>
+              <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sjöövervakning motverkas</w:t>
+              <w:t xml:space="preserve"> för personer med funktionsned</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> om uppgiften röjs</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="002C5F5F">
+            <w:r w:rsidRPr="00F00DD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>sättning,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532ACFA2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="2F18B0F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB91474" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23528082" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B37BE4" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B37BE4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som sänder program att förse programmet med vissa tek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">niska funktioner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> möjliggöra alternativ presentation av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>inne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>håll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>säkerställa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tillgänglig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för personer med funktionsnedsättning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6C4F20" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DB5D70" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="5B72AB33" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61493D2E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51BD04EC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00B37BE4" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B37BE4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nätinnehavare att, när ut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rymme ges för program, också ge utrymme för tjänster som hör till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F649A0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>programmet och som utgörs av eller underlättar tillgången till text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F649A0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>ning, tolkning, uppläst text</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller liknande teknik som syftar till att göra programmet tillgängligt för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00594FBB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>personer med funktionsnedsättning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F00DD7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="392AEE8F" w14:textId="77777777" w:rsidR="00F43867" w:rsidRDefault="00F43867" w:rsidP="0080556D">
+    <w:p w14:paraId="591E98B8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00E3198E">
+          <w:headerReference w:type="even" r:id="rId80"/>
+          <w:headerReference w:type="default" r:id="rId81"/>
+          <w:footerReference w:type="even" r:id="rId82"/>
+          <w:footerReference w:type="default" r:id="rId83"/>
+          <w:footerReference w:type="first" r:id="rId84"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D5B8D8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00487A4B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc210293857"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc215130620"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="7320DC74" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00487A4B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="30FE9DCD" w14:textId="77777777" w:rsidR="00F43867" w:rsidRDefault="00F43867" w:rsidP="00F43867">
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttrande lämnats av Afasiförbundet, Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ombudsmannen, Funktionsrätt Sverige, Förbundet Sveriges Dövblinda (FSDB), Förvaltningsrätten i Malmö, Förvaltningsrätten i Stockholm, Göta hovrätt, Hörselskadades riksförbund, Institutet för mänskliga rättigheter, Journalistförbundet, Juridiska fakultetsnämnden vid Lunds universitet, Juridiska fakultetsnämnden vid Stockholms universitet, Justitiekanslern, Kammarrätten i Göteborg, Kammarrätten i Stockholm, Konsumentverket, Kungliga biblioteket, Mediemyndigheten, Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten för delaktighet, Myndigheten för tillgängliga medier, Nätverket unga för tillgänglighet, Post- och telestyrelsen, Riksdagens ombudsmän, Statens kulturråd, Stockholms tingsrätt, Storytel Sweden AB, Svenska Förläggareföreningen, Svenska institutet för standarder, Svensk biblio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">teksförening, Svenskt Näringsliv, Sveriges Författarförbund, Sveriges Konsumenter, Sveriges Television AB, Synskadades riksförbund, Teracom AB, Tidningsutgivarna (TU), TV4 Media AB och Utgivarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB651DD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005E16E6" w:rsidP="00487A4B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4141B5F1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId85"/>
+          <w:headerReference w:type="default" r:id="rId86"/>
+          <w:footerReference w:type="even" r:id="rId87"/>
+          <w:footerReference w:type="default" r:id="rId88"/>
+          <w:headerReference w:type="first" r:id="rId89"/>
+          <w:footerReference w:type="first" r:id="rId90"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Bokus AB, Bonnierföretagen AB, Bonnier News AB, Dyslexiförbundet, Företagarna, Institutet för journalistik, medier och kommunikation vid Göteborgs universitet, Konstnärliga och litterära yrkesutövares samarbetsnämnd (KLYS), Nextory AB, Nordiska Oberoende Förlags Förening (NOFF), Näringslivets Delegation för Marknadsrätt, Publicistklubben, Schibsted Media, Svensk handel, Sveriges Dövas Riksförbund, Sveriges Kommuner och Regioner, Sveriges Utbildningsradio AB, Tele2 Sverige AB, Telenor Sverige AB, Telia Sverige AB och Viaplay Group AB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F71B6" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc215130621"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lagrådsremissens </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73879">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="256A3892" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00DC06CD" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc210293827"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="770910A1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="10EDC0DC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B412DC" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 1 kap. 12 § tryckfrihetsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CFD74B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00904EF1" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="6FE43B5B" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="131C0253" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C0C7764" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
-[...337 lines deleted...]
-          <w:p w14:paraId="6EFCC34B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="0D8313D1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71DD04A3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="789BFBE9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11463B51" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="3491D430" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E5E3EEF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59860B74" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>2 §</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="10A12C9F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>12 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06724F10" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904EF1">
+        <w:t>Bestämmelserna i denna grundlag hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4FDE32" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270EDD">
-[...3 lines deleted...]
-    <w:p w14:paraId="1239826B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:r>
+        <w:t>1. förbud mot kommersiella annonser vid marknadsföring av alkohol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>drycker eller tobaksvaror,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150C05A6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270EDD">
-[...3 lines deleted...]
-    <w:p w14:paraId="434CEE41" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:r>
+        <w:t>2. förbud mot kommersiella annonser som används vid marknadsföring av andra varor än tobaksvaror eller av tjänster, om det i annonsen före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094170D9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270EDD">
-[...3 lines deleted...]
-    <w:p w14:paraId="795D13F8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:r>
+        <w:t>3. förbud mot kommersiella annonser som har meddelats till skydd för hälsa eller miljö enligt en förpliktelse som följer av medlemskapet i Europeiska unionen eller Europeiska atomenergigemenskapen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E92E982" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270EDD">
-[...3 lines deleted...]
-    <w:p w14:paraId="02D40191" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:r>
+        <w:t>4. krav att införa och på ett visst sätt utforma varningstext, innehålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>deklaration eller annan liknande produktinformation om syftet är skydd för hälsa eller miljö eller konsumentskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5514EE4D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270EDD">
-[...274 lines deleted...]
-        <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+      <w:r>
+        <w:t>5. förbud mot offentliggörande i yrkesmässig kreditupplysnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller missvisande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upplysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="2920"/>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="1946A4BB" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="45293619" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2524" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="367F9C21" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="1F06E427" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het som avser det sätt på vilket en uppgift har anskaffats,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="666B8063" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het som avser det sätt på vilket en uppgift har anskaffats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6981">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="01286BA9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="590D38A5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B42EA6E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. ansvar och ersättningsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="44852BD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06B6E2E1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="589560AC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="312A72DC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8. krav enligt en förpliktelse som följer av medlemskapet i Euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>peiska unionen att införa och på ett visst sätt utforma produktinforma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C380D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="2C56BB63" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43EFA4FE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B998A2D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00D13F9D" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084851">
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>9. krav enligt en förpliktelse som följer av medlemskapet i Euro</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag.</w:t>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>peiska unionen att, i fråga om sådan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> program som avses i 6 §, införa och på ett visst sätt utforma information om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>programmets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gänglighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och förse program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">met med vissa tekniska funktioner eller med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>möjlighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till alternativ presentation av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851BB1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>innehåll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, om syftet är att säkerställa tillgängligheten för personer med funktionsned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D13F9D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sättning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CD5561D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
-[...7 lines deleted...]
-    <w:p w14:paraId="0F556417" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="165F930B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ED79C1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="6B98CACF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="64E00C38" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId91"/>
+          <w:headerReference w:type="default" r:id="rId92"/>
+          <w:footerReference w:type="even" r:id="rId93"/>
+          <w:footerReference w:type="default" r:id="rId94"/>
+          <w:headerReference w:type="first" r:id="rId95"/>
+          <w:footerReference w:type="first" r:id="rId96"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA961C8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Rubrik2utannumrering"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc210220338"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc210293828"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0241B490" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="001915CB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs att 2 och 7 §§ kustbevakningsdatalagen (2019:429) ska ha följande lydelse.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DB8A13A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="006554DB" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>Härigenom föreskrivs att 3 kap. 2 § yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D65C1F2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C380D" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="462A57AD" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="1037E1D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F0DE84B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="23CE3968" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="739554E4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="397D1FC0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2751322B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="4ADFCDD2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-    <w:p w14:paraId="70FE6B31" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E7CD88" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C47E87" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den frihet som följer av 1 § hindrar inte att det i lag meddelas föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E36A349" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B633341" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>1. skyldighet för nätinnehavare att i den utsträckning det behövs med hänsyn till allmänhetens intresse av tillgång till allsidig upplysning ge utrymme för vissa program och för tillhörande tjänster som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmen tillgängliga för personer med funktionsnedsättning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712301BB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>1. sjöövervakning,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57B23993" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007913AA" w:rsidRDefault="00343374" w:rsidP="0080556D">
+        <w:t>2. skyldighet för nätinnehavare att ge utrymme för överföringar i den utsträckning det behövs med hänsyn till intresset av konkurrens beträffande sådana överföringar i nätet eller allmänhetens intresse av tillgång till sådana överföringar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67065772" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>2. räddningstjänst,</w:t>
+        <w:t>3. skyldighet för nätinnehavare att vidta åtgärder för att tillförsäkra mottagarkretsen inflytande över programvalet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79559BA2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att göra programmen tillgängliga för personer med funktionsnedsättning genom textning, tolkning, uppläst text eller liknande teknik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64409348" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. skyldighet för den som sänder program i tv eller tillhandahåller sådana program genom överföring ur en databas enligt 1 kap. 4 § första stycket 2 a att främja framställning av och tillgång till program med europeiskt ursprung,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5F0DB2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>ingripanden mot fortsatt sändning av ett utbud som inriktas på våldsframställningar, pornografiska bilder eller hets mot folkgrupp,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059D25A8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C380D" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>villkor för att sända program för verksamhet som bedrivs med ett uppdrag att sända ljudradio eller tv i allmänhetens tjänst, under förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:t>sättning att uppdraget finansieras med allmänna medel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92DEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="61725519" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="3D572B2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B57AB12" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
-[...99 lines deleted...]
-          <w:p w14:paraId="7C4C3FC0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="78BA5626" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="007913AA">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1436B2FF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
-[...7 lines deleted...]
-          <w:p w14:paraId="117D9910" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00747971" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="1F87F1E2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747971">
+            <w:bookmarkStart w:id="91" w:name="_Hlk201086309"/>
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4. insamling, bearbetning och analys</w:t>
+              <w:t>Den frihet som följer av 1 § hindrar inte heller att det i lag meddelas föreskrifter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>er</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00747971">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av </w:t>
+              <w:t>enligt en förpliktelse som följer av medlem</w:t>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="_Hlk202278444"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sjölägesbilder och analyser</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
-            <w:r w:rsidRPr="00747971">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> till berörda myndigheter, och</w:t>
+              <w:t>skapet i Europeiska unionen</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007913AA">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:t xml:space="preserve"> om skyldighet</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> internationellt samarbete.</w:t>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...69 lines deleted...]
-      <w:tr w:rsidR="00BC1D71" w14:paraId="7A378455" w14:textId="77777777">
+      <w:tr w:rsidR="00B13324" w14:paraId="66D5168E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D51001A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
-[...62 lines deleted...]
-          <w:p w14:paraId="21521AEC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005424F8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="541FCFB6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="005424F8">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FBE667B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005424F8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+          <w:p w14:paraId="637050B5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005424F8">
+            <w:bookmarkStart w:id="92" w:name="_Hlk201086334"/>
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">analyser av dessa för eget och andra berörda myndigheters behov samt förmedla </w:t>
+              <w:t>1. den som sänder program att införa och på ett visst sätt utforma information om en tjänst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sjölägesbilder och analyser</w:t>
+              <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="005424F8" w:rsidDel="00EA135C">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> om syftet är att säkerställa tillgängligheten </w:t>
             </w:r>
-            <w:r w:rsidRPr="005424F8">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>till berörda myndigheter,</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>för personer med funktionsned</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A26C83">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="005424F8">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005424F8">
+            <w:r w:rsidRPr="00A92DEC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>6.</w:t>
+              <w:t>sättning,</w:t>
             </w:r>
-            <w:r w:rsidRPr="005424F8">
-              <w:t xml:space="preserve"> fullgöra skyldigheter inom ramen för internationellt samarbete </w:t>
+            <w:bookmarkEnd w:id="92"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="0AAF5EA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17CF2785" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="012BDC4E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="005424F8">
-[...1 lines deleted...]
-              <w:t>med sjöövervakning och räddningstjänst</w:t>
+            <w:bookmarkStart w:id="93" w:name="_Hlk201086369"/>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. den som sänder program att förse programmet med vissa tekniska funktioner </w:t>
             </w:r>
             <w:r>
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
             </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> möjlig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>göra alternativ presentation av innehåll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om syftet är att säke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ställa tillgäng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligheten för personer med funk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tionsnedsätt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning, eller</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="93"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13324" w14:paraId="19238EF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04CED6A2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E0CB90B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00A92DEC" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="94" w:name="_Hlk201086406"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nätinnehavare att, när ut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rymme ges för program, också ge utrymme för tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande teknik som syftar till att göra programmet tillgängligt för personer med funktionsnedsätt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A92DEC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="94"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20E6E92E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="043038CB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
-        <w:lastRenderedPageBreak/>
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558C3D8F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="48FF6F2B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009C1D2F" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidRPr="009C1D2F" w:rsidSect="004A1546">
+          <w:headerReference w:type="even" r:id="rId97"/>
+          <w:headerReference w:type="default" r:id="rId98"/>
+          <w:footerReference w:type="even" r:id="rId99"/>
+          <w:footerReference w:type="default" r:id="rId100"/>
+          <w:footerReference w:type="first" r:id="rId101"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2B54211F" w14:textId="4BA206B3" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00B26E87">
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A589549" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005E16E6" w:rsidP="0097064D">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc212717886"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc215130622"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="570249E5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="0363C66C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C83DC8">
-[...3 lines deleted...]
-    <w:p w14:paraId="7E80209D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-10-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BFD9DA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C155803" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Närvarande:</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="64C916B7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+        <w:t>Närvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t>: F.d. justitierådet Gudmund Toijer samt justitieråden Marie Jönsson och Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DE406E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72BBDAA7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B26E87" w:rsidRDefault="00343374" w:rsidP="00B26E87">
+    <w:p w14:paraId="0E5AB7E5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B26E87">
+      <w:r w:rsidRPr="001E6827">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kustbevakningens sjöövervakning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55703AE5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+        <w:t>Tillgänglighetskrav för vissa medier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494D904D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA5B815" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2BC03A4C" w14:textId="30D6FFAA" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 2 oktober 2025 har regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Justitiedepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5393DCDD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">1. lag om ändring i tryckfrihetsförordningen, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8CDEF4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6827">
+        <w:t>2. lag om ändring i yttrandefrihetsgrundlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39521A39" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC4BF8C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C83DC8">
-[...15 lines deleted...]
-    <w:p w14:paraId="08893261" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av rättssakkunniga Agnes Morin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF5123D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C9605D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C83DC8">
-[...3 lines deleted...]
-    <w:p w14:paraId="04A7E6CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Förslagen föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23829E16" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="125E72A1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+    <w:p w14:paraId="64F784B6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4C605797" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014742D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AB2857" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F374C7F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="270D122D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t>3 kap. 2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E9B80" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F203E9E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B7F056A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Paragrafen innehåller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014742D">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve"> som gör det möjligt att i lag föreskriva begränsningar av rätten att sända program genom tråd för vissa angivna ändamål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630EE0F4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD8DB43" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="12FF8EC6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">Ett nytt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014742D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve"> gör det möjligt att i lag föreskriva om vissa ytterligare undantag från etableringsfriheten om föreskrifterna meddelas enligt en förpliktelse som följer av medlemskapet i Europeiska unionen. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014742D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkten 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t>möjliggörs bestämmelser i lag om skyldighet för ”den som sänder program att införa och på ett visst sätt utforma information om en tjänst, om syftet är att säkerställa tillgängligheten för personer med funktionsned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve">sättning”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36608563" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE9FDF5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C83DC8">
-[...3 lines deleted...]
-    <w:p w14:paraId="7114FE8B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t>Av lagtexten framgår inte om tjänsten ska tillhandhållas av den som sänder programmet eller om det är tillräckligt att tjänsten omnämns eller används i programmet. Det har heller inte behandlats i författningskommentaren. Vid föredragningen har emellertid upplysts om att det är tjänster som den som sänder programmet tillhandahåller som avses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC0756C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78658CC5" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C83DC8">
-[...3 lines deleted...]
-    <w:p w14:paraId="622EA518" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:t>Enligt Lagrådet bör det i lagtexten förtydligas att det enbart är tjänster som tillhandhålls av den som sänder programmet som avses. Lagrådet föreslår därför att andra stycket 1 får följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD647EB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6827">
+        <w:t>den som sänder program, att införa och på ett visst sätt utforma information om en tjänst som denne tillhandahåller, om syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3991E102" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:left="530" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C71CD17" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D7618AD" w14:textId="0FB30760" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:r w:rsidRPr="001E6827">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014742D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6827">
+        <w:t xml:space="preserve"> ska det vara möjligt att genom lag föreskriva en skyldighet för nätinnehavare som vidaresänder program att också vidaresända tjänster som hör till programmet och som utgörs av eller underlättar tillgången till textning, tolkning, uppläst text eller liknande ”som syftar till att göra programmet tillgängligt för personer med funktionsnedsättning”. För att undantag ska få göras enligt punkterna 1 och 2 krävs emellertid att ”syftet är att säkerställa tillgängligheten för personer med funktionsnedsättning”. Den annorlunda formuleringen i punkten 3 av vad syftet med föreskrifterna ska vara har inte närmare förklarats i författningskommentaren. En möjlig förklaring kan vara att i motsvarande bestämmelse i första stycket 1 – som enbart gäller för public service-företag – har samma lydelse. Enligt Lagrådet bör skillnaden förklaras i författningskommentaren. Alternativt bör syftet formuleras på samma sätt i de tre punkterna i andra stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D5AA26" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33ED2F86" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="22C91DB5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014742D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Övriga lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D44F89B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469D7A31" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+    <w:p w14:paraId="4A020C61" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...169 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId118"/>
+        <w:sectPr w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId102"/>
+          <w:headerReference w:type="default" r:id="rId103"/>
+          <w:footerReference w:type="even" r:id="rId104"/>
+          <w:footerReference w:type="default" r:id="rId105"/>
+          <w:headerReference w:type="first" r:id="rId106"/>
+          <w:footerReference w:type="first" r:id="rId107"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E6827">
         <w:t>Lagrådet lämnar övriga lagförslag utan erinran.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="52" w:name="_Toc212717887" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="14AA8794" w14:textId="0100ABF3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FD51A5">
+        <w:p w14:paraId="4BA1B64F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005849E4" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FD51A5">
-[...3 lines deleted...]
-            <w:t>Försvarsdepartementet</w:t>
+          <w:r>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="52" w:displacedByCustomXml="prev"/>
-    <w:p w14:paraId="6D1FFDFF" w14:textId="78E5E937" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="15DBE312" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc212717888"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc215130623"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008A73B2">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="002D293D">
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F60198B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="2FA2F25F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C0D7B8" w14:textId="65252684" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="1938EF45" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...22 lines deleted...]
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="005849E4">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="152068D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="383FEBDB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1761CB88" w14:textId="6819ADCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="0747F678" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008A73B2">
-            <w:t>Bohlin</w:t>
+          <w:r>
+            <w:t>Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1DC9DD53" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00827386" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="6EC71F20" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00827386" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643C867A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00915BF3" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="6801FE0B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00915BF3" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737C688F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="2F7BC9BC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="006E102E" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="06C438B4" w14:textId="648DCA0D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF6EDB1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E096237" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Kustbevakningens sjöövervakning</w:t>
+          <w:r w:rsidR="005849E4">
+            <w:t xml:space="preserve">Tillgänglighetskrav för vissa medier </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="11750DDF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="39099353" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId119"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId124"/>
+      <w:headerReference w:type="even" r:id="rId108"/>
+      <w:headerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="even" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:headerReference w:type="first" r:id="rId112"/>
+      <w:footerReference w:type="first" r:id="rId113"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A902660" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
+    <w:p w14:paraId="3A05A47D" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3089FC25" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
+    <w:p w14:paraId="391B5A56" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OrigGarmnd BT">
+    <w:panose1 w:val="02020602050306020403"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="286A09C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="343C8FB2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 4"/>
+              <wp:docPr id="47" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="06BBD473" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="06BBD473" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FB7C0D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="032516BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:docPr id="56" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="747EB8D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="747EB8D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4696FDD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3EFACD90" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251610624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7395D253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251615744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251610624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7395D253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5332348C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="23B942FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251616768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251611648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="408AD616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251616768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251611648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="408AD616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="239BDCAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7A676411" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 4"/>
+              <wp:docPr id="59" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3A6B7F3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3A6B7F3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="478F9AAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="477A154B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251617792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251612672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:docPr id="60" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3E899D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251617792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251612672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3E899D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68E3D124" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="73172455" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251613696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="364354B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251613696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="364354B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78B17C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="26614C26" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 4"/>
+              <wp:docPr id="62" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="39C8B82A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="39C8B82A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B91EF28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="59785F7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251614720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1FB6F0F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251614720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1FB6F0F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AA0E711" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1877A97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="614F02E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251615744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="614F02E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46BA5A0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7E9521AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 4"/>
+              <wp:docPr id="65" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="40AF1236" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="40AF1236" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65B03709" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40038119" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251609600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251604480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="068220E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251609600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251604480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="068220E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BB429F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4EE80FD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251616768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:docPr id="66" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="04F44C8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251616768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="04F44C8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50A5C497" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7C91A867" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251617792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:docPr id="64" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36518F28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6313E79D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251617792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="36518F28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6313E79D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26044D51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="63C4F8E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 4"/>
+              <wp:docPr id="68" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="656E1EB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1D0E5072" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="656E1EB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1D0E5072" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43C5C274" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="293C1384" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:docPr id="69" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1952F948" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="75DA4802" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1952F948" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="75DA4802" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51A4B687" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2FE221AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="211197FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="500B5DE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="211197FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="500B5DE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="339A10FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="442D0705" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="67" name="Textruta 4"/>
+              <wp:docPr id="71" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7EA4E63A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="56FB1FB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7EA4E63A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="56FB1FB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EB97273" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7118C0CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12DB061E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2EB5033E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12DB061E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2EB5033E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="34E34BE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="420A0CC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0562D6C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="477DF456" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0562D6C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="477DF456" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5EA67911" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4EBCEAE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251699712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="70" name="Textruta 4"/>
+              <wp:docPr id="74" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="294276FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4348E53C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251699712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="294276FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4348E53C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0488C38F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5206380D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:docPr id="75" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="357B982B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2D3A6A32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="357B982B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2D3A6A32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="482B2F7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2454F075" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251610624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251605504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="251A5CE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0273133F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251610624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251605504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="251A5CE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0273133F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BACA974" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6663ACBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:docPr id="73" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03FD3E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2BAF376E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="03FD3E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2BAF376E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D2E6D9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="448FAB5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 4"/>
+              <wp:docPr id="83" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="26E64071" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="11561E93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251702784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11561E93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7033DE0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="315C8736" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="315C8736" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BD37D29" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="58BF7B71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="58BF7B71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B92CA47" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251703808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36D85D44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36D85D44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="481A387E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0ACBCC99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0ACBCC99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66756B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="650CD40A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="650CD40A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53D1A4DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="399F177F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="399F177F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2D5107F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="90" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0939D537" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0939D537" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B125433" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A1D792E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A1D792E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="147888DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48B862AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="26E64071" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="48B862AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25352CFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1086381E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:docPr id="95" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D7AFA58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6961D415" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6961D415" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5729EEEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="96" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77DEAD6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77DEAD6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1CB5DB3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="94" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6889E2FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6889E2FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="401D1DDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251707904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="98" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05E55005" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251707904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="05E55005" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C3A30D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="99" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08D5A0B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08D5A0B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2D2E727D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="97" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="53058A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="53058A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4A5CB313" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251708928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="101" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C9C2D84" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1104" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251708928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE8aoUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcrREiB66DFAWC&#10;JGhS5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmLi67xrC18qEGW/J8NOZMWQlVbZ9L/uPx+tNn&#10;zgIKWwkDVpV8owK/nH78cNG6Qk1gCaZSnlEQG4rWlXyJ6IosC3KpGhFG4JQlpQbfCKSjf84qL1qK&#10;3phsMh6fZi34ynmQKgS6veqVfJria60k3mkdFDJTcqoN09en7yJ+s+mFKJ69cMtaDmWIf6iiEbWl&#10;pLtQVwIFW/n6r1BNLT0E0DiS0GSgdS1V6oG6ycevunlYCqdSLwROcDuYwv8LK2/XD+7eM+y+QEcP&#10;GAFpXSgCXcZ+Ou2b+KdKGekJws0ONtUhk3R5cpofHZNGkiqf5OeTBGu2d3Y+4FcFDYtCyT29SgJL&#10;rG8CUkIy3ZrEXAFMXV3XxqRDZIKaG8/Wgt7QYCqRPP6wMpa1JT89OhmnwBaiex/Z2BhGJS4M6fYN&#10;Jgk3RkUbY78rzeoq9flGbiGlsrv8yTpaaUr1HsfBfl/Ve5z7PsgjZQaLO+emtuBT92l49pBVP7eQ&#10;6d6eAD/oO4rYLTpqvORnZ1sCLKDaEC889CMTnLyu6fVuRMB74WlG6MFp7vGOPtoAoQ+DxNkS/O+3&#10;7qM9UZe0nLU0cyUPv1bCK87MN0ukPs+PI48wHY5PzohIzB9qFocau2rmQJTIacM4mcRoj2Yrag/N&#10;E62HWcxKKmEl5S45bsU59puA1otUs1kyorF0Am/sg5MxdIQ5cvOxexLeDQRGYv4tbKdTFK943NtG&#10;z+BmKyQuJpJHoHtUhwegkU7cH9ZP3BmH52S1X5LTFwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxPGqFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C9C2D84" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="250A5642" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="102" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65456999" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHaB9PeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/z8YiDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdoH094AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65456999" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E302B1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="100" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6090B28F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC42lCaeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfne8IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC42lCaeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6090B28F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="412F2528" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251709952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="104" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48F9F9B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251709952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYmu7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfTbYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5mJru3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="48F9F9B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="473307E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251606528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16886F02" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251606528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D7AFA58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16886F02" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="71A7D83B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="515355F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:docPr id="105" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="113BE8FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7209E89E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ0CRueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPTnYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ0CRueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7209E89E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="457C581F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="103" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57DE2D2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005E16E6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnxVkpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgt+Pt4RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnxVkpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57DE2D2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005E16E6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50D5B6F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251710976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="107" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5E32D8BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251710976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnFfiNeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/zifCDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnFfiNeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5E32D8BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77CB7C5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="108" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3993DB9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1115" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkjE3WeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkjE3WeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="113BE8FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3993DB9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="400C84A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7F0F87B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="76" name="Textruta 4"/>
+              <wp:docPr id="106" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="437030F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="24BDE442" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1116" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbPgIDeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPzncEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbPgIDeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="437030F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="24BDE442" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75B6D832" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="508C7848" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251607552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="77" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="196DD9D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1CB3F777" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251607552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="196DD9D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1CB3F777" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A4D6B5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="13E815CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:docPr id="53" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BD8C0C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                        <w:p w14:paraId="738F55E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5F686399" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="738F55E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5F686399" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26C31476" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7E44FF3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251608576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="82" name="Textruta 4"/>
+              <wp:docPr id="54" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34392F07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="45FBF8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="207906F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251611648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251608576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45FBF8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="207906F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ED4C08E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0E328BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251609600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="92" name="Textruta 1"/>
+              <wp:docPr id="52" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7779DE0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...929 lines deleted...]
-                        <w:p w14:paraId="366BDDE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="325FB5CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80uueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/49HxPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG80uueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251609600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="366BDDE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...774 lines deleted...]
-                  <w:p w14:paraId="52499334" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="325FB5CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6228E735" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="3D5C8516" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25266B5E" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="006923D1" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="0B216948" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRPr="006923D1" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D825568" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="2CDC7F75" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="47B77841" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D50BB1">
+    <w:p w14:paraId="3F65AB99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2009:612.</w:t>
+        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2906C8E0" w14:textId="43C31FBE" w:rsidR="00343374" w:rsidRDefault="00343374">
+    <w:p w14:paraId="3A74DB42" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2024:755.</w:t>
+        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="50C57E8D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="300C422D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2009:612.</w:t>
+        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4394D61E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+    <w:p w14:paraId="615391F6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2024:755.</w:t>
+        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5E136D7F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2A5C86E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B198EED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="72E52AA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="3AAFA5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="3AAFA5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FCA0A97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2DA14FD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0BB7F846" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2006940450"/>
+                              <w:id w:val="-759378857"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="571929122"/>
+                              <w:id w:val="-1937982230"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0BB7F846" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2006940450"/>
+                        <w:id w:val="-759378857"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="571929122"/>
+                        <w:id w:val="-1937982230"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A1D0279" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1C6C7359" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A625BB3" w14:textId="5BA3A627" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="2A017127" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1798821909"/>
+                              <w:id w:val="999391178"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1619141040"/>
+                              <w:id w:val="-821268647"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A625BB3" w14:textId="5BA3A627" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="2A017127" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1798821909"/>
+                        <w:id w:val="999391178"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1619141040"/>
+                        <w:id w:val="-821268647"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46721837" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7FD0A932" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="233DC763" w14:textId="55778819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0CFB9924" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="674078195"/>
+                              <w:id w:val="403732025"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-862432495"/>
+                              <w:id w:val="-1026247201"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="233DC763" w14:textId="55778819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0CFB9924" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="674078195"/>
+                        <w:id w:val="403732025"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-862432495"/>
+                        <w:id w:val="-1026247201"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D8C52B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="77B08AFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="11E0FF47" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1AA65AA4" w14:textId="394B4C6F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="6B5387C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-169882244"/>
+                              <w:id w:val="-1895655512"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2062905445"/>
+                              <w:id w:val="1777135104"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1AA65AA4" w14:textId="394B4C6F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="6B5387C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-169882244"/>
+                        <w:id w:val="-1895655512"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2062905445"/>
+                        <w:id w:val="1777135104"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5070EAFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="535AF8BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4EB7430C" w14:textId="19A5D4E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4FC5CD0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-819500492"/>
+                              <w:id w:val="1776284188"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1717499789"/>
+                              <w:id w:val="-2086220099"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4EB7430C" w14:textId="19A5D4E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4FC5CD0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-819500492"/>
+                        <w:id w:val="1776284188"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1717499789"/>
+                        <w:id w:val="-2086220099"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22C305CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="2993D94B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4CDE9E78" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="1A9566CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-763074603"/>
+                              <w:id w:val="804427244"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1484232122"/>
+                              <w:id w:val="-579444007"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="1A9566CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-763074603"/>
+                        <w:id w:val="804427244"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1484232122"/>
+                        <w:id w:val="-579444007"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E1E2F29" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="226A0B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="231A963B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1160807436"/>
+                              <w:id w:val="-1556231103"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="320086618"/>
+                              <w:id w:val="1166519120"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="231A963B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1160807436"/>
+                        <w:id w:val="-1556231103"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="320086618"/>
+                        <w:id w:val="1166519120"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D1877EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="32ED60C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="172165107"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1036086637"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="32ED60C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="172165107"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1036086637"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10077AF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="085DD902" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-807853779"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-17392378"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="085DD902" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-807853779"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-17392378"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1AF1B595" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="48D80751" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6F4E8C93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="058481CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-175192716"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1303275257"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="058481CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-175192716"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1303275257"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34A4D0FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0A82C2BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0A82C2BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2996DA56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7EBD60DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...579 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6838C44E" w14:textId="4164BB7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="47918906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-912381640"/>
+                              <w:id w:val="-1253965561"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1626158878"/>
+                              <w:id w:val="-1383243161"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6838C44E" w14:textId="4164BB7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="47918906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-912381640"/>
+                        <w:id w:val="-1253965561"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1626158878"/>
+                        <w:id w:val="-1383243161"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FCB5A50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="1D16AAF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0B85C7BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3EF26549" w14:textId="4E24341F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="71B6A655" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-397972741"/>
+                              <w:id w:val="-2108799193"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1868405915"/>
+                              <w:id w:val="132993077"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3EF26549" w14:textId="4E24341F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="71B6A655" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-397972741"/>
+                        <w:id w:val="-2108799193"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1868405915"/>
+                        <w:id w:val="132993077"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="790F55D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="58056691" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F8A1341" w14:textId="68957F72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3CE75EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1579325765"/>
+                              <w:id w:val="1105006723"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1216933687"/>
+                              <w:id w:val="-1303075022"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F8A1341" w14:textId="68957F72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3CE75EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1579325765"/>
+                        <w:id w:val="1105006723"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1216933687"/>
+                        <w:id w:val="-1303075022"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20E836F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...416 lines deleted...]
-  <w:p w14:paraId="7EDD98F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="615A0503" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-              <wp:simplePos x="0" y="0"/>
-[...549 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68354AEE" w14:textId="16698B2B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="7EDB4E72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1089460370"/>
+                              <w:id w:val="346303883"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-179588561"/>
+                              <w:id w:val="-2069405074"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="05CA21A1" w14:textId="54528864" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="3E5D6612" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1827776576"/>
+                              <w:id w:val="-288899137"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="005E16E6">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-54553169"/>
+                              <w:id w:val="1643082320"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68354AEE" w14:textId="16698B2B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="7EDB4E72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1089460370"/>
+                        <w:id w:val="346303883"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-179588561"/>
+                        <w:id w:val="-2069405074"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="05CA21A1" w14:textId="54528864" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="3E5D6612" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1827776576"/>
+                        <w:id w:val="-288899137"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="005E16E6">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-54553169"/>
+                        <w:id w:val="1643082320"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30896EAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0858A8E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4AC9CCFE" w14:textId="05477EFF" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="462BF5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1972627403"/>
+                              <w:id w:val="716790823"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1037586224"/>
+                              <w:id w:val="-1543511469"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="36A7F032" w14:textId="34F73D74" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1F850093" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-949167538"/>
+                              <w:id w:val="-1093774252"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="005E16E6">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1179546580"/>
+                              <w:id w:val="1682707642"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4AC9CCFE" w14:textId="05477EFF" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="462BF5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1972627403"/>
+                        <w:id w:val="716790823"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1037586224"/>
+                        <w:id w:val="-1543511469"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="36A7F032" w14:textId="34F73D74" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1F850093" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-949167538"/>
+                        <w:id w:val="-1093774252"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="005E16E6">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1179546580"/>
+                        <w:id w:val="1682707642"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="018D9925" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="1510DBD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="10C9181A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="31" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7516712E" w14:textId="7846734B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="324192B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-234854706"/>
+                              <w:id w:val="-458022991"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1200055549"/>
+                              <w:id w:val="106249209"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="4CFE614F" w14:textId="10A51F0D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="18A650D9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1412464341"/>
+                              <w:id w:val="-235636242"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="005E16E6">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1635788179"/>
+                              <w:id w:val="205462865"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7516712E" w14:textId="7846734B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="324192B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-234854706"/>
+                        <w:id w:val="-458022991"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1200055549"/>
+                        <w:id w:val="106249209"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="4CFE614F" w14:textId="10A51F0D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="18A650D9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1412464341"/>
+                        <w:id w:val="-235636242"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="005E16E6">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1635788179"/>
+                        <w:id w:val="205462865"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53967B69" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="76995A6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="30" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2B38E0E7" w14:textId="4A348CE8" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="04D10C7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2144261868"/>
+                              <w:id w:val="-1872680369"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="573626749"/>
+                              <w:id w:val="1762949112"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="7F2C5178" w14:textId="38E9004D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="62D90E9F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-998565107"/>
+                              <w:id w:val="398414457"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00343374">
+                          <w:r w:rsidR="005E16E6">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="184794715"/>
+                              <w:id w:val="1095136132"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B38E0E7" w14:textId="4A348CE8" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="04D10C7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2144261868"/>
+                        <w:id w:val="-1872680369"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="573626749"/>
+                        <w:id w:val="1762949112"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="7F2C5178" w14:textId="38E9004D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="62D90E9F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-998565107"/>
+                        <w:id w:val="398414457"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00343374">
+                    <w:r w:rsidR="005E16E6">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="184794715"/>
+                        <w:id w:val="1095136132"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6BA5FC58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61F29ECF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11885E6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="500241906"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="783610227"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="379B3B4A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1859417653"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2143184756"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11885E6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="500241906"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="783610227"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="379B3B4A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1859417653"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2143184756"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67E5A3A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="456FF5F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1810819843"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="875047905"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="733C1005" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1051080606"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1168093776"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="456FF5F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1810819843"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="875047905"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="733C1005" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1051080606"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1168093776"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7C82EA66" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59458A36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3EE8E11F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2134469176"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1748313258"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="07113596" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-518701687"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="163291359"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3EE8E11F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2134469176"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1748313258"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="07113596" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-518701687"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="163291359"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73EC8ACD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7B33F2CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1044800660"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-708106806"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="12F67678" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="792944332"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1480427"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B33F2CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1044800660"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-708106806"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="12F67678" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="792944332"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1480427"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12B06B71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5C7751F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08CA8553" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1691830628"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-321971112"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5C6970A8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1380627223"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-598252262"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08CA8553" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1691830628"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-321971112"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5C6970A8" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1380627223"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-598252262"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67D04881" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="14471015" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1028026791"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1288013071"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0540B001" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1197546399"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1031405391"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="14471015" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1028026791"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1288013071"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0540B001" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1197546399"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1031405391"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4A0DB465" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76D6515A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1B297BCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1267612809"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="635069421"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="217F6A99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="979036637"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="911283422"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoRx2eegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabsGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB88GQM2UllJV9Lvj3x8WH&#10;T5wFFLYUBqwq+E4FfjV7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1zVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N+bTslnKb7WSuK91kEhMwWnt2E6fTpX8cxmUzF59sKtK9k/Q/zDK2pR&#10;WUp6CHUjULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5t126B8+w/Qwt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+WXo4RrdvR2PuAXBTWLQsE9tSWh&#10;Jba3ASkjme5NYrIApioXlTHpEqmgro1nW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/Kc2qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/s&#10;IdOdPQF+UncUsV21VHjBL872DFhBuSNieOhmJji5qKh7tyLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z8ThOabqMzy6ISMyfalanGrupr4EokdOKcTKJ0R7NXtQe&#10;6ifaD/OYlVTCSspdcNyL19itAtovUs3nyYjm0gm8tUsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChHHZ56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1B297BCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1267612809"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="635069421"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="217F6A99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="979036637"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="911283422"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56690F68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A34CE71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1532874206"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1635552322"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="16E0A1E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-365985862"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1753543404"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1103" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDol7w6egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1naboGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8/PF8kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZnV8QkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiXvDp6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A34CE71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1532874206"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1635552322"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="16E0A1E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-365985862"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1753543404"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="65F28612" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="027349EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1332680657"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1357035210"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1BE81464" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1568993319"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1925760383"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="027349EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1332680657"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1357035210"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1BE81464" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1568993319"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1925760383"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="552F5B61" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="400A0227" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1461102059"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="906489281"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5B016869" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-347333490"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005E16E6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1008362928"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005849E4">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="400A0227" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1461102059"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="906489281"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5B016869" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-347333490"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005E16E6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1008362928"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005849E4">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3849D6F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3E4BE84B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="4ACA75DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-395964496"/>
+                              <w:id w:val="-1167240787"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="809834307"/>
+                              <w:id w:val="-1657064288"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="4ACA75DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-395964496"/>
+                        <w:id w:val="-1167240787"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="809834307"/>
+                        <w:id w:val="-1657064288"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74D184C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="39129BEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76CC68E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:docPr id="45" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D26C483" w14:textId="0D4501E6" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="0D26CEE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2036716327"/>
+                              <w:id w:val="1790160426"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1068338999"/>
+                              <w:id w:val="-755907260"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1112" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALo08HegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg/OsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hT8/ON4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAujTwd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D26C483" w14:textId="0D4501E6" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="0D26CEE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2036716327"/>
+                        <w:id w:val="1790160426"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1068338999"/>
+                        <w:id w:val="-755907260"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="201AD830" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5AE576A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:docPr id="44" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1880D651" w14:textId="15E25F13" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="179EB42E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1129665758"/>
+                              <w:id w:val="1194183735"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="426307911"/>
+                              <w:id w:val="-931746056"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLc+6jegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg3HWgC+dB6lCoL83nZLPUnytlcR7rYNCZgpOb8N0+nSu4pnNpmLy7IVbV7J/hviHV9Si&#10;spT0EOpGoGAbX/0Vqq6khwAazyTUGWhdSZVqoGrywYtqlmvhVKqFwAnuAFP4f2Hl3XbpHjzD9jO0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMpHOfWCM0m6fJhfDhOu2dHb+YBfFNQsCgX31JaE&#10;ltguAlJGMt2bxGQBTFXeVsakS6SCujaebQU10WB6I3n8YWUsawo+/ng+SIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCX4z3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMzj8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLc+6jegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1880D651" w14:textId="15E25F13" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="179EB42E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1129665758"/>
+                        <w:id w:val="1194183735"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="426307911"/>
+                        <w:id w:val="-931746056"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64E3F6CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4DA13681" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07DFC7F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="143AE839" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="63F10D63">
-[...1626 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3D274557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-845787267"/>
+                              <w:id w:val="83582230"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1113894490"/>
+                              <w:id w:val="1676687991"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3D274557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-845787267"/>
+                        <w:id w:val="83582230"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1113894490"/>
+                        <w:id w:val="1676687991"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
-[...402 lines deleted...]
-
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F14495D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="588EE19F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="460A88B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="73BA4AD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="2F2550C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="846138508"/>
+                              <w:id w:val="888995130"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1600794091"/>
+                              <w:id w:val="476343263"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="2F2550C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="846138508"/>
+                        <w:id w:val="888995130"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1600794091"/>
+                        <w:id w:val="476343263"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63D5E883" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2A716569" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="749D4B3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1605797786"/>
+                              <w:id w:val="1560590428"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="743993845"/>
+                              <w:id w:val="-66655093"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="749D4B3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1605797786"/>
+                        <w:id w:val="1560590428"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="743993845"/>
+                        <w:id w:val="-66655093"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5642DA3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1628A726" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="26A31CE2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="433337778"/>
+                              <w:id w:val="556675782"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
+                              <w:r w:rsidR="005849E4">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="784625165"/>
+                              <w:id w:val="390546493"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="007C5446">
+                                <w:t>2025/26:59</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="26A31CE2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="433337778"/>
+                        <w:id w:val="556675782"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
+                        <w:r w:rsidR="005849E4">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="784625165"/>
+                        <w:id w:val="390546493"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="007C5446">
+                          <w:t>2025/26:59</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B22A75AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04206CBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A386DF5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="045727E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EB89F6E"/>
+    <w:numStyleLink w:val="RKrubrik1-4"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37172,51 +39384,280 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06441E01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07E8A37C"/>
+    <w:numStyleLink w:val="RKstrecklistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="094A1350"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="874C1294"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C484E05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D76163D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6D8D278"/>
+    <w:lvl w:ilvl="0" w:tplc="FCFCF040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="74F43A9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1EA29D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09A69968" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B380C252" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5AACD5EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37297,51 +39738,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37421,51 +39862,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -37548,51 +39989,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37675,57 +40116,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D324031"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37812,57 +40259,394 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F04E30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07E8A37C"/>
+    <w:numStyleLink w:val="RKstrecklistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B82ACD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B73C09A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BF62863"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="041D001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372C411F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B2E566E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2154"/>
+        </w:tabs>
+        <w:ind w:left="2438" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3231"/>
+        </w:tabs>
+        <w:ind w:left="3515" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4308"/>
+        </w:tabs>
+        <w:ind w:left="4592" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5669" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6462"/>
+        </w:tabs>
+        <w:ind w:left="6746" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7539"/>
+        </w:tabs>
+        <w:ind w:left="7823" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8616"/>
+        </w:tabs>
+        <w:ind w:left="8900" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -37952,51 +40736,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38043,51 +40827,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD21564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38171,57 +40961,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43612E31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="089CCD3C"/>
+    <w:numStyleLink w:val="RKpunktlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A626CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B9E585A"/>
+    <w:numStyleLink w:val="RKnummerlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD01921"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="089CCD3C"/>
+    <w:numStyleLink w:val="RKpunktlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53191FCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -38327,2356 +41141,1248 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58FE4B62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59A00B31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B9E585A"/>
+    <w:numStyleLink w:val="RKnummerlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603A5610"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A7665E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1E7806"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="755223B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="734428684">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="597104048">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="836459267">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1151796365">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1274170200">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="508256887">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1676959670">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="524560718">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="7"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1834562801">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1637180406">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="840197462">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1558323982">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1309016888">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1464157065">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2077051901">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="901908029">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1898121741">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="696854227">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="982778859">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25" w16cid:durableId="556403597">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26" w16cid:durableId="847603360">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1151796365">
-[...28 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="27" w16cid:durableId="1846094413">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-[...103 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1915698394">
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1454207087">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="178811758">
-[...1198 lines deleted...]
-  <w:numIdMacAtCleanup w:val="24"/>
+  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB229F"/>
+    <w:rsidRoot w:val="0047586C"/>
+    <w:rsid w:val="00001649"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="000063A9"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00027F57"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="0003549B"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00091D85"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000B3A92"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2F51"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000E5FDB"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00102453"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="00107C6F"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
+    <w:rsid w:val="00115B95"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="00117DEE"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00130121"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00147707"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00153A6C"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="00164253"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00175A68"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="0018138E"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190AAB"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E0665"/>
+    <w:rsid w:val="001F4252"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201BB7"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00210481"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022518D"/>
+    <w:rsid w:val="00213658"/>
+    <w:rsid w:val="00224D3E"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00241D51"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00251CA6"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00262C72"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00275439"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A3589"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C48F6"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C79F9"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D293D"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F7782"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00321CEE"/>
+    <w:rsid w:val="003271EB"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00335E57"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="0034233E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00343374"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00353BDF"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003653B0"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00390CAD"/>
+    <w:rsid w:val="003930A2"/>
+    <w:rsid w:val="003948DD"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D743C"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E541F"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F7990"/>
-    <w:rsid w:val="004119AA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00433D89"/>
+    <w:rsid w:val="00440781"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="004543E5"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="0046695C"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="0047593E"/>
+    <w:rsid w:val="0047586C"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A03B7"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A5104"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D2F0C"/>
-    <w:rsid w:val="004D3A4C"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E4A9B"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F4CC8"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00503F41"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="005101FF"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="00522EBE"/>
+    <w:rsid w:val="00523D74"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00546198"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="005849E4"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00590A34"/>
+    <w:rsid w:val="0059102F"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A4F49"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2E6F"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C5C5A"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D7289"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E16E6"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00601724"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="0062743B"/>
+    <w:rsid w:val="006348A5"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="00641C35"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="0068285E"/>
+    <w:rsid w:val="006838B8"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C1F44"/>
-    <w:rsid w:val="006C363E"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F30A3"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00727576"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00756EE3"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="0077364B"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C5C3E"/>
+    <w:rsid w:val="007C5446"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815359"/>
+    <w:rsid w:val="00815792"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00864DEE"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886CCE"/>
+    <w:rsid w:val="00886572"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A33EB"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A73B2"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C4116"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D1881"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2006"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="009052ED"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="0091197D"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="009451F2"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00984B95"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009A23A1"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6EC1"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E2DF7"/>
-    <w:rsid w:val="009E3D4F"/>
     <w:rsid w:val="009F2AC6"/>
+    <w:rsid w:val="009F3492"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F526D"/>
+    <w:rsid w:val="009F52A4"/>
+    <w:rsid w:val="00A10A60"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A24C5A"/>
+    <w:rsid w:val="00A24971"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A37487"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A52391"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
+    <w:rsid w:val="00A643A3"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
+    <w:rsid w:val="00A73D6E"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A859FB"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4A33"/>
+    <w:rsid w:val="00AB661F"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD4EEA"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF32A1"/>
+    <w:rsid w:val="00AF3DFC"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF6B47"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B13324"/>
+    <w:rsid w:val="00B15130"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B40D20"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B43494"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B47C5B"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B704F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B73879"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B85867"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B9008E"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B967E2"/>
+    <w:rsid w:val="00BA2792"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA69C1"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB229F"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC1D71"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BC7806"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD5001"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE281C"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C065AA"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C17293"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31492"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C36C76"/>
+    <w:rsid w:val="00C4353F"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C6187F"/>
-    <w:rsid w:val="00C63200"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD5EBA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE06E8"/>
+    <w:rsid w:val="00CE4A1D"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE703D"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D037DE"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D11EDD"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D20588"/>
+    <w:rsid w:val="00D26CA1"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D744A4"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA057E"/>
-    <w:rsid w:val="00DA2F0B"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
+    <w:rsid w:val="00DB5A7B"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB65C0"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E017D5"/>
+    <w:rsid w:val="00E0264D"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E215B7"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E44109"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E55DA0"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6252C"/>
+    <w:rsid w:val="00E655D3"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E94037"/>
+    <w:rsid w:val="00E970C3"/>
+    <w:rsid w:val="00EA0759"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA721E"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EF1E6B"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF4CF9"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F02920"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F174C3"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F43867"/>
-    <w:rsid w:val="00F43A46"/>
+    <w:rsid w:val="00F37355"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F94120"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD51A5"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF0A41"/>
-    <w:rsid w:val="00FF0E95"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7940D21E"/>
-  <w15:docId w15:val="{CB3D5CEB-56E9-4DAD-8B3D-FBAE7E82D1C0}"/>
+  <w14:docId w14:val="31AA51CD"/>
+  <w15:docId w15:val="{466B0167-EFE3-42BA-8C79-B0CB84E93373}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -41054,114 +42760,114 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC2740"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A937DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00712EDD"/>
@@ -41380,128 +43086,135 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
+    <w:uiPriority w:val="14"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
@@ -42371,68 +44084,69 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -42528,103 +44242,103 @@
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
@@ -42650,114 +44364,114 @@
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="42"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="39"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
@@ -42816,309 +44530,309 @@
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
     <w:rsid w:val="00FF7693"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
     <w:rsid w:val="00FF7693"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="39"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -43181,185 +44895,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...89 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fo-rs/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L6/projekt/tillganglighetskrav/LRRProp/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43631,50 +45226,54 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -43880,277 +45479,288 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...37 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Försvarsdepartementet</departementsnamn>
+  <departementsnamn>Justitiedepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Lotta Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Försvarsdepartementet"/>
-[...1 lines deleted...]
-  <titel>Kustbevakningens sjöövervakning</titel>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:59</dokumentnummer>
+  <titel>Tillgänglighetskrav för vissa medier </titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>22</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1.5. Propositioner och skrivelser</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</TermId>
+        </TermInfo>
+      </Terms>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13575</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13575</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13575</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D12470E8-2C6E-4563-8A4B-14F7B9724465}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC8FCDC9-67BE-43BE-B7B1-271505688DC6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B9215CA-75F6-4449-B409-0BCF334CBF01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E671273-F948-4171-AEAF-6B085677E8C0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55B47D9-B1CD-4C67-8EA4-278E1217CD2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9774A74-CFFA-453F-9030-C3E342762143}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F1B1601-7036-4544-90E8-560A6041CA32}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77B89AB0-2B09-4538-82C7-A641667FCB2E}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FC6BD5-AE15-4B82-8D9F-2A4F9C0FD114}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{788D9AE2-688F-4E0C-80F8-2E062634C745}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89222D99-ECFF-4E2A-B77E-A47684E31168}">
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5EE777-D40D-4823-A46C-0598D21E2292}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="0d872ff3-9630-4a51-b1cf-db0b1b48e599"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>84</Pages>
-[...1 lines deleted...]
-  <Characters>165474</Characters>
+  <Pages>67</Pages>
+  <Words>27671</Words>
+  <Characters>146660</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>392</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1222</Lines>
+  <Paragraphs>347</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kustbevakningens sjöövervakning</vt:lpstr>
+      <vt:lpstr>Tillgänglighetskrav för vissa medier </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>196303</CharactersWithSpaces>
+  <CharactersWithSpaces>173984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kustbevakningens sjöövervakning</dc:title>
-  <dc:creator>Klas Johansson</dc:creator>
+  <dc:title>Tillgänglighetskrav för vissa medier</dc:title>
+  <dc:creator>Agnes Morin</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>771c97d9-1e08-440a-9835-2387a41de86a</vt:lpwstr>
+    <vt:lpwstr>82e93ee5-e450-40a9-a7fe-6c6a3638507e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>33;#Försvarsdepartementet|77bc58e5-8ab3-4658-88b7-3f6ab76d649a</vt:lpwstr>
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr/>
+    <vt:lpwstr>22;#1.5. Propositioner och skrivelser|e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</vt:lpwstr>
   </property>
 </Properties>
 </file>