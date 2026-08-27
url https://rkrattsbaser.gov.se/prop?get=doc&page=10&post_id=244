--- v0 (2026-06-16)
+++ v1 (2026-08-27)
@@ -17,231 +17,174 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...68 lines deleted...]
-  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1D393804" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="59FDC1C3" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00F62A5C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00690CB3">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00690CB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62CD4EC4" wp14:editId="7953A37F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A027D09" wp14:editId="4C83B67C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1319874540" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -260,36836 +203,11818 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="62CD4EC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7A027D09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1319874540" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sdt>
-[...20 lines deleted...]
-    <w:p w14:paraId="6021F52D" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005F407A" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="76FF4AE0" w14:textId="2359378B" w:rsidR="00690CB3" w:rsidRDefault="000D01F4" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Prophuvudrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025/26:65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE868F0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00D01F17" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC1D71" w14:paraId="78F1265D" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00690CB3" w14:paraId="31301BD6" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="010E98E1" w14:textId="2F1136EA" w:rsidR="00690CB3" w:rsidRDefault="000D01F4" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="32522C58" w14:textId="5EEA1ED6" w:rsidR="00BB229F" w:rsidRDefault="00343374" w:rsidP="00333C9D">
+              <w:p w14:paraId="280BB37A" w14:textId="4EC32819" w:rsidR="00690CB3" w:rsidRDefault="00495A75" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="157BE79D" w14:textId="73BCEFCF" w:rsidR="00BB229F" w:rsidRPr="00141F91" w:rsidRDefault="00A37487" w:rsidP="00333C9D">
+              <w:p w14:paraId="63F10A97" w14:textId="08141FE8" w:rsidR="00690CB3" w:rsidRPr="00141F91" w:rsidRDefault="00495A75" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:36</w:t>
+                  <w:t>2025/26:65</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C173D78" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="1DA89BCA" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729DCEED" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="686D4CF4" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B184BFE" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442E0BCD" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E280658" w14:textId="552BB1DE" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="3587852D" w14:textId="3D39884C" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D01F4">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006C363E">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="00362F4C" w:rsidRPr="000D01F4">
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="40884B37" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="2B0CD0B0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BA5060" w14:textId="14501351" w:rsidR="00BB229F" w:rsidRDefault="0022518D" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="51AA5315" w14:textId="2E6D27B3" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="25AEB267" w14:textId="674C0C5E" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00362F4C" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000D01F4">
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="39FED151" w14:textId="4BBE3394" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D01F4">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006C363E">
-[...3 lines deleted...]
-    <w:p w14:paraId="0E422F2A" w14:textId="2284D041" w:rsidR="00BB229F" w:rsidRPr="008624B2" w:rsidRDefault="00BB229F" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00362F4C">
+            <w:t>Erik Slottner</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7FB0D73B" w14:textId="7C05AD01" w:rsidR="00690CB3" w:rsidRPr="008C3EC0" w:rsidRDefault="00690CB3" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00343374">
+          <w:r w:rsidR="00495A75">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Försvarsdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C180C44" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+    <w:p w14:paraId="3E3DE539" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A01B9A0" w14:textId="49B0784C" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F53F7" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F3AF350" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>I skrivelsen behandlar regeringen Riksrevisionens iakttagelser och rekommendationer till regeringen i rapporten Kostsam kvadratjakt – statens användning och anskaffning av lokaler (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve"> 2025:17). Riksrevisionens övergripande slutsats i rapporten är att statens användning och anskaffning av lokaler kan bli mer effektiv. Riksrevisionen bedömer att det finns stor effektiviseringspotential i att minska kontorsareorna och att öka myndigheternas samverkan. Riksrevisionen konstaterar vidare att det är dyrt med kontorslokaler i centrala Stockholm och att lokalisering till mindre centrala lägen skulle kunna sänka kostnaderna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77150EC2" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>Regeringen välkomnar granskningen och delar Riksrevisionens bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">ning att statens användning och anskaffning av lokaler kan bli mer effektiv. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t xml:space="preserve">I likhet med Riksrevisionen anser regeringen att det behövs en tydligare styrning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t xml:space="preserve"> och ett bättre stöd för myndigheterna vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">användning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>Samtidigt konstaterar regeringen att verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>samhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">ansvaret och arbetsgivarpolitiken i staten är delegerade till myndigheterna för att möjliggöra verksamhetsnära anpassningar för ökad effektivitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE4151F" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRPr="00DC144E" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">Regeringen bedömer att myndigheternas och regeringens kontinuerliga arbete med att öka effektiviteten i statsförvaltningen samt det arbete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611957">
+        <w:t>med förslag till förordningsändringar för en effektivare och mer ändamålsenlig användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anskaffning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611957">
+        <w:t xml:space="preserve"> av lokaler </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>som för närvarande pågår inom Regeringskansliet kommer att skapa goda förutsättningar för en mer kostnadseffektiv användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">anskaffning av lokaler i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B35503" w14:textId="320B2ECA" w:rsidR="00362F4C" w:rsidRPr="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-[...63 lines deleted...]
-    <w:p w14:paraId="1F021378" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="008F2013" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB5B6E" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="008F2013" w:rsidRDefault="00690CB3" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71383446" w14:textId="03FF3156" w:rsidR="00E6252C" w:rsidRDefault="00BB229F">
+    <w:p w14:paraId="0EB511B3" w14:textId="03E96BF4" w:rsidR="003E216F" w:rsidRDefault="00690CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212717844" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142718" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142718 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="143A66E1" w14:textId="0D67FE6E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="5374CA48" w14:textId="5C177F96" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717845" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142719" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142719 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F898C8C" w14:textId="5AB9E2AC" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="42810638" w14:textId="3611055C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717846" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142720" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Kontorsarea och kontorens lägen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142720 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AE1A348" w14:textId="22A5364C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="6AD878EB" w14:textId="5417F418" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717847" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142721" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+          <w:t>Effekterna av den nuvarande styrningen</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142721 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D420BD9" w14:textId="5701505C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="0DA3C2C4" w14:textId="1DE5573E" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717848" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142722" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+          <w:t>Samordnad anskaffning av lokaler</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142722 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29CD6611" w14:textId="3CFE9E3B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="5E738230" w14:textId="3CBC863C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142723" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.4</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142723 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="105652FE" w14:textId="20FFC9F1" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717849" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142724" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142724 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47D152AC" w14:textId="32C1A98B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="5ABA8ECC" w14:textId="6DC1DBCB" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142725" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kontorsarea och kontorens lägen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142725 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42050E9D" w14:textId="227D7196" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142726" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Effekterna av den nuvarande styrningen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142726 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="570E6318" w14:textId="7CEAE5E2" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142727" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Samordnad anskaffning av lokaler</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142727 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DFC6330" w14:textId="0C2D3736" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717850" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142728" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sjöövervakning</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142728 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="445D68AD" w14:textId="73F2F3A3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...2524 lines deleted...]
-    <w:p w14:paraId="52026F84" w14:textId="761C270B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="36760F9D" w14:textId="45021A80" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717882" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142729" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Hemställan om lag- och förordningsändringar för en mer effektiv samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation samt insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov</w:t>
+          <w:t>Riksrevisionens rapport Kostsam kvadratjakt – statens användning och anskaffning av lokaler (RiR 2022:28)</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142729 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="427CFE9C" w14:textId="1FA53FEF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
-[...354 lines deleted...]
-    <w:p w14:paraId="281DE5AF" w14:textId="3E2619E3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+    <w:p w14:paraId="6A41D871" w14:textId="04FBB159" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212717888" w:history="1">
-        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+      <w:hyperlink w:anchor="_Toc215142730" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 november 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00B704F3">
-[...13 lines deleted...]
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212717888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142730 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>84</w:t>
+          <w:t>90</w:t>
         </w:r>
-        <w:r w:rsidR="00E6252C">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10C00340" w14:textId="1E01344E" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="28F063B9" w14:textId="7B196228" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31495BE2" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005A72C8" w:rsidRDefault="00BB229F" w:rsidP="002A3589">
+    <w:p w14:paraId="39B70F57" w14:textId="44E78F73" w:rsidR="00DB62B9" w:rsidRDefault="00690CB3" w:rsidP="00572233">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907" w:hanging="907"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="433E84C4" w14:textId="631C7CFF" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="232D3F01" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="0025580F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc212717845"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc215138952"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc215142718"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="50781B82" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6802AB" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="008E443D" w:rsidRDefault="00844454" w:rsidP="0025580F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...763 lines deleted...]
-        <w:sectPr w:rsidR="00343374" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00844454" w:rsidRPr="008E443D" w:rsidSect="0025580F">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:footerReference w:type="even" r:id="rId23"/>
           <w:footerReference w:type="default" r:id="rId24"/>
           <w:headerReference w:type="first" r:id="rId25"/>
           <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="007340A5">
-[...148 lines deleted...]
-      <w:r w:rsidRPr="000C2F51">
+      <w:r>
+        <w:t>Riksrevisionen har granskat om statens kontorsförsörjning är effektiv. Resultatet av granskningen redovisas i rapporten Kostsam kvadratjakt – statens användning och anskaffning av kontorslokaler (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:17), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3C5E">
+        <w:t>se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426153">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>skyddslagstiftning</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F609218" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Riksdagen överlämnade rapporten till regeringen den 10 juni 2025. I rapporten lämnar Riksrevisionen rekommendationer till regeringen. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och rekommendationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F5FC5D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...538 lines deleted...]
-        <w:sectPr w:rsidR="00343374" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId27"/>
           <w:headerReference w:type="default" r:id="rId28"/>
           <w:footerReference w:type="even" r:id="rId29"/>
           <w:footerReference w:type="default" r:id="rId30"/>
           <w:footerReference w:type="first" r:id="rId31"/>
-          <w:footnotePr>
-[...1 lines deleted...]
-          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="087490D4" w14:textId="1A35F7B1" w:rsidR="00343374" w:rsidRDefault="00343374">
-[...1 lines deleted...]
-        <w:spacing w:line="2" w:lineRule="auto"/>
+    <w:p w14:paraId="55FE48AE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc215142719"/>
+      <w:r w:rsidRPr="00785272">
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5418C92E" w14:textId="2B3B9DDB" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens övergripande slutsats är att statens användning och anskaffning av kontorslokaler kan bli mer effektiv. Riksrevisionen anser att regeringens styrning är otydlig och att styrningen inte ger myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heterna tillräckliga incitament att effektivisera kontorsanvändningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D0B534" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc215138954"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc215142720"/>
+      <w:r>
+        <w:t>Kontorsarea och kontorens lägen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="469EF900" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det finns en betydande potential att effektivisera statens kontorsanvändning. Riksrevisionen konstaterar att myndigheternas kontorsareor har minskat något under de senaste tio åren, men att anpassningen mot mindre kontor går långsamt och att många myndigheter fortfarande använder betydligt större area per anställd än jämförbara verksamheter, utan att det finns verksamhetsskäl som motiverar detta. Enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF003F">
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det dessutom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF003F">
+        <w:t xml:space="preserve"> en osäkerhet på myndigheterna om hur stora kontorslokaler verksamheten kräver och hur de ska vara utformade. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser att den största effektiviseringspotentialen ligger i att minska kontorsareorna och bedömer att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9139A">
+        <w:t xml:space="preserve">behövs en tydligare styrning och ett bättre stöd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC34BC4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att många medarbetare i så stor utsträckning arbetar på distans har enligt Riksrevisionen skapat ett utrymme för att effektivisera kontorsanvänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen. Riksrevisionen bedömer att den låga beläggningsgraden tyder på att resurser skulle kunna användas mer effektivt för att utveckla mer ändamålsenliga kontor och samtidigt minska statens kostnader för kontorsanvändning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006178BC">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör enligt Riksrevisionen stödja myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna i omställningen genom tydligare styrning av förändringsarbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3E8514" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001325F7">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att det är dyrt med kontorslokaler i de mest centrala lägena i Stockholm och att hyrorna som myndigheterna betalar nära centralstationen i Stockholm i genomsnitt är mer än dubbelt så höga som hyrorna i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001325F7">
+        <w:t xml:space="preserve">stora städer och i förorter till Stockholm. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar vidare att de myndigheter som har studerats i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">granskningen inte har ändrat sina kontorslägen i någon betydande omfattning under de senaste tio åren och att det är utmanande för myndigheterna att självständigt fatta beslut om att förändra lokalernas läge eftersom många av myndigheterna anser att läget är avgörande för möjligheten att både rekrytera och behålla medarbetare med rätt kompetens. Riksrevisionen bedömer att det krävs en tydligare styrning för att uppnå riksdagens mål om myndigheternas lokalisering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8164D">
+        <w:t xml:space="preserve">Riksdagen har dels uttalat att regeringen bör omlokalisera statliga arbetstillfällen från större städer till landsbygden, dels att utgångspunkten måste vara att myndigheter som lokaliseras i Stockholmsområdet bör välja lägen utanför de dyraste områdena i Stockholms innerstad. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare bedömer Riksrevisionen att om alla kontorsmyndigheter i gransk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningens urval minskade den genomsnittliga kontorsarean per anställd från dagens 22 till 15 kvadratmeter och använde kontor i mindre centrala lägen skulle kostnaderna kunna minska med 1,2 miljarder kronor per år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F84392A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer att anskaffningskostnaderna är höga, men att det vore olämpligt att sänka kostnaderna genom att tillåta längre hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrakt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3FE3">
+        <w:t xml:space="preserve">så länge behovet av att minska kontorsarean kvarstår. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E91E57D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare finns det enligt Riksrevisionen tecken på att myndigheterna har låg kostnadsmedvetenhet när det gäller anskaffning av kontorslokaler. Större myndigheter som Försäkringskassan och Skatteverket har dock specialiserade enheter med kunskap om kontorsutveckling samt erfarna projektledare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4596EA" w14:textId="7654FA80" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc215138955"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc215142721"/>
+      <w:r>
+        <w:t>Effekterna av den nuvarande styrningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="14253C3D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="281E04C6" w14:textId="3BCE7A4C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+        <w:t xml:space="preserve">Riksrevisionen bedömer att det finns flera orsaker till att den nuvarande styrningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063181E">
+        <w:t>inte leder till effektiv lokalanvändning och lokalanskaffning i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att många myndigheter har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95211">
+        <w:t>en oklar bild av hur budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B95211">
+        <w:t>styrningen fungerar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7384A86E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>nuvarande styrningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> medför att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve"> myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve">heter med liknande behov </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av kontorslokaler f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve"> mycket olika tilldelning av anslagsmede</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">l, vilket har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>resulterat i en ineffektiv resurs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>allokering som inte korrigeras över tid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:t>Det beror</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:t xml:space="preserve"> på att den historiska kontorsanvändningen styr tilldelningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen bedömer att regeringen inom nuvarande system kan effektivisera ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nyttjandet av kontorslokaler genom att komplettera budgetstyrningen med tillfälliga justeringar av anslagen. Riksrevisionen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>er att regeringen inom nuvarande system kan effektivisera ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nyttjandet av kontorslokaler genom att komplettera budgetstyrningen med tillfälliga justeringar av anslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E6D9C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det krav på att inhämta regeringens god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kännande vid lokalförändringar som kräver ökad tilldelning av anslags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel som finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t xml:space="preserve"> (1993:528) om statliga myndigheters lokalförsörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsammans med missuppfattningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287C77">
+        <w:t>av hur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287C77">
+        <w:t>budgetstyrningen fungerar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påverkar hur myndigheterna kommer att använda avsedda resurser. Det leder enligt Riksrevisionen till att myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna kan komma att göra ineffektiva prioriteringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E642D28" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD75FE2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="236C07E3" w14:textId="22A9E22B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc215138956"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc215142722"/>
+      <w:r>
+        <w:t>Samordnad anskaffning av lokaler</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="31A45D0A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det finns effektiviseringspotential i att öka myndigheternas samverkan när det gäller både användning och anskaff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av lokaler. Enligt Riksrevisionen kan kostnader minska om myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna nyttjar gemensamma ytor, samordnar investeringar och gör gemensamma inköp till kontoren. Riksrevisionen konstaterar att det finns en osäkerhet kring om det är tillåtet för en myndighet att teckna kontrakt för större lokaler i syfte att hyra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0992082D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Scala Offc" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Scala Offc" w:cs="Scala Offc"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve">effektivt att alla myndigheter tar höjd för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framtida lokalbehov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t>genom att teckna kontrakt för större lokaler än nödvändigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att styrningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> innebär att en myndighetsledning som agerar rationellt med hänsyn till den egna verksamheten inte alltid bidrar till det som är bäst för staten som helhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve">n gemensam hantering av osäkerheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> framtida lokalbehov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulle enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> ge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> stabilare planeringsförutsättningar och minska behovet av överkapacitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Scala Offc" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Scala Offc" w:cs="Scala Offc"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42505B06" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> finns stor potential i att minska kostnaderna genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t>ökad samverkan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bör enligt Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">revisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>överväga om samordnad kontorsanskaffning för myndigheter som är lokaliserade på samma ort kan minska kostnaderna. V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">idare bör regeringen enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>överväga att använda fastighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>funktionerna på de stora statliga myndigheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eftersom det där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t xml:space="preserve"> finns erfarenhet av och kompetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>att anskaffa kontorslokaler i stora delar av landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428CCC9C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc215138957"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc215142723"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F94C0D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs att 2 och 7 §§ kustbevakningsdatalagen (2019:429) ska ha följande lydelse.</w:t>
-[...501 lines deleted...]
-        <w:sectPr w:rsidR="00AB4A33" w:rsidSect="00155500">
+        <w:t>Riksrevisionen rekommenderar att regeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061F7477" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc215138958"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc215142724"/>
+      <w:r>
+        <w:t xml:space="preserve">inför en strategi för kontorsanvändningen i staten som tydliggör riktlinjer för kontorsarea och kontorens läge på orten, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC3BEC3" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>överväger att komplettera dagens budgetstyrning med aktiva beslut för att säkerställa att strategin följs och för att möjliggöra med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vetna politiska prioriteringar, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137A2E43" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00821B4D" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:sectPr w:rsidR="005C661A" w:rsidRPr="00821B4D" w:rsidSect="005C661A">
           <w:headerReference w:type="even" r:id="rId32"/>
           <w:headerReference w:type="default" r:id="rId33"/>
           <w:footerReference w:type="even" r:id="rId34"/>
           <w:footerReference w:type="default" r:id="rId35"/>
-          <w:footerReference w:type="first" r:id="rId36"/>
-[...2 lines deleted...]
-          </w:footnotePr>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="585086C8" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00455504">
+      <w:r>
+        <w:t>överväger samordnad anskaffning av kontorslokaler för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter på samma ort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEBAF43" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7921797B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11146">
+        <w:t>delar Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E11146">
+        <w:t xml:space="preserve">revisionens bedömning att statens användning och anskaffning av lokaler kan bli mer effektiv.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143E58F3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="2" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>Målet för den statliga förvaltningspolitiken är en innovativ och sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>verkande statsförvaltning som är rättssäker och effektiv, har väl utvecklad kvalitet, service och tillgänglighet, och som därigenom bidrar till Sveriges utveckling och ett effektivt EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>(prop. 2009/10:175, bet. 2009/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>10:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>38, rskr. 2009/10:315).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t>Statliga myndigheter har ett helhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t>ansvar för sin lokalförsörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve"> statliga lokalförsörjningen ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve">vara så effektiv som möjligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>egeringens mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>sättning är att fortsätta effektiviseringsarbetet när det gäller lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>försörjning och minska lokalkostnadernas andel av de totala kostnaderna för statens verksamhet (prop. 2016/17:1, bet. 2016/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>17:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>2, rskr. 2016/17:123).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser alltjämt att en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t>effektiv lokalanvändning i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är viktig eftersom den kan leda till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t xml:space="preserve"> minskade kostnader för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t>heter och staten som helhet.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk210571577"/>
+      <w:r>
+        <w:t xml:space="preserve"> Av dessa skäl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>beslutade regeringen i september 2024 om ett uppdrag till Ekonomistyrningsverket att genomföra analyser och ta fram underlag för att stärka förutsättningarna för en effektiv lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>användning i staten (Fi2016/04134</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37580">
+        <w:t>Fi2024/01718</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>). I rapporten Förbättrad uppföljning av statens lokalanvändning har Ekonomi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>styrningsverket lämnat förslag på utvecklade nyckeltal för att jämföra och bedöma effektiviteten i lokalanvändningen i staten som helhet och för enskilda myndighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>(ESV 2025:20). Genom de nya hyres- och area</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>begreppen som Ekonomistyrning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t xml:space="preserve">verket har utvecklat inom ramen för uppdraget finns vidare goda förutsättningar att jämföra hyresnivåer och lokalinnehav mellan myndigheterna, över tid och mot marknaden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>underlagen som Ekonomistyrningsverket tagit fram kan fungera som viktiga verktyg för myndigheterna vid beslut om användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50358118" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc215142725"/>
+      <w:r>
+        <w:t>Kontorsarea och kontorens lägen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E272948" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t xml:space="preserve"> myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>heternas anpassning mot mindre kontor har gått långsamt och att många myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>heter fortfarande använder betydligt större area per anställd än jämförbara verksamheter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I likhet med Riksrevisionen anser regeringen att distans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbetet och den ökande digitaliseringen har skapat nya behov som ställer andra krav på kontorens dimensionering och utformning än tidigare. Regeringen instämmer vidare i Riksrevisionens bedömning att den låga beläggningsgraden tyder på att resurser skulle kunna användas mer effek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tivt för att utveckla mer ändamålsenliga kontor och samtidigt minska statens kostnader. I sina räkneexempel utgår Riksrevisionen från en kontorsarea om 15 kvadratmeter per anställd, men påtalar att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D853A8">
+        <w:t>yndigheter med annan verksamhet än kontorsverksamhet kan ha behov av större lokalareor.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan vara rimligt att som generell utgångspunkt utgå från en kontorsarea om</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A578C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 kvadratmeter per anställd för kontorsmyndigheter vid användning och anskaffning av kontorslokaler. Det behöver dock finnas utrymme för myndigheter att vid behov göra verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mässiga anpassningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F677D28" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>att det behövs en tydligare styrning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> och ett bättre stöd för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> myndigheternas arbete med användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>anskaffning av lokaler. Samtidigt anser regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">yndigheternas fristående ställning och långtgående befogenheter att besluta om hur de egna uppgifterna ska lösas är en viktig komponent i den svenska förvaltningsmodellen som medför många fördelar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndigheternas ansvar för verksamheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> kommer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> till uttryck i 3 § myndighetsförordningen (2007:515) där det framgår att myndighetens ledning ansvarar inför regeringen för verksamheten och ska se till att den bedrivs effektivt och enligt gällande rätt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare är a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>rbetsgivaransvaret i staten långtgående delegerat till myndigheterna och det är myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ledningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> som har arbetsmiljöansvar för de statligt anställda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>Regeringens mål för arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve">givarfrågorna är en samordnad statlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>arbetsgivarpolitik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> som säkerställer att myndigheterna har kompetens för att fullgöra sina uppgifter. Det är därför angeläget att de statliga arbetsgivarna har förutsättningar att arbeta strategiskt med sin kompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>försörjning. Verksamhetsansvaret och arbetsgivarpolitiken i staten är delegerad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> till myndigheterna för att kunna möjliggöra verksamhetsnära anpassningar för ökad effektivitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Regeringen anser att det även fortsatt är myndighetens ledning som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">bäst </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förutsättningar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>bestämm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> över myndighetens anskaffning och användning av lokaler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203944BF" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen delar däremot</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EF61B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> bedömning att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>gynnsamt för kontorsanvändningen i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som helhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> med en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tydligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> styrning av myndigheternas kontorsyta och läge på arbetsorten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> vidare i likhet med Riksrevisionen att myndigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behöver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> ges utrymme att påverka kontorens utformning eftersom myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>heternas verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> skiljer sig åt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det kommer att vara utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>punkten i regeringens fortsatta arbete med att göra statens lokalanvändning mer effektiv och ändamålsenlig, se avsnitt 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F055D" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004114B2">
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t>iksrevisionen konstaterar är ett sätt att minska anskaffnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t xml:space="preserve">kostnaderna att tillåta myndigheterna att teckna längre kontrakt så att transaktionskostnader och flyttkostnader kan fördelas över fler år. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>Regeringen instämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> bedömning att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte är lämpligt att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> tillåta längre </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kontrakt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>så länge det finns behov av att minska kontorsarean på myndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen avser därför inte att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t>genomföra några generella ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>för när regeringens medgivande ska krävas för hyresavtal enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F35">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F35">
+        <w:t xml:space="preserve"> om statliga myndigheters lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4DA08B" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare instämmer regeringen i Riksrevisionens konstaterande att förflyttningen till mindre centrala lägen i Stockholm sker långsamt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>Riksdagen har tillkännagett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska se till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve">statliga myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lokaliseras till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>förorte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lägen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> utanför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de dyraste områdena i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> Stockholms innerstad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och prövar lokalisering till andra delar av landet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>(bet. 2015/16:NU17 punkt 2, rskr. 2015/16:201 och bet. 2015/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>16:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>25 punkt 9, rskr. 2015/16:208).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve">I syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>ökad statlig närvaro har tidigare regeringar fattat beslut om lokalisering av hela eller delar av myndigheters verksamheter. Merparten av besluten har avsett verksamheter i Stockholms län, som har om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>lokaliserats till andra delar av landet. I och med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dessa beslut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>, myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>heternas egna initiativ till lokaliseringar och införandet av förordningen (2019:202) om statliga myndigheters lokalisering ansåg regeringen att tillkännagivandena från riksdagen var slutbehandlade (prop. 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve">:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>. 2 avsnitt 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rskr. 2019/20:129</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C14D395" w14:textId="77777777" w:rsidR="00495A75" w:rsidRPr="00A24B85" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionen bedömning att tydligare styrning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF39EB">
+        <w:t xml:space="preserve">och ett bättre stöd för myndigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behövs för att åstadkomma ytterligare förflyttning från centrala lägen i Stockholm och att det kan innebära en besparingspotential. Regeringens åtgärder med anledning av detta framgår av avsnitt 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t xml:space="preserve">Samtidigt finns det outtalade förväntningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t xml:space="preserve"> vissa institutioner att bedriva verksamhet i särskilda lokaler. Det gäller exempelvis museum, högskolor och universitet där lokaliseringen har ett särskilt egenvärde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6605C1EF" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t>Riksrevisionen har uppmärksammat tecken på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> låg kostnadsmedvetenhet hos myndigheterna vad gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nedlagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> egen arbetstid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve">anskaffning av kontorslokaler. Regeringen förutsätter att den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndighet som anskaffar kontorslokaler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> utför arbetet så effektivt som möjligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Även i detta sammanhang ansvarar myndighetens ledning för att arbetet bedrivs effektivt i enlighet med 3 § myndighetsförordningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00AB7683">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> likhet med Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">revisionen </w:t>
+      </w:r>
+      <w:r w:rsidDel="00AB7683">
+        <w:t xml:space="preserve">anser regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t>det är angeläget att myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t>heterna arbetar kostnadsmedvetet för att säkerställa en god hushållning med statens medel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455F98">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="07254BAD" w14:textId="45E68B0C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000754FB">
+        <w:t>tgärder med anledning av detta framgår av avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1425F08E" w14:textId="6294BBAD" w:rsidR="00844454" w:rsidRDefault="005B38A5" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc215142726"/>
+      <w:r>
+        <w:t>Effekterna av den nuvarande styrningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00844454">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BC4E08" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">bedömning att hyreskostnaden har eller kan ha stor betydelse för myndigheternas beslut om kontorslokaler. Så som Riksrevisionen påpekar, påverkar historiska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>utfall uppräkningen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> i sig och hur stor andel som räknas upp med en specifik uppräkningsfaktor, t.ex. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> lokalkostnader. Myndigheterna har fullt ansvar för hur de medel de förfogar över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> disponeras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>inom ramen för rik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">dagens beslut om anslagens ändamål </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>finansiella restriktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som regeringen har beslutat om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230A54A9" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen delar till viss del </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens bedömning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">att effekterna av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delar av den ekonomiska styrningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kan vara svår</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> att överblicka. En utmaning i pris- och löneomräkningen är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">att uppräkningen bygger på faktiska utfall, vilket ger ett par års fördröjning, såväl </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> fördelningen mellan olika kostnadsslag som underlag för beräkningen av upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>räknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>faktorerna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>När en myndighet byter lokaler kan det innebära att fördelningen mellan olika kostnadsslag förändras och att utrymme frigörs för ökade utgifter inom ett annat område. Regeringen styr normalt inte i detalj hur en myndighet disponerar tillgängliga medel mellan olika kostnadsslag. Av 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">§ myndighetsförordningen framgår att myndighetens ledning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvarar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">för att verksamheten bedrivs effektivt. I modellen för pris- och löneomräkning finns, som Riksrevisionen också påtalat, inte något automatiserat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effektiviseringstryck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> just lokalkostnader. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008673FF">
+        <w:t>en myndighet däremot omfördelar medel från lokaler till löner, utsätts en större andel av myndighetens utgifter för det effektiviseringstryck som följer av produktivitetsavdraget. Den nuvarande ekonomiska styrningen bidrar därför till en effektivare användning av statens medel.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5EA35F" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> statens nuvarande system för lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> ger myndigheterna incitament för en effektiv användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>nskaffning av kontorslokaler. Inom systemet anpassar pris- och löneomräkningen anslagsnivån med hänsyn till ändrade hyreskostnader,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även om det sker med viss fördröjning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> Konstruktionen med pris- och löneomräkningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> i kombination med bestämmelser om ledningens ansvar i myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>förordningen, ger enligt regeringen tillräckligt med styrning på ett över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>gripande plan. Fler aktiva beslut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gällande tilldelning av anslag för myndigheternas verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">riskerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">leda till minskad förutsebarhet för myndigheterna och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bidra till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kortsiktiga beslut inom lokalförsörjningen på bekostnad av vad som bedöms vara ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">enligt på längre sikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAE5464" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>Regeringen anser att en effektiv anskaffning och användning av kontors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">lokaler i staten kan främjas inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> system</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> och utifrån rådande principer. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> göras genom att myndigheterna i högre utsträckning jämför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kostnaderna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> med varandra, eller på andra sätt nyttjar information om andra myndigheters anskaffning och användning. För detta kan Ekonomistyrningsverkets rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097319">
+        <w:t>Förbättrad uppföljning av statens lokalanvändning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>(ESV 2025:20)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">vara ett stöd, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> vad gäller nyckeltal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030AADD8" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc215142727"/>
+      <w:r>
+        <w:t>Samordnad anskaffning av lokaler</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3605D41E" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens bedömning att det finns behov av att myndigheter i större utsträckning samverkar i fråga om användning och anskaffning av lokaler i syfte att minska kostnaderna för staten som helhet. Enligt 6 § myndighetsförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B686D">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B686D">
+        <w:t xml:space="preserve"> verka för att genom samarbete med myndigheter och andra ta till vara de fördelar som kan vinnas för enskilda samt för staten som helhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regeringen är positiv till att myndigheter samverkar i lokalförsörjningsfrågor och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>följer löpande vilka behov som finns av förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:softHyphen/>
+        <w:t>gemensamma lösningar i den offentliga förvaltningen, och hur styrningen vid behov kan utformas för att underlätta och möjliggöra sådana lösningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A756D2" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t xml:space="preserve"> har för avsikt att förtydliga förutsättningarna för samverkan kring lokaler. Det gäller såväl i fråga om samordning kring lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>försörjningsplaneringen och anskaffning, som i fråga om möjligheten att samverka kring användning av lokaler genom exempelvis sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>lokalisering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regeringen instämmer i Riksrevisionens bedömning att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve">n gemensam hantering av osäkerheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve"> framtida lokalbehov </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t>ge stabilare planerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t>förutsättningar och minska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheternas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve"> behov av överkapacite</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t. Regeringen anser att ökade möjligheter till samverkan och samordning av lokalförsörjningen ger förutsättningar för att delvis lösa en sådan problematik. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023146D">
+        <w:t>Åtgärder med anledning av detta framgår av avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF8A7B7" w14:textId="626EC509" w:rsidR="00DB62B9" w:rsidRDefault="00844454" w:rsidP="007C2C88">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3CD4CD6B" w14:textId="69B37511" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00220B1E">
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc215138962"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc215142728"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="766B7215" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att det är viktigt att fortsätta arbetet för en mer effektiv användning och anskaffning av lokaler. Mot bakgrund av slutsatserna i Ekonomistyrningsverkets rapport och det behov av ytterligare stöd för myndigheternas arbete </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B86934">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktualiseras i Riksrevisionens rapport</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B86934">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har Regeringskansliet remitterat en promemoria om e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004226B6">
+        <w:t>n effektivare och mer ändamålsenlig anskaffning och användning av lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med förslag till ändringar i förordningen om statliga myndigheters lokalförsörjning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05532">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001519E3">
+        <w:t>Fi2025/02168</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05532">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I promemorian föreslås </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">införas krav som förtydligar att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">när de planerar för sin lokalförsörjning ska verka för en effektiv och ändamålsenlig användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det föreslås även att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t>förut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:softHyphen/>
+        <w:t>sättningarna för myndigheter att samverka kring lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förtydligas och att det ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">införas krav på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i planeringen för sin lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t xml:space="preserve"> beakta möjligheten till samverkan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller samlokalisering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nya Statskontoret föreslås vidare bemyndigas att meddela de föreskrifter som behövs för verkställigheten av de nya kraven i förordningen. Med stöd av bemyndigandet är det möjligt för nya Stats</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontoret att ta fram föreskrifter och allmänna råd för att åstadkomma en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t xml:space="preserve">effektivare och mer ändamålsenlig användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t>anskaffning av lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130475E9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver förtydliganden om myndigheters förutsättningar att samverka när de planerar för sin lokalförsörjning avser r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för närvarande inte att vidta några ytterligare åtgärder med anledning av Riksrevisionens förslag om ytterligare samverkan mellan myndigheter. Regeringen konstaterar att resurssamverkan är möjlig med stöd av bestämmelsen i 6 § myndighetsförordningen och 4 § avgiftsförordningen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013545E">
+        <w:t>1992:191</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), som är ett generellt bemyndigande för en myndighet att under vissa förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar ta ut avgifter för verksamheter som är av tillfällig natur eller av mindre omfattning. Mot bakgrund av förslagen om statlig resurs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samverkan i betänkandet En effektivare organisering av mindre myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter – analys och förslag (SOU 2025:13) och att flera remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanser uttrycker att det finns behov av förvaltningsgemensamma lösningar bedömer regeringen att det finns potential i sådana lösningar för att öka effektiviteten och kvaliteten i statsförvaltningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060662F">
+        <w:t>Regeringen följer löpande vilka behov som finns av förvaltningsgemensamma lösningar i den offentliga förvaltningen, och hur styrningen vid behov kan utformas för att underlätta och möjliggöra sådana lösningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. 2 avsnitt 4).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2C1CE0" w14:textId="77777777" w:rsidR="00844454" w:rsidDel="006428AE" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att en effektivare användning och anskaffning av lokaler kan innebära att resurser frigörs till förmån för myndigheters kärnuppgifter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve">tidigare uttalat att statsförvaltningen behöver bli mindre fragmenterad och mer fokuserad på myndigheternas kärnuppgifter (prop. 2023/24:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve">. 2 avsnitt 4 och prop. 2024/25:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>. 2 avsnitt 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:t>Riksrevisionens granskning utgör därför ytterligare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett viktigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:t xml:space="preserve"> underlag för regeringen i arbetet med att öka fokus på myndigheternas kärnuppgifter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve"> I budgetpropositionen för 2026 uttalade regeringen att den avser att ge Statskontoret i uppdrag att definiera och kartlägga myndigheters administrativa kostnader och redovisa dessa i förhållande till kostnaderna för myndigheternas kärnuppgifter (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>. 2 avsnitt 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105C7DD1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att myndigheternas och regeringens kontinuerliga arbete med att öka effektiviteten i statsförvaltningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1172">
+        <w:t xml:space="preserve">samt det arbete som för närvarande pågår inom Regeringskansliet som redovisats ovan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer att skapa goda förutsättningar för en mer kostnadseffektiv användning och an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skaffning av lokaler i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49810A0D" w14:textId="4753767E" w:rsidR="00844454" w:rsidRPr="007C2C88" w:rsidRDefault="00844454" w:rsidP="007C2C88">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...57 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId42"/>
+        <w:sectPr w:rsidR="00844454" w:rsidRPr="007C2C88" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutade den 2 oktober 2025 att inhämta Lagrådets yttrande över de lagförslag som finns i </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>I och med denna skrivelse a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0528">
+        <w:t xml:space="preserve">nser regeringen att Riksrevisionens rapport är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611C1BD7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc215138963"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc215142729"/>
+      <w:r>
+        <w:t>Riksrevisionens rapport Kostsam kvadratjakt – statens användning och anskaffning av lokaler (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2022:28)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="27FC0858" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FD0B94" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CC3E02" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>bilaga 4</w:t>
-[...4 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7127D1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4098F396" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>bilaga 5</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="757A8120" w14:textId="2F631FD0" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF2837" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA25DB8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53112E21" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFBEAE5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4DB288" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD49BE9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19142E92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0308E986" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2064AC92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DF946F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9098FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C3506C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CC5D10" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342B22BE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D088ED" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E03D63E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A25EF7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114BC593" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21816F72" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB55665" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773CB6FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EAFB210" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D66CCA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660F5DD1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665C28D8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76792627" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D24DCC7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7929DC88" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18028AB3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D830AA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CFACF7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230E0FD2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2515A471" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8CA482" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F5CDF8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75721F7E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F2BBDD" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2CDD4E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580A6076" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657AA4AD" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEB6D7E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E13B7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5453DAF1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076B4F92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AD021D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261A52F3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BF838A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C9C4C3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1983CF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144CB323" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E4C9FC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763B7F82" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498377C6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582F0598" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0120F0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0C14C5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7ECE1B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18C419" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6F139D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105BEDAE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DB7F37" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152E696A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F93DC9D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47317339" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551FF885" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFF8324" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2580DC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DA4B1F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4AD515" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28ADC30D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55529DF6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4509B4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB47C2D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3379C8D4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B04C3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00896744" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B40EAE2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEFCF22" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354BE0E2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A83155" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1AC028" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EFBB44" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A625C67" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C62F34" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B98E3BC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1564F193" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40094F3D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B99F31B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43543090" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68414687" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E98F7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519E1460" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331C1212" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B77F4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B742D4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27452F56" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D743EB6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E24FF4F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF5B661" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FB770C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AE9014" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DBEDE0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32037AEA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FB788B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0352139B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C76795A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B17C66" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BFA4E9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF712FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E256515" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8C8A5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E9DC2D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E30BE18" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525C6596" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E7787E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E75B92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C78834" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371AFEBA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3962A1D1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042D982D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEFD65C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A62E319" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F0A18" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D9112" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E850C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1E7386" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53874405" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E3F8CC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FDE058" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E8B02C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618CD4CF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970E555" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA98F55" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0DD04F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249DAF71" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FA964F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591973F0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CBF50D" w14:textId="0FF5DDC9" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664A2B4E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A5FD5F" w14:textId="3919433F" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1935930B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6206C750" w14:textId="38734C7E" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4A493A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1733C759" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE7D91" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685531A4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6888E349" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF0E85E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F3D0BB" w14:textId="66845D01" w:rsidR="00844454" w:rsidRPr="008A6BE4" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0335CF" w14:textId="22B83495" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC5EFCE" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00774859">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...158 lines deleted...]
-      <w:r w:rsidRPr="00B22B50">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Kungliga Örlogsmannasällskapet</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B22B50">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674C5281" w14:textId="79978BF5" w:rsidR="007250D6" w:rsidRDefault="007250D6" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E124AC" w14:textId="77777777" w:rsidR="007250D6" w:rsidRDefault="007250D6" w:rsidP="007250D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Försvarsmakten</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="4A9E6B91" w14:textId="1905F27B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254595FB" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607E87E7" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00774859">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...391 lines deleted...]
-      <w:r w:rsidRPr="00ED40A3">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Myndigheten för samhällsskydd och beredskap</w:t>
-[...289 lines deleted...]
-          <w:type w:val="continuous"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757849E8" w14:textId="7606086F" w:rsidR="00DB62B9" w:rsidRPr="00897725" w:rsidRDefault="00DB62B9" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00897725" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED40A3">
-[...11764 lines deleted...]
-    <w:bookmarkStart w:id="52" w:name="_Toc212717887" w:displacedByCustomXml="next"/>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="14AA8794" w14:textId="0100ABF3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FD51A5">
+        <w:p w14:paraId="0AA4A722" w14:textId="3B3C7E15" w:rsidR="00844454" w:rsidRDefault="00495A75" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FD51A5">
-[...3 lines deleted...]
-            <w:t>Försvarsdepartementet</w:t>
+          <w:r>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="52" w:displacedByCustomXml="prev"/>
-    <w:p w14:paraId="6D1FFDFF" w14:textId="78E5E937" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="69AC861C" w14:textId="6A11101B" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc212717888"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc215142730"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008A73B2">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r>
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F60198B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1AA1DA4F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C0D7B8" w14:textId="65252684" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="4E40BF06" w14:textId="3AC2DD82" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...6 lines deleted...]
-            <w:t xml:space="preserve">, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, </w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
+          <w:r w:rsidR="00495A75">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Malmer </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00495A75">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00495A75">
+            <w:t>, Kullgren,</w:t>
+          </w:r>
+          <w:r w:rsidR="00774859">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">Bohlin, Carlson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00495A75">
             <w:t>Pourmokhtari</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-            <w:t xml:space="preserve">, Rosencrantz, </w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
+          <w:r w:rsidR="00495A75">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t>, Larsson, Britz,</w:t>
           </w:r>
+          <w:r w:rsidR="00774859">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00495A75">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="152068D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="24ED171B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1761CB88" w14:textId="6819ADCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="22DEF830" w14:textId="4017AE81" w:rsidR="00844454" w:rsidRPr="00774859" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008A73B2">
-            <w:t>Bohlin</w:t>
+          <w:r w:rsidR="00774859">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:r w:rsidR="00774859">
+            <w:br/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1DC9DD53" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00827386" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="5EE40275" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="008B7E85" w:rsidRDefault="00844454" w:rsidP="0044419F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7E85">
+        <w:t>                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3F251B" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="006E102E" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643C867A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00915BF3" w:rsidRDefault="00343374" w:rsidP="00F85486">
-[...7 lines deleted...]
-    <w:p w14:paraId="737C688F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="4D7F7E82" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06C438B4" w14:textId="648DCA0D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+    <w:p w14:paraId="2F252B40" w14:textId="1D3C1687" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Kustbevakningens sjöövervakning</w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="11750DDF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="3FF910EA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2FDDFE" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId119"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId124"/>
+      <w:headerReference w:type="even" r:id="rId50"/>
+      <w:headerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="even" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:headerReference w:type="first" r:id="rId54"/>
+      <w:footerReference w:type="first" r:id="rId55"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A902660" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
+    <w:p w14:paraId="6E851421" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3089FC25" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
+    <w:p w14:paraId="095BEEDE" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Scala Offc">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="286A09C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="14610806" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FB7C0D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0E64EF12" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="271D4E03" wp14:editId="2A4695AB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:docPr id="220634843" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="271D4E03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5BC3FCE4" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="70E88D05" wp14:editId="2476F918">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="633843443" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="70E88D05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B48365F" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="033EE65D" wp14:editId="1F182CB1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1497861807" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D74B283" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="033EE65D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D74B283" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="474A5B30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4696FDD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="29FF383C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251615744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5332348C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2CE9CCD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251616768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251616768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="239BDCAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5405778A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 4"/>
+              <wp:docPr id="44" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="51EBBE70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="51EBBE70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="791B828D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41DCF12C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41DCF12C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5187AADF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="217E4FC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="217E4FC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="099E1068" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36BE1270" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="36BE1270" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="478F9AAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5A00A8AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251617792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:docPr id="24" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6C5E1B43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251617792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C5E1B43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68E3D124" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="158B7ED5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E091DD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E091DD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78B17C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="03EE09B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 4"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4ED23A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4ED23A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6DC38DA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76CA25A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76CA25A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7584F1B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30FA8767" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="30FA8767" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B91EF28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4AD7368B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="514CD770" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="514CD770" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AA0E711" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="121D6B52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7173B6D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7173B6D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46BA5A0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0860ED49" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="64A58B5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="64A58B5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65B03709" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="547EFBD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251609600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08B2F125" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251609600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08B2F125" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BB429F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D47213B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="729EF75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...6819 lines deleted...]
-                  <w:p w14:paraId="52499334" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="729EF75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6228E735" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="1B86C993" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25266B5E" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="006923D1" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="355EA3E0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="006923D1" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D825568" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
+    <w:p w14:paraId="40E37061" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B198EED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7C937FAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FCA0A97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0CBD0C4C" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="711B8383" wp14:editId="47912AA1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="2042541883" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2006940450"/>
+                              <w:id w:val="-581143423"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r>
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="571929122"/>
+                              <w:id w:val="-492262910"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r>
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="711B8383" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2006940450"/>
+                        <w:id w:val="-581143423"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r>
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="571929122"/>
+                        <w:id w:val="-492262910"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r>
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A1D0279" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="397D4DC0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55F367AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...781 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-763074603"/>
+                              <w:id w:val="-1648587149"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1484232122"/>
+                              <w:id w:val="543330292"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-763074603"/>
+                        <w:id w:val="-1648587149"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1484232122"/>
+                        <w:id w:val="543330292"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E1E2F29" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0D12EAC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1160807436"/>
+                              <w:id w:val="1672134704"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="320086618"/>
+                              <w:id w:val="1535689865"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1160807436"/>
+                        <w:id w:val="1672134704"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="320086618"/>
+                        <w:id w:val="1535689865"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43B89779" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2C768E66" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FB1ADBC" w14:textId="1344F7ED" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="482676797"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="940026551"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4C17546C" w14:textId="70948F26" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00844454">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FB1ADBC" w14:textId="1344F7ED" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="482676797"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="940026551"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4C17546C" w14:textId="70948F26" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00844454">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C68DF37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16D6453C" w14:textId="787FC100" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1783991728"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="49344445"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4FDCCB8D" w14:textId="784D688F" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00844454">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00844454">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="16D6453C" w14:textId="787FC100" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1783991728"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="49344445"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4FDCCB8D" w14:textId="784D688F" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00844454">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00844454">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="687D559B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AECFEF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D9A2D09" w14:textId="4B25D3CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1031611397"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="800116127"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D9A2D09" w14:textId="4B25D3CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1031611397"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="800116127"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1AF1B595" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="48D80751" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="76CD7D4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C7CAFE8" w14:textId="3CD0137D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-320271236"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="831269091"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C7CAFE8" w14:textId="3CD0137D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-320271236"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="831269091"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="284A76EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1920889A" w14:textId="59C9E233" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1920889A" w14:textId="59C9E233" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2996DA56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="38F98BC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F50BC24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A806793" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...3216 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="58D49181" w14:textId="26DF1156" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-395964496"/>
+                              <w:id w:val="-608355345"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="809834307"/>
+                              <w:id w:val="-1954467376"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="58D49181" w14:textId="26DF1156" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-395964496"/>
+                        <w:id w:val="-608355345"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="809834307"/>
+                        <w:id w:val="-1954467376"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-[...2178 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EB0AAF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1264201B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6AD4BFD2" w14:textId="28E9BC26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-845787267"/>
+                              <w:id w:val="-39975253"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1113894490"/>
+                              <w:id w:val="464473354"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6AD4BFD2" w14:textId="28E9BC26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-845787267"/>
+                        <w:id w:val="-39975253"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1113894490"/>
+                        <w:id w:val="464473354"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
-[...402 lines deleted...]
-
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F14495D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3C40FFA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="460A88B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="01FF1229" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="6D3F011F" w14:textId="211A518D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="846138508"/>
+                              <w:id w:val="1244999877"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1600794091"/>
+                              <w:id w:val="889308241"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="6D3F011F" w14:textId="211A518D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="846138508"/>
+                        <w:id w:val="1244999877"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1600794091"/>
+                        <w:id w:val="889308241"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63D5E883" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="528DE666" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6944D44F" w14:textId="5A205681" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1605797786"/>
+                              <w:id w:val="555977780"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="743993845"/>
+                              <w:id w:val="-71975369"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6944D44F" w14:textId="5A205681" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1605797786"/>
+                        <w:id w:val="555977780"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="743993845"/>
+                        <w:id w:val="-71975369"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5642DA3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="00F140A2" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1B58F9D0" wp14:editId="3F7470E3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="1226613584" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                        <w:p w14:paraId="514D77B6" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="433337778"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="-1906838547"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00343374">
-                                <w:t>Prop.</w:t>
+                              <w:r>
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="784625165"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="1276443113"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A37487">
-                                <w:t>2025/26:36</w:t>
+                              <w:r>
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1B58F9D0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                  <w:p w14:paraId="514D77B6" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="433337778"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="-1906838547"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00343374">
-                          <w:t>Prop.</w:t>
+                        <w:r>
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="784625165"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="1276443113"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A37487">
-                          <w:t>2025/26:36</w:t>
+                        <w:r>
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B22A75AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04206CBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A386DF5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="045727E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EB89F6E"/>
+    <w:numStyleLink w:val="RKrubrik1-4"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37172,51 +12097,280 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06441E01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07E8A37C"/>
+    <w:numStyleLink w:val="RKstrecklistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="094A1350"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="874C1294"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C484E05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D76163D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6D8D278"/>
+    <w:lvl w:ilvl="0" w:tplc="FCFCF040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="74F43A9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1EA29D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09A69968" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B380C252" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5AACD5EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37297,51 +12451,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37421,51 +12575,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -37548,51 +12702,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37675,57 +12829,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D324031"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37812,57 +12972,516 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F04E30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07E8A37C"/>
+    <w:numStyleLink w:val="RKstrecklistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B82ACD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B73C09A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BF62863"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="041D001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DAF42EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D406BEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372C411F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B2E566E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
+        <w:ind w:left="1361" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2154"/>
+        </w:tabs>
+        <w:ind w:left="2438" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3231"/>
+        </w:tabs>
+        <w:ind w:left="3515" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4308"/>
+        </w:tabs>
+        <w:ind w:left="4592" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5385"/>
+        </w:tabs>
+        <w:ind w:left="5669" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6462"/>
+        </w:tabs>
+        <w:ind w:left="6746" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7539"/>
+        </w:tabs>
+        <w:ind w:left="7823" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8616"/>
+        </w:tabs>
+        <w:ind w:left="8900" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -37952,51 +13571,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38043,51 +13662,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD21564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38171,57 +13796,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43612E31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="089CCD3C"/>
+    <w:numStyleLink w:val="RKpunktlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A626CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B9E585A"/>
+    <w:numStyleLink w:val="RKnummerlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD01921"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="089CCD3C"/>
+    <w:numStyleLink w:val="RKpunktlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53191FCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -38327,2356 +13976,1299 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58FE4B62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77F4358A"/>
+    <w:numStyleLink w:val="RKnumreradlistaram"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59A00B31"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B9E585A"/>
+    <w:numStyleLink w:val="RKnummerlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603A5610"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CA2C1E"/>
+    <w:numStyleLink w:val="RKpunktlista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A7665E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1E7806"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70024D97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49CEE3BE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="755223B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D898A8"/>
+    <w:numStyleLink w:val="RKstrecklista"/>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="734428684">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="597104048">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="836459267">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1151796365">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1274170200">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="508256887">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1676959670">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="524560718">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="7"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1834562801">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1637180406">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="840197462">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1558323982">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1309016888">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1464157065">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2077051901">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="901908029">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1898121741">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="696854227">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="982778859">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25" w16cid:durableId="556403597">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26" w16cid:durableId="847603360">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1151796365">
-[...28 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="27" w16cid:durableId="1846094413">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-[...103 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1915698394">
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1454207087">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="43" w16cid:durableId="2144885699">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="402145859">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="44" w16cid:durableId="1578593017">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1232156023">
-[...1192 lines deleted...]
-  <w:numIdMacAtCleanup w:val="24"/>
+  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB229F"/>
+    <w:rsidRoot w:val="00690CB3"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00017035"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00091D85"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2F51"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D01F4"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00130121"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00147707"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E0665"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201BB7"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022518D"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00251CA6"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00262C72"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A3589"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C48F6"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C79F9"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F7782"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00335E57"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00343374"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00353BDF"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003653B0"/>
+    <w:rsid w:val="00362F4C"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E216F"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F7990"/>
-    <w:rsid w:val="004119AA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="0046695C"/>
+    <w:rsid w:val="004721D5"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="0047593E"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A03B7"/>
+    <w:rsid w:val="00495A75"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D2F0C"/>
-    <w:rsid w:val="004D3A4C"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E4A9B"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="005101FF"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00572233"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2E6F"/>
+    <w:rsid w:val="005B38A5"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C5C5A"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005C661A"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D7289"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E3453"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00601724"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="0062743B"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="00690CB3"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C1F44"/>
-    <w:rsid w:val="006C363E"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00727576"/>
+    <w:rsid w:val="007250D6"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00756EE3"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="00774859"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C5C3E"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="008016D6"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815359"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00844454"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00864DEE"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="0087799D"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886CCE"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A33EB"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A73B2"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C4116"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2006"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00984B95"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009875DA"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6EC1"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E2DF7"/>
-    <w:rsid w:val="009E3D4F"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A24C5A"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A37487"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A52391"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4A33"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD4EEA"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF32A1"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF6B47"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B3288B"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B40D20"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B43494"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B47C5B"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B704F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B85867"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B9008E"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B967E2"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA69C1"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB229F"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC1D71"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD5001"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE281C"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C065AA"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C17293"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31492"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C36C76"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C6187F"/>
-    <w:rsid w:val="00C63200"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C72C23"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD5EBA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE06E8"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE703D"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D11EDD"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
+    <w:rsid w:val="00D477D6"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D744A4"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA057E"/>
-    <w:rsid w:val="00DA2F0B"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB65C0"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E017D5"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6252C"/>
+    <w:rsid w:val="00E62788"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EC25BF"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF4CF9"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F02920"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F43867"/>
-    <w:rsid w:val="00F43A46"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F62A5C"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD51A5"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF0A41"/>
-    <w:rsid w:val="00FF0E95"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF3B53"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7940D21E"/>
-  <w15:docId w15:val="{CB3D5CEB-56E9-4DAD-8B3D-FBAE7E82D1C0}"/>
+  <w14:docId w14:val="169DE29A"/>
+  <w15:docId w15:val="{E14BDD03-5C49-4DAE-B591-F59BBFBA31C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -41054,114 +15646,114 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC2740"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A937DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00712EDD"/>
@@ -41380,128 +15972,135 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
+    <w:uiPriority w:val="14"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
@@ -42286,50 +16885,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -42371,68 +16971,69 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -42528,103 +17129,103 @@
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
@@ -42650,114 +17251,114 @@
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="42"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="39"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
@@ -42816,309 +17417,309 @@
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
     <w:rsid w:val="00FF7693"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
     <w:rsid w:val="00FF7693"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="39"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -43181,185 +17782,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...89 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fo-rs/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/sfo/lag/Skrivelser2/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43632,50 +18114,55 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -43878,279 +18365,269 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-  <departementsnamn>Försvarsdepartementet</departementsnamn>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Lotta Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Försvarsdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:65</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...3 lines deleted...]
-    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13583</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13583</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13583</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D12470E8-2C6E-4563-8A4B-14F7B9724465}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED7A354-B0BA-494A-BD6A-E4EE6AD4CDD9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B9215CA-75F6-4449-B409-0BCF334CBF01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F950BF0-0C23-4447-9AD7-640F78F256AD}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2FAE0D4-EEB2-4360-97AC-6CC2C6A7CC66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22DC155C-2334-4362-994C-DE91D687647A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFDEE31-76F8-4BB2-AF38-6DF433A883B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F1B1601-7036-4544-90E8-560A6041CA32}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008CDF8B-7D65-43AB-8580-B51D9179DFB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="eec14d05-b663-4c4f-ba9e-f91ce218b26b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="bc94ca00-0ad1-47b3-89b5-d5369d8a0237"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>84</Pages>
-[...1 lines deleted...]
-  <Characters>165474</Characters>
+  <Pages>90</Pages>
+  <Words>4465</Words>
+  <Characters>23666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1378</Lines>
-  <Paragraphs>392</Paragraphs>
+  <Lines>197</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kustbevakningens sjöövervakning</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>196303</CharactersWithSpaces>
+  <CharactersWithSpaces>28075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kustbevakningens sjöövervakning</dc:title>
-  <dc:creator>Klas Johansson</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler</dc:title>
+  <dc:creator>Lisa Seger</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>771c97d9-1e08-440a-9835-2387a41de86a</vt:lpwstr>
+    <vt:lpwstr>9a099d9a-80e5-4acc-9ec7-478315d816bc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>33;#Försvarsdepartementet|77bc58e5-8ab3-4658-88b7-3f6ab76d649a</vt:lpwstr>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>