--- v1 (2026-08-27)
+++ v2 (2026-10-12)
@@ -1,715 +1,692 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="image/x-emf"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...27 lines deleted...]
-  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="59FDC1C3" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00F62A5C" w:rsidP="00333C9D">
+    <w:p w14:paraId="6503ADB6" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00365F14" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00690CB3">
+          <w:r w:rsidR="00EE6C45">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00690CB3">
+      <w:r w:rsidR="00EE6C45">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A027D09" wp14:editId="4C83B67C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7868B3EA" wp14:editId="63CAFDC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
+                              <w:p w14:paraId="191CAF60" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRPr="00811BB8" w:rsidRDefault="00EE6C45" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="738DFE15" wp14:editId="295961A5">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="740448774" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7A027D09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7868B3EA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
+                        <w:p w14:paraId="191CAF60" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRPr="00811BB8" w:rsidRDefault="00EE6C45" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="738DFE15" wp14:editId="295961A5">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="740448774" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FF4AE0" w14:textId="2359378B" w:rsidR="00690CB3" w:rsidRDefault="000D01F4" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="3AE868F0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00D01F17" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Nummer"/>
+        <w:tag w:val="Nummer"/>
+        <w:id w:val="651496753"/>
+        <w:lock w:val="contentLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="592C16DA" w14:textId="16FA228E" w:rsidR="00EE6C45" w:rsidRDefault="00626D03" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Prophuvudrubrik"/>
+          </w:pPr>
+          <w:r>
+            <w:t>2025/26:76</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0B758D14" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRPr="00D01F17" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00690CB3" w14:paraId="31301BD6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00EE6C45" w14:paraId="78CDA37D" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="37B1F09D" w14:textId="738A32F8" w:rsidR="00EE6C45" w:rsidRDefault="00BC5A39" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Det finanspolitiska ramverket</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...14 lines deleted...]
-                <w:r>
+          <w:p w14:paraId="4068814A" w14:textId="39EAE957" w:rsidR="00EE6C45" w:rsidRDefault="00365F14" w:rsidP="001C0CCA">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:divId w:val="923684538"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:alias w:val="NummerEtikett"/>
+                <w:tag w:val="NummerEtikett"/>
+                <w:id w:val="-752892312"/>
+                <w:lock w:val="contentLocked"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC5A39">
                   <w:t>Skr.</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="63F10A97" w14:textId="08141FE8" w:rsidR="00690CB3" w:rsidRPr="00141F91" w:rsidRDefault="00495A75" w:rsidP="00333C9D">
+              <w:p w14:paraId="0434CDF3" w14:textId="46FABCE5" w:rsidR="00EE6C45" w:rsidRPr="00141F91" w:rsidRDefault="00626D03" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:65</w:t>
+                  <w:t>2025/26:76</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DA89BCA" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="0405E5CE" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686D4CF4" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="714DB8D2" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442E0BCD" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="4DB837D7" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3587852D" w14:textId="3D39884C" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="2F430E25" w14:textId="06A25806" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D01F4">
+      <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-11-27T00:00:00Z">
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00362F4C" w:rsidRPr="000D01F4">
-            <w:t>den 27 november 2025</w:t>
+          <w:r w:rsidR="00A47828">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2B0CD0B0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="3A826F84" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="25AEB267" w14:textId="674C0C5E" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00362F4C" w:rsidP="00333C9D">
+        <w:p w14:paraId="38FCFF22" w14:textId="6D7E4E9F" w:rsidR="00EE6C45" w:rsidRDefault="003137DA" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
-          <w:r w:rsidRPr="000D01F4">
+          <w:r>
             <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="39FED151" w14:textId="4BBE3394" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="5CD48F92" w14:textId="395B7559" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="000D01F4">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00362F4C">
-            <w:t>Erik Slottner</w:t>
+          <w:r w:rsidR="003137DA">
+            <w:t>Elisabeth Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7FB0D73B" w14:textId="7C05AD01" w:rsidR="00690CB3" w:rsidRPr="008C3EC0" w:rsidRDefault="00690CB3" w:rsidP="004534C4">
+    <w:p w14:paraId="6194B42C" w14:textId="7C9C96C4" w:rsidR="00EE6C45" w:rsidRPr="008C3EC0" w:rsidRDefault="00EE6C45" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00495A75">
+          <w:r w:rsidR="00BC5A39">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
             <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3DE539" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
+    <w:p w14:paraId="20D0D78D" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500F53F7" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+    <w:p w14:paraId="08CC8876" w14:textId="0673569D" w:rsidR="00FC006F" w:rsidRDefault="003137DA" w:rsidP="00FC006F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC144E">
-[...11 lines deleted...]
-    <w:p w14:paraId="77150EC2" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+      <w:r w:rsidRPr="003137DA">
+        <w:t xml:space="preserve">I skrivelsen redogör regeringen för det finanspolitiska ramverket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC006F">
+        <w:t>Skrivelsen, som fungerar som en uppförandekod för såväl regeringen som de aktörer som granskar finanspolitiken, syftar till att redovisa de lagar och andra regler samt praxis som utgör det finanspolitiska ramverket. Skrivelsen syftar också till att i vissa delar precisera ramverket och regeringens tillämpning av det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3E0903" w14:textId="77777777" w:rsidR="00FC006F" w:rsidRDefault="00FC006F" w:rsidP="009F24B3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC144E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>Det finanspolitiska ramverket består av flera delar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C5629B" w14:textId="25E99C7B" w:rsidR="00FC006F" w:rsidRDefault="00FC006F" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>de budgetpolitiska målen (ett mål för den offentliga förvaltningens finansiella sparande, ett riktmärke för den offentliga skulden, ett utgiftstak och ett kommunalt balanskrav)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2764B318" w14:textId="7342004E" w:rsidR="00FC006F" w:rsidRDefault="00DD37F2" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC006F">
+        <w:t>n stram statlig budgetprocess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3770F1" w14:textId="4D33CF37" w:rsidR="00FC006F" w:rsidRDefault="00FC006F" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>principer för finanspolitisk konjunkturstabilisering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F4A37F" w14:textId="0A9C68A3" w:rsidR="00FC006F" w:rsidRDefault="00FC006F" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">öppenhet och tydlighet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6B72AF" w14:textId="35A06BD4" w:rsidR="00D70FF0" w:rsidRDefault="00FC006F" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>extern uppföljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E9EE5A" w14:textId="11CE7B96" w:rsidR="00EE6C45" w:rsidRDefault="00D70FF0" w:rsidP="0051447D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70FF0">
+        <w:t>En samlad redovisning av de lagar, regler och praxis som utgör det finanspolitiska ramverket och regeringens tillämpning av det bidrar till att öka förtroendet för finanspolitiken. Detta förbättrar i sin tur förutsätt</w:t>
+      </w:r>
+      <w:r w:rsidR="0051447D">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00DC144E">
-[...70 lines deleted...]
-    <w:p w14:paraId="0BFB5B6E" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="008F2013" w:rsidRDefault="00690CB3" w:rsidP="00362009">
+      <w:r w:rsidRPr="00D70FF0">
+        <w:t>ningarna för att finanspolitiken får avsedd effekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5769BA07" w14:textId="31DBDC15" w:rsidR="00EE6C45" w:rsidRPr="008F2013" w:rsidRDefault="00EE6C45" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB511B3" w14:textId="03E96BF4" w:rsidR="003E216F" w:rsidRDefault="00690CB3">
+    <w:p w14:paraId="641C20E7" w14:textId="7DCEBA3D" w:rsidR="00A40E4D" w:rsidRDefault="00EE6C45">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -717,11140 +694,8121 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc215142718" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566300" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566300 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5374CA48" w14:textId="5C177F96" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="2627391A" w14:textId="1D6E2BDB" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142719" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566301" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Ärendet</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566301 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...1 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49C66599" w14:textId="43C7D11B" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566302" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>De budgetpolitiska målen</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566302 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42810638" w14:textId="3611055C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="5B347F8A" w14:textId="1B8E7D79" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142720" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566303" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kontorsarea och kontorens lägen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Målet för den offentliga förvaltningens finansiella sparande</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566303 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AD878EB" w14:textId="5417F418" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="080DACA0" w14:textId="25C0E454" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142721" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566304" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Effekterna av den nuvarande styrningen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Skuldankaret</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566304 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA3C2C4" w14:textId="1DE5573E" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="0FA42149" w14:textId="5F582FEA" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142722" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566305" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Samordnad anskaffning av lokaler</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Utgiftstaket</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566305 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E738230" w14:textId="3CBC863C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="269DB8F9" w14:textId="235A9BD0" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142723" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566306" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens rekommendationer</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Det kommunala balanskravet</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566306 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="105652FE" w14:textId="20FFC9F1" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="0BCDFEEE" w14:textId="4A9F30CD" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142724" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566307" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>En stram statlig budgetprocess</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566307 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ABA8ECC" w14:textId="6DC1DBCB" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="78B99519" w14:textId="60BA7513" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142725" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566308" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kontorsarea och kontorens lägen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Budgetberedningen</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566308 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42050E9D" w14:textId="227D7196" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="0299D978" w14:textId="2DDB65FC" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142726" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566309" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Effekterna av den nuvarande styrningen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Finansieringsprinciper</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566309 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="570E6318" w14:textId="7CEAE5E2" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="63388DF5" w14:textId="53C892D8" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142727" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566310" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Samordnad anskaffning av lokaler</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Budget- och redovisningsprinciper</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566310 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DFC6330" w14:textId="0C2D3736" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="0BAAE725" w14:textId="7E95BA47" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566311" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Redovisning av skatteutgifter</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566311 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36723994" w14:textId="27105E14" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142728" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566312" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Principer för finanspolitisk konjunkturstabilisering</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...10 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566312 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...5 lines deleted...]
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36760F9D" w14:textId="45021A80" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="5717B303" w14:textId="2996CB08" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-          <w:noProof/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142729" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566313" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:noProof/>
-[...6 lines deleted...]
-            <w:webHidden/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>När ska finanspolitiken bidra aktivt till konjunkturstabiliseringen?</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566313 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A41D871" w14:textId="04FBB159" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+    <w:p w14:paraId="433B6889" w14:textId="71763C6A" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566314" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Finanspolitiska stabiliseringsinstrument</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566314 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59261F91" w14:textId="615EF8EE" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566315" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Samspelet mellan finans- och penningpolitik</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566315 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2695E8AD" w14:textId="4ABF07B3" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566316" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Öppenhet och tydlighet</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566316 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="600BF702" w14:textId="4FE4D330" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566317" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Den ekonomiska vårpropositionen</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566317 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="460FF07A" w14:textId="0235C22F" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566318" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Budgetpropositionen</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566318 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C894F9C" w14:textId="0B589ABC" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566319" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Propositioner med förslag till ändringar i statens budget</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566319 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AC004F6" w14:textId="434C1FFF" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566320" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Årsredovisningen för staten</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566320 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="638B43C8" w14:textId="3CBBB518" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566321" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riskanalyser av statliga garantier och krediter</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566321 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70B43781" w14:textId="30A4FFA4" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566322" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.6</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Prognoser och effektberäkningar</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566322 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CC246A0" w14:textId="4406E058" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566323" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.7</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Finanspolitikens långsiktiga hållbarhet</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566323 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="541C3E37" w14:textId="6BDFD156" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566324" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Extern uppföljning</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566324 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A8BB8DE" w14:textId="2937030F" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566325" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Flera myndigheter följer upp finanspolitiken på nationell nivå</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566325 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D400446" w14:textId="63FFF510" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566326" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Finanspolitiska rådets särskilda roll</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566326 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BF0D349" w14:textId="7A637284" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566327" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Uppföljningen på EU-nivå</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566327 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40E679E7" w14:textId="65CFEFEE" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215566328" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Återkommande översyner av det finanspolitiska ramverket</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566328 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BB2BB7">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64DF5959" w14:textId="7755F07E" w:rsidR="00A40E4D" w:rsidRDefault="00365F14">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215142730" w:history="1">
-        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+      <w:hyperlink w:anchor="_Toc215566329" w:history="1">
+        <w:r w:rsidR="00A40E4D" w:rsidRPr="00543EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 november 2025</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 december 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215142730 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215566329 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E216F">
+        <w:r w:rsidR="00BB2BB7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>90</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003E216F">
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00A40E4D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28F063B9" w14:textId="7B196228" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00362009">
+    <w:p w14:paraId="752E1E72" w14:textId="6773A1A4" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B70F57" w14:textId="44E78F73" w:rsidR="00DB62B9" w:rsidRDefault="00690CB3" w:rsidP="00572233">
+    <w:p w14:paraId="0552E032" w14:textId="5D5A3BD4" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:numPr>
-[...10 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc215566300"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="120CDE4C" w14:textId="63357FC9" w:rsidR="003137DA" w:rsidRDefault="003137DA" w:rsidP="003137DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finanspolitiska ramverket har sitt ursprung i den djupa ekonomiska kris som Sverige genomgick i början av 1990-talet</w:t>
+      </w:r>
+      <w:r w:rsidR="004437B1">
+        <w:t>. Ramverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är utformat för att säkerställa långsiktigt hållbara offentliga finanser och för att främja en finanspolitik som bidrar till en hög och hållbar ekonomisk tillväxt, välfärd och ett stabilt resursutnyttjande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191C31ED" w14:textId="73FEBA98" w:rsidR="00EE6C45" w:rsidRDefault="003137DA" w:rsidP="003137DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finanspolitiska ramverket omfattar fyra centrala budgetpolitiska mål: ett mål för den offentliga förvaltningens finansiella sparande, ett riktmärke för den offentliga skulden (skuldankaret), ett utgiftstak och ett </w:t>
+      </w:r>
+      <w:r w:rsidR="004437B1">
+        <w:t xml:space="preserve">kommunalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>balanskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="00374EB9">
+        <w:t xml:space="preserve"> (se </w:t>
+      </w:r>
+      <w:r w:rsidR="00A031CD">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A031CD">
+        <w:instrText xml:space="preserve"> REF  _Ref212217678 \* Lower \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A031CD">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BB2BB7">
+        <w:t>figur</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031CD">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00374EB9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Till detta kommer regler i bl.a. reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00636B84">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ingsformen, riksdagsordningen och budgetlagen (2011:203), samt praxis för den statliga budgetprocessen. Ramverket innehåller också principer för finanspolitisk konjunkturstabilisering, öppenhet och tydlighet samt extern uppföljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633ECF80" w14:textId="0F378B71" w:rsidR="00DB6D9B" w:rsidRDefault="00DB6D9B" w:rsidP="004E0277">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref212217678"/>
+      <w:r>
+        <w:t>Figur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A40DB4">
+        <w:t>Det finanspolitiska ramverket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4FCFB1" w14:textId="389D4266" w:rsidR="00DB6D9B" w:rsidRDefault="00FC599B" w:rsidP="00DB6D9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC599B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FA8A708" wp14:editId="58ED7E13">
+            <wp:extent cx="3744595" cy="1728470"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="5080"/>
+            <wp:docPr id="4" name="Bildobjekt 1" descr="Figur som visar det finanspolitiska ramverket i formen av ett hus där fem pelare håller uppe taket, det finanspolitiska ramverket. Pelarna är: budgetpolitiska mål, stram budgetprocess, principer för finanspolitisk konjunkturstabilisering, öppenhet och tydlighet, samt extern uppföljning. Figuren visar också de fyra centrala budgetpolitiska målen: mål för den offentliga förvaltningens finansiella sparande, skuldankare, utgiftstak och kommunalt balanskrav"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="194259123" name="Bildobjekt 1" descr="Figur som visar det finanspolitiska ramverket i formen av ett hus där fem pelare håller uppe taket, det finanspolitiska ramverket. Pelarna är: budgetpolitiska mål, stram budgetprocess, principer för finanspolitisk konjunkturstabilisering, öppenhet och tydlighet, samt extern uppföljning. Figuren visar också de fyra centrala budgetpolitiska målen: mål för den offentliga förvaltningens finansiella sparande, skuldankare, utgiftstak och kommunalt balanskrav"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3744595" cy="1728470"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DFC2F2" w14:textId="2443CD0A" w:rsidR="00DB6D9B" w:rsidRDefault="00A40DB4" w:rsidP="00897BD6">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Källa: Finansdepartementet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB2FD54" w14:textId="77777777" w:rsidR="000E6523" w:rsidRDefault="000E6523" w:rsidP="000E6523">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D74C37D" w14:textId="23C49AEF" w:rsidR="000E6523" w:rsidRDefault="000E6523" w:rsidP="00497E1E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Målet för den offentliga förvaltningens finansiella sparande är </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4C0A">
+        <w:t>en tredjedels procent av BNP i genomsnitt över en konjunkturcykel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92C30">
+        <w:t>. Från och med 2027 och tills</w:t>
+      </w:r>
+      <w:r w:rsidR="004E153F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92C30">
+        <w:t xml:space="preserve">vidare är målet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att uppnå balans över en konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="00253B4A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>cykel. Skuldankaret på 35 procent av BNP är ett riktmärke för den offentliga</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB04BF">
+        <w:t xml:space="preserve"> förvaltningens konsoliderade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bruttoskuld </w:t>
+      </w:r>
+      <w:r w:rsidR="006A022A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC31C1">
+        <w:t xml:space="preserve">den s.k. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A022A">
+        <w:t>Maastricht</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC31C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A022A">
+        <w:t>skulden)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på medellång sikt. Utgiftstaket utgör en övre gräns för den nominella utgiftsnivån i staten och ålderspensionssystemet. Det kom</w:t>
+      </w:r>
+      <w:r w:rsidR="0026231B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>munala balanskravet innebär att kommuner och regioner ska budgetera så att intäkterna överstiger kostnaderna. Både utgiftstaket och balanskravet stödjer målet för den offentliga förvaltningens finansiella sparande genom att stärka budgetdisciplinen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72300005" w14:textId="26207E58" w:rsidR="000E6523" w:rsidRDefault="000E6523" w:rsidP="000E6523">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En stram budgetprocess är av central betydelse för att målen i det finanspolitiska ramverket ska nås. Budgetprocessen är medelfristig och utgår från ett uppifrån-och-ner-perspektiv, där utgiftsökningar prövas utifrån ett på förhand fastställt ekonomiskt utrymme som bestäms med beaktande av utgiftstaket och målet för den offentliga förvaltningens finansiella sparande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367DC317" w14:textId="77777777" w:rsidR="000E6523" w:rsidRDefault="000E6523" w:rsidP="000E6523">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Principer för finanspolitisk konjunkturstabilisering syftar till att vägleda regeringen vid stabiliseringspolitiska beslut och därigenom öka politikens </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>trovärdighet, förutsebarhet och genomslag. Tydliga principer bidrar också till att underlätta samspelet mellan finans- och penningpolitiken och att minska risken för systematiska offentligfinansiella underskott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B22C30" w14:textId="77777777" w:rsidR="000E6523" w:rsidRDefault="000E6523" w:rsidP="000E6523">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Öppenhet och tydlighet innebär att redovisningen av finanspolitiken ska vara transparent. Syftet med den externa uppföljningen av finanspolitiken på nationell nivå är att säkerställa att politiken utformas i enlighet med befintliga mål, bl.a. genom att öka de politiska kostnaderna för att inte följa ramverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A468B51" w14:textId="38298633" w:rsidR="00DB6D9B" w:rsidRDefault="000E6523" w:rsidP="000E6523">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finanspolitiska ramverket ses över av en parlamentarisk kommitté varannan mandatperiod. I samband med dessa översyner kan eventuella behov av förändringar </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB04BF">
+        <w:t xml:space="preserve">av ramverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beaktas. </w:t>
+      </w:r>
+      <w:r w:rsidR="0052028E">
+        <w:t xml:space="preserve">Återkommande översyner av det finanspolitiska ramverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ger ramverket en stark politisk förankring och bidrar till tydlighet och kontinuitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD9EFAF" w14:textId="7723317A" w:rsidR="00DB62B9" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc215566301"/>
+      <w:r>
+        <w:t>Ärendet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="023FD071" w14:textId="3F4E7F97" w:rsidR="0028107F" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen tillsatte i november 2023 en parlamentariskt sammansatt kommitté med uppgift att se över nivån på målet för den offentliga sektorns finansiella sparande (dir.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023:162). Regeringen beslutade i juni 2024 tilläggsdirektiv till kommittén (dir.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024:62). Genom tilläggsdirek</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tiven fick kommittén även i uppdrag att analysera och ta ställning till hur det svenska finanspolitiska ramverket behöver anpassas för att uppfylla kraven i rådets direktiv (EU)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024/1265 av den 29</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>april 2024 om ändring av direktiv</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2011/85/EU om krav på medlemsstaternas budgetramverk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C2244" w14:textId="0C36BEF0" w:rsidR="0028107F" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommittén överlämnade i november 2024 betänkandet Från överskotts</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mål till balansmål (SOU 2024:76) till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482A6588" w14:textId="09EFEFF8" w:rsidR="006401AB" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0037624D">
+        <w:t xml:space="preserve">Regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidR="0037624D" w:rsidRPr="0037624D">
+        <w:t xml:space="preserve">tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037624D">
+        <w:t xml:space="preserve">behandlat </w:t>
+      </w:r>
+      <w:r w:rsidR="006401AB" w:rsidRPr="0037624D">
+        <w:t>huvu</w:t>
+      </w:r>
+      <w:r w:rsidR="006401AB">
+        <w:t xml:space="preserve">ddelen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommitténs förslag och bedömningar i 2025 års ekonomiska vårproposition (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11749">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024/25:100 avsnitt 5.5) och i budgetpropositionen för 2026 (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11749">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5).</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7400">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006401AB">
+        <w:t xml:space="preserve">I denna skrivelse behandlas därutöver kommitténs bedömning i fråga om </w:t>
+      </w:r>
+      <w:r w:rsidR="0056641A">
+        <w:t xml:space="preserve">konsekvenser av </w:t>
+      </w:r>
+      <w:r w:rsidR="006401AB">
+        <w:t xml:space="preserve">åtaganden som följer av </w:t>
+      </w:r>
+      <w:r w:rsidR="0056641A">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0056641A" w:rsidRPr="0056641A">
+        <w:t xml:space="preserve">en gemensamma upplåningen </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3063">
+        <w:t>inom EU</w:t>
+      </w:r>
+      <w:r w:rsidR="0056641A" w:rsidRPr="0056641A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056641A">
+        <w:t xml:space="preserve">genom </w:t>
+      </w:r>
+      <w:r w:rsidR="006401AB">
+        <w:t xml:space="preserve">Next Generation EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692B72C7" w14:textId="28AC782D" w:rsidR="0028107F" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I budgetpropositionen för 2026 har regeringen föreslagit vissa ändringar i budgetlagen, bl.a. att benämningen offentlig sektor ska ersättas med benämningen offentlig förvaltning och att uttrycket överskottsmål ska tas bort ur lagen. Regeringen har även i övrigt redovisat förslag och bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00810B97">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningar som syftar till att genomföra </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54539">
+        <w:t>rådets direktiv (EU) 2024/1265</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, t.ex. i fråga om nya uppgifter för Finanspolitiska rådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DF3899" w14:textId="2AB54267" w:rsidR="0028107F" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen har antagit regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00053E99">
+        <w:t xml:space="preserve"> till ändringar i budgetlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (bet</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3833">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/26:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E2B">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r>
+        <w:t>U1, rskr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3833">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34C8">
+        <w:t>26:</w:t>
+      </w:r>
+      <w:r w:rsidR="005A463D" w:rsidRPr="00D83642">
+        <w:t>86</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A463D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ändringarna har utfärdats och träder i kraft den 31 december 2025. Regeringen har vidare beslutat om ändringar i Finanspolitiska rådets instruktion som träder i kraft den 31 december 2025. Beskrivningen av det finanspolitiska ramverket i denna skrivelse utgår från hur ramverket kommer att vara utformat när de beslutade ändringarna har trätt i kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA9D365" w14:textId="081875B1" w:rsidR="00EE6C45" w:rsidRDefault="0028107F" w:rsidP="0028107F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skrivelsen, som fungerar som en uppförandekod för såväl regeringen som de aktörer som granskar finanspolitiken, syftar till att redovisa de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>lagar och andra regler samt praxis som utgör det finanspolitiska ramverket, för att på det sättet bidra till att öka förtroendet för finanspolitikens utformning. Skrivelsen syftar också till att i vissa delar precisera ramverket och regeringens tillämpning av det. Därigenom tydliggörs även hur Sverige uppfyller kraven i EU:s stabilitets- och tillväxtpakt samt EU:s krav på nationella budgetramverk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA5657" w14:textId="57A750E8" w:rsidR="00EE6C45" w:rsidRDefault="00D74CA5" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc215566302"/>
+      <w:r>
+        <w:t>De b</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6C45">
+        <w:t>udgetpolitiska mål</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1128D521" w14:textId="4C1DED6D" w:rsidR="002536A1" w:rsidRPr="002815FD" w:rsidRDefault="00352A3A" w:rsidP="002C6B98">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8227B">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352A3A">
+        <w:t xml:space="preserve"> finanspolitiska ramverket omfattar fyra centrala budgetpolitiska mål: ett mål för den offentliga förvaltningens finansiella sp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002815FD">
+        <w:t xml:space="preserve">arande, ett riktmärke för den offentliga skulden (skuldankaret), ett utgiftstak och ett </w:t>
+      </w:r>
+      <w:r w:rsidR="002815FD" w:rsidRPr="002815FD">
+        <w:t xml:space="preserve">kommunalt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002815FD">
+        <w:t>balanskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="002815FD" w:rsidRPr="002815FD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3E145C" w14:textId="20344D58" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc215566303"/>
+      <w:r w:rsidRPr="002815FD">
+        <w:t>Målet för den offentliga f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74CA5" w:rsidRPr="002815FD">
+        <w:t>örvaltningens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finansiella sparande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="25448D26" w14:textId="5E2B98DC" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ska till riksdagen lämna ett förslag till mål för den offentliga förvaltningens finansiella sparande (2 kap. 1 § budgetlagen). Målet inne</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0CCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bär att staten har ett övergripande ansvar för att beakta sparandet i alla delar av den offentliga förvaltningen, dvs. i staten, kommunsektorn och ålderspensionssystemet. Att målet omfattar hela den offentliga förvalt</w:t>
+      </w:r>
+      <w:r w:rsidR="005427F5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningens sparande stämmer också </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DA2">
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med stabilitets- och tillväxt</w:t>
+      </w:r>
+      <w:r w:rsidR="005427F5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>paktens restriktioner och krav på rapportering, vilket underlättar för internationella organisationer att utvärdera finanspolitiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E7B62F" w14:textId="52354CE6" w:rsidR="00352A3A" w:rsidRDefault="009840D2" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Målet för den offentliga </w:t>
+      </w:r>
+      <w:r w:rsidR="009965B9">
+        <w:t xml:space="preserve">förvaltningens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finansiella sparande är </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A24">
+        <w:t>en tredjedels procent av BNP i genomsnitt över en konjunkturcykel (prop. 2017/18:1 Förslag till statens budget, finansplan m.m. avsnitt 5.6, bet. 2017/18:FiU1, rskr. 2017/18:54)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t xml:space="preserve">Riksdagen har fastställt att målet för den offentliga förvaltningens finansiella sparande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fr.o.m. 2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t>ska vara ett sparande i balans över en konjunkturcykel (prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.4, bet</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3833">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t> 2025/26:FiU1, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03836">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t>2025/26:</w:t>
+      </w:r>
+      <w:r w:rsidR="00346440" w:rsidRPr="00246612">
+        <w:t>64</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB" w:rsidRPr="00D869CB">
+        <w:t>Det innebär att det</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32EF5">
+        <w:t xml:space="preserve"> offentliga</w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB" w:rsidRPr="00D869CB">
+        <w:t xml:space="preserve"> finansiella sparandet ska uppgå till 0 procent av BNP i genomsnitt över en konjunkturcykel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t>Att målet är formulerat som ett genomsnitt över en konjunkturcykel beror på att den offentliga förvaltningens finansiella sparande i hög utsträckning påverkas av konjunkturläget. Målets formulering möjliggör stabilisering av kon</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0CCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t xml:space="preserve">junkturen via automatiska stabilisatorer och, vid behov, aktiv finanspolitik (se vidare avsnitt 5). Om målet hade varit formulerat som ett årligt mål skulle finanspolitiken behöva bedrivas procykliskt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DA2">
+        <w:t xml:space="preserve">dvs. på ett sätt som ökar konjunktursvängningarna, </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A3A">
+        <w:t>vilket skulle ha en destabiliserande effekt på ekonomin. Vidare skulle det finnas en risk för att temporärt höga överskott i en högkonjunktur används för att finansiera permanent högre utgifter eller sänkta skatter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4144F893" w14:textId="52D7A93D" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att bedöma måluppfyllelsen i ett framåtblickande perspektiv används det strukturella sparandet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07AD1">
+        <w:t>, som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en uppskattning av vad det </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>finansiella sparandet skulle vara om det inte påverkades av konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="0051447D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">läget eller av engångseffekter. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B098E">
+        <w:t>Vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sker en extern uppföljning av måluppfyllelsen, i vilken Finanspolitiska rådet har en viktig roll (se avsnitt 7.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E00EE88" w14:textId="1D46346E" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sverige har som medlem i EU förbundit sig att följa reglerna inom stabilitets- och tillväxtpakten. De budgetpolitiska mål som bestäms ska vara förenliga med gränsvärdena i den förebyggande delen av stabilitets- och tillväxtpakten, som bl.a. omfattar </w:t>
+      </w:r>
+      <w:r w:rsidR="00574172">
+        <w:t>den offentliga förvaltningens finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00574172">
+        <w:softHyphen/>
+        <w:t>siella sparande respektive skuldsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se vidare avsnitt 7.3). För att inte begränsa det finanspolitiska handlingsutrymmet bör målet för den offentliga förvaltningens finansiella sparande sättas med marginal till stabilitets- och tillväxtpaktens regler, inklusive nettoutgiftsbanan</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7256">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7256" w:rsidRPr="002F7256">
+        <w:t>(se prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.4)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CB83B0" w14:textId="4735F553" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ska vid minst två tillfällen per år redovisa för riksdagen hur målet för den offentliga förvaltningens finansiella sparande uppnås, och vid en bedömd avvikelse från målet redogöra för hur en återgång till målet ska ske (2 kap. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00876A34">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a § budgetlagen). Med målavvikelse avses att det struk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96324">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>turella sparandet under det innevarande eller det närmast följande året tydligt avviker från målnivån.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t xml:space="preserve"> Riktmärket för en tydlig avvikelse är att det strukturella sparandet avviker med mer än 0,5 procent av potentiell BNP från målnivån</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7256">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7256" w:rsidRPr="002F7256">
+        <w:t>se prop. 2024/2025:100 s. 90)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En avvikelse ska inte likställas med att politiken är felaktigt utformad eller att det finanspolitiska ramverket inte följs. Det kan t.ex. av stabiliseringspolitiska skäl vara motiverat att bedriva en finanspolitik som innebär att det strukturella sparandet avviker från målnivån.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E87DE31" w14:textId="4983595F" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid en avvikelse ska regeringen i budgetpropositionen och den eko</w:t>
+      </w:r>
+      <w:r w:rsidR="00884E97">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nomiska vårpropositionen förklara vad som motiverar avvikelsen och redogöra för hur en återgång till målet ska ske. Planen för återgången bör vara tidsatt och i normalfallet inledas under nästkommande år, vanligtvis genom förslag i budgetpropositionen. I praktiken är det i det årliga beslutet om budgeten för nästkommande år som det avgörs hur regeringen lever upp till målet. Om en avvikelse inte korrigeras under det närmast följande året bör regeringens plan innehålla ett tydligt politiskt åtagande för det strukturella sparandet för åren därefter. Ett sådant åtagande bör normalt utformas så att målet för sparandet nås när konjunkturen är i balans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D63BCD0" w14:textId="50759723" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hur snabbt en avvikelse bör korrigeras beror på avvikelsens storlek, konjunkturläget och samspelet mellan penning- och finanspolitiken i stabiliseringen av ekonomin (se vidare avsnitt 5). Även andra faktorer kan behöva beaktas. En negativ avvikelse från målet bör vid normala konjunk</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7ED8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tursvängningar minska i samma takt som det strukturella sparandet skulle ha förstärkts utan några aktiva politiska beslut. En sådan s.k. automatisk budgetförstärkning uppstår till följd av att skatteintäkterna normalt ökar i samma takt som BNP i löpande priser, medan de statliga utgifterna ökar något långsammare. I normalfallet bör en negativ avvikelse från målet återtas snabbare i en högkonjunktur och långsammare i en lågkonjunktur. På samma sätt bör i normalfallet en positiv avvikelse från målet återtas snabbare i en lågkonjunktur och långsammare i en högkonjunktur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6C515B" w14:textId="73C53428" w:rsidR="00EE6C45" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en parlamentarisk överenskommelse från den 19 juni 2025 kan nya försvarsutgifter och stöd till Ukraina medge en avvikelse från målet för det offentliga finansiella sparandet 2026–2034 (se Överenskommelse om försvaret, bilaga</w:t>
+      </w:r>
+      <w:r w:rsidDel="00411ADF">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB" w:rsidRPr="00D869CB">
+        <w:t xml:space="preserve">De nya försvarsutgifterna och stödet ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB" w:rsidRPr="00D869CB">
+        <w:lastRenderedPageBreak/>
+        <w:t>finansieras successivt, så att det offentliga finansiella sparandet är i balans senast 2035</w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Senast 2030 ska en ny bedömning av det säkerhetspolitiska läget göras och en bana för återgång till målet presenteras. I den eko</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12847">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nomiska vårpropositionen och i budgetpropositionen ska regeringen redovisa hur nya försvarsutgifter och stöd till Ukraina påverkar det strukturella sparandet och därmed eventuella avvikelser från målet (se prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33075094" w14:textId="658DF0FE" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc215566304"/>
+      <w:r>
+        <w:t>Skuldankaret</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="629CED81" w14:textId="5152E95A" w:rsidR="00352A3A" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skuldankaret är ett riktmärke för den offentliga förvaltningens kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD70EB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>soliderade bruttoskuld (Maastrichtskulden). Skuldankaret är satt till 35 procent av BNP och gäller tills vidare. Till skillnad mot målet för den offentliga förvaltningens finansiella sparande är skuldankaret inte ett operativt mål i den meningen att det styr finanspolitiken på kort sikt (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7ECE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016/17:100, bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7ECE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016/17:FiU20, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7ECE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016/17:349 och prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7ECE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00274A18">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>017/18:1 Förslag till statens budget, finansplan m.m. avsnitt 5.6, bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022410F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017/18:FiU1, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022410F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017/18:54). Ett skäl till detta är att den konsoliderade bruttoskulden kan förändras av orsaker som inte nödvändigtvis förändrar den finansiella nettoförmögenheten, t.ex. omklassificeringar i statistiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A659F" w14:textId="2DC6100C" w:rsidR="007373A2" w:rsidRDefault="00352A3A" w:rsidP="007373A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skuldankaret, och bedömningen av en lämplig nivå för detta, spelar en central roll när målet för den offentliga förvaltningens finansiella sparande ska bestämmas. Skuldankaret ska tillsammans med det nämnda målet säkerställa att Sveriges offentliga finanser är långsiktigt hållbara</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF31B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007373A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007645A6" w:rsidRPr="007645A6">
+        <w:t>En låg skuldnivå ger</w:t>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidRPr="00460129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3050" w:rsidRPr="007645A6">
+        <w:t>god marginal till stabilitets- och tillväxtpakten</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3050">
+        <w:t>s regler</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7048D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00980313">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidRPr="00460129">
+        <w:t>goda möjligheter att vid behov stötta ekonomin med finanspolitisk konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="007373A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidRPr="00460129">
+        <w:t xml:space="preserve">stabilisering </w:t>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidDel="00337B0C">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidRPr="00460129" w:rsidDel="00337B0C">
+        <w:t xml:space="preserve"> bidrar till </w:t>
+      </w:r>
+      <w:r w:rsidR="00460129" w:rsidRPr="00460129">
+        <w:t xml:space="preserve">statens goda </w:t>
+      </w:r>
+      <w:r w:rsidR="007645A6" w:rsidRPr="007645A6">
+        <w:t>kreditvärdighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF31B1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4408C052" w14:textId="402203FF" w:rsidR="00EE6C45" w:rsidRDefault="00352A3A" w:rsidP="00352A3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ska årligen redogöra för bruttoskuldens utveckling i den ekonomiska vårpropositionen. Om skuldkvoten avviker, uppåt eller nedåt, från skuldankaret med mer än 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0022410F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procent av BNP enligt utfallet i national</w:t>
+      </w:r>
+      <w:r w:rsidR="0084458C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>räkenskaperna för det föregående året, eller enligt prognoserna för det innevarande eller nästkommande budgetåret, ska regeringen i samband med den ekonomiska vårpropositionen i en skrivelse till riksdagen förklara vad som har orsakat avvikelsen och hur den ska hanteras. Finansutskottet kan vid sin behandling av skrivelsen besluta om en offentlig utfrågning av finansministern om skuldsituationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45186844" w14:textId="6A0135DE" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc215566305"/>
+      <w:r>
+        <w:t>Utgiftstaket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="6AF583D5" w14:textId="6A6A19F8" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt budgetlagen ska regeringen i budgetpropositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="002815FD">
+        <w:t xml:space="preserve"> lämna förslag till tak för statens utgifter för det t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">redje tillkommande budgetåret (2 kap. 2 §). Riksdagen fastställer utgiftstaket, som är den övergripande restriktionen för budgetprocessen och de totala utgifterna. Enligt praxis gör regeringen i den ekonomiska vårpropositionen en preliminär bedömning av lämplig nivå på utgiftstaket för det tredje tillkommande budgetåret. Bedömningen ligger normalt till grund för den nivå på utgiftstaket som sedan föreslås i den efterföljande budgetpropositionen. Från att nivån på utgiftstaket för ett år är fastställt till dess att det året har passerat, understryks behovet av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>prioriteringar mellan olika utgifter. Det medelfristiga perspektivet minskar risken för att tillfälligt höga inkomster används för att finansiera per</w:t>
+      </w:r>
+      <w:r w:rsidR="00D321E3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>manent högre utgifter. I och med detta begränsas risken för en procyklisk finanspolitik på budgetens utgiftssida. Utgiftstaket ska främja en önskvärd långsiktig utveckling av de statliga utgifterna. Därigenom ger utgiftstaket förutsättningar för att uppnå målet för den offentliga förvaltningens finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D321E3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>siella sparande. Tillsammans med detta mål är utgiftstaket styrande för det totala skatteuttagets nivå och bidrar till att förhindra en utveckling där skatteuttaget stegvis måste höjas till följd av bristfällig utgiftskontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CF64C2" w14:textId="2E3F4346" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om det finns en risk för att ett beslutat utgiftstak kommer att över</w:t>
+      </w:r>
+      <w:r w:rsidR="009E797D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skridas, ska regeringen vidta sådana åtgärder som den har befogenhet till eller föreslå nödvändiga åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4035">
+        <w:t xml:space="preserve"> till riksdagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att undvika att taket överskrids (2 kap. 4 § budgetlagen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A59535A" w14:textId="26E37E8F" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vilka utgifter som utgiftstaket ska omfatta regleras inte i lag. Den praxis som har etablerats innebär att de takbegränsade utgifterna utgörs av budgetens utgiftsområden 1–25 och 27 samt utgifterna i ålderspensions</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2356">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>systemet vid sidan av statens budget. Utgiftsområde 26 Statsskuldsräntor m.m. omfattas däremot inte. Utgiftstaket fastställs i nominella termer, vilket möjliggör en transparent och enkel uppföljning. Dessutom bidrar ett nominellt fastställt utgiftstak till att staten inte driver på inflationen i situationer med en hög pris- och löneökningstakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDF543F" w14:textId="77777777" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utgiftstakets begränsande effekt på de statliga utgifterna ska vara densamma från det att nivån för ett nytt år har fastställts till dess att det året har passerat. Den praxis som har utvecklats innebär att utgiftstakets nivå inte ändras annat än i undantagsfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AFE9B3" w14:textId="009FF528" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns inga formella hinder för riksdagen att besluta om att ändra en fastställd nivå på utgiftstaket. </w:t>
+      </w:r>
+      <w:r w:rsidR="0018228D">
+        <w:t>Om den fastställda nivån inte gick att ändra skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en ny regerings möjligheter att vidta förändringar i finanspolitiken kraftigt begränsas och finanspolitiken skulle inte heller kunna anpassas till nya, ändrade yttre förutsättningar. Utgiftstaket har därför ändrats vid några tillfällen. Det har skett i samband med flera regeringsskiften, under </w:t>
+      </w:r>
+      <w:r w:rsidR="0018228D">
+        <w:t>covid-19-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pandemin och med anledning av stödet till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A558C3" w14:textId="77777777" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett viktigt syfte med utgiftstaket är att i hög grad frigöra diskussionen om hur stort utrymmet för statliga utgifter är från diskussionen om vilka utgifter som är nödvändiga eller angelägna. Regeringens förslag till nivå på utgiftstaket för ett nytt år motiveras med utgångspunkt i utgiftstakets relation till målet för den offentliga förvaltningens finansiella sparande och andra makroekonomiska storheter. I regeringens förslag beskrivs vidare hur utgiftstaket kan tillämpas för att uppnå det nämnda målet och en godtagbar nivå på det samlade skatteuttaget. När förslag till ny nivå på utgiftstaket tas fram beaktas bl.a. följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4AF76C" w14:textId="77777777" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5902C81E" w14:textId="687A3747" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utgiftstakets relation till målet för den offentliga förvaltningens finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6317">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>siella sparande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC41797" w14:textId="73B6DBAC" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utvecklingen av utgiftstaket och de totala offentliga utgifterna i för</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6317">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hållande till BNP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC9DCE4" w14:textId="11586CD9" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utvecklingen av de takbegränsade utgifterna och budgeteringsmar</w:t>
+      </w:r>
+      <w:r w:rsidR="00927D28">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ginalens storlek över tid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2BD2EB" w14:textId="72E4B5AA" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utvecklingen av de takbegränsade utgifterna i fasta priser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22477523" w14:textId="4237D127" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Varje beslut om nivån på utgiftstaket innebär att taket definieras på ett visst sätt i förhållande till de takbegränsade utgifterna. Det gäller dels vilka utgifter som omfattas av taket, dels hur dessa utgifter redovisas i statens budget. Under en så lång period som tre år sker </w:t>
+      </w:r>
+      <w:r w:rsidR="0018228D">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r>
+        <w:t>normalt budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12F22">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mässiga förändringar av olika slag som förändrar de takbegränsade utgifterna, men som inte motsvaras av ett förändrat samlat offentligt åtagande. Omvänt kan förändringar genomföras som påverkar det offent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12F22">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>liga åtagandet, men som av tekniska skäl inte påverkar de takbegränsade utgifterna. För att utgiftstaket ska behålla den ursprungliga finansiella stramheten, och vara förenligt med målet för den offentliga förvaltningens finansiella sparande under hela perioden, måste därför beslutade nivåer på utgiftstaket justeras så att budgetförändringar av sådant slag neutraliseras. Detta sker genom s.k. tekniska justeringar</w:t>
+      </w:r>
+      <w:r w:rsidR="0018228D">
+        <w:t>, som enligt praxis föreslås i budgetpropositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A658B9E" w14:textId="695196EA" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En teknisk justering av utgiftstaket ska göras om den förändring som ger upphov till justeringen inte har samma nettoeffekt på den konsoliderade offentliga förvaltningens utgifter eller det offentliga finansiella sparandet som på de takbegränsade utgifterna. Regeringens förslag till tekniska justeringar av utgiftstaket utgår från följande principer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AA0651" w14:textId="77777777" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C103B4" w14:textId="23B25E49" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid budgettekniska omläggningar som inte påverkar det offentliga åtagandet (t.ex. vid en övergång från brutto- till nettoredovisning eller tvärtom) ska tekniska justeringar göras av beslutade nivåer på utgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="0072230F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>taket. Det gäller oavsett om nettoredovisningen uppkommer på budgetens utgiftssida (t.ex. genom specialdestinering av avgifter) eller inkomstsida (t.ex. genom att utgifter krediteras mot en skattskyldigs skattekonto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB7E5A8" w14:textId="178D17C0" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid förändringar som påverkar det offentliga åtagandet, men som inte påverkar de takbegränsade utgifterna (t.ex. en</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6365">
+        <w:t xml:space="preserve"> åtgärd som innebär att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nya utgifter krediteras mot en skattskyldigs skattekonto), ska tekniska justeringar genomföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F252FF" w14:textId="50EB436B" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekniska justeringar ska göras oavsett om det innebär att utgiftstakets nivå höjs eller sänks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C66C8DF" w14:textId="7C5E4685" w:rsidR="003E478C" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skillnaden mellan utgiftstaket och de takbegränsade utgifterna utgörs av den s.k. budgeteringsmarginalen. Marginalen ska i första hand fungera som en buffert om utgifterna på grund av konjunkturutvecklingen skulle utvecklas på ett annat sätt än beräknat. Den riktlinje som regeringen använder sig av är att budgeteringsmarginalen bör vara minst 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D233EC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procent av de takbegränsade utgifterna för innevarande år, minst 1,5 procent för det därpå följande året, minst 2 procent för året därefter och minst 3 procent för det tredje tillkommande året. Samtidigt finns det skäl för att bud</w:t>
+      </w:r>
+      <w:r w:rsidR="00323518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">geteringsmarginalen för det tredje året inte ska vara så stor att utgiftstaket inte har en rimligt styrande effekt för utgiftsutvecklingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5D1FE7" w14:textId="674C44B9" w:rsidR="00EE6C45" w:rsidRDefault="003E478C" w:rsidP="003E478C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utgiftstaket ska inte ses som ett utgiftsmål. Budgeteringsmarginalen kan </w:t>
+      </w:r>
+      <w:r w:rsidR="005C50BB">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stegvis tas i anspråk för</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1EB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och andra utgifter som inte är en följd av konjunkturutvecklingen, i takt med att behovet av en säkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1EB8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>marginal minskar. Det gäller under förutsättning att utgiftsförändringarna är förenliga med målet för den offentliga förvaltningens finansiella sparande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1AEB7B" w14:textId="5B48BA53" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc215566306"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Det kommunala balanskravet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="403B8A73" w14:textId="5A92696B" w:rsidR="00293FF7" w:rsidRDefault="00293FF7" w:rsidP="00293FF7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommuner och regioner ska enligt kommunallagen (2017:725) ha en god ekonomisk hushållning </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA69B8">
+        <w:t xml:space="preserve">(11 kap. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3F7D">
+        <w:t>1 §)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA69B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och budgetera så att intäkterna överstiger kostnaderna, det s.k. balanskravet </w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA69B8">
+        <w:t>(11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872" w:rsidDel="00EA69B8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA69B8">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070179">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA69B8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872" w:rsidDel="00EA69B8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA69B8">
+        <w:t xml:space="preserve">§). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mål som är av betydelse för en god ekonomisk hushållning ska anges i budgeten (11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§). Balanskravet redovisas med hjälp av resultatmåttet balanskravs</w:t>
+      </w:r>
+      <w:r w:rsidR="00070179">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>resultat som definieras i lagen (2018:597) om kommunal bokföring och redovisning (11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§). Vid beräkningen av balanskravsresultatet ska årets resultat justeras för vissa poster, bl.a. vissa realisationsvinster och realisationsförluster, orealiserade vinster och förluster i värdepapper och förändring av resultatreserven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438154B6" w14:textId="01D992F5" w:rsidR="00293FF7" w:rsidRDefault="00293FF7" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Undantag från balanskravet får göras dels i den utsträckning som medel från en resultatreserv tas i anspråk, dels om det finns synnerliga skäl (11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§ kommunallagen). </w:t>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t>Kommuner och regioner får i en resultat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66C72">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t xml:space="preserve">reserv reservera medel som får användas för att en god ekonomisk hushållning ska uppnås (11 kap. 14 § kommunallagen). Resultatreserven bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA69B8">
+        <w:t xml:space="preserve">enligt förarbetena </w:t>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t>t.ex. kunna användas för att täcka vissa särskilda, planerade kostnader ett enskilt år, som exempelvis uppstår till följd av omstrukturering av verksamhet för att på sikt nå en god ekonomisk hushållning, eller för att hantera oförutsedda utgiftsökningar eller inkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5E51">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t>bortfall</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA69B8">
+        <w:t xml:space="preserve"> (prop. 2022/23:119 s. 21)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Som exempel på synnerliga skäl </w:t>
+      </w:r>
+      <w:r w:rsidR="000C55DF">
+        <w:t xml:space="preserve">för att göra undantag från balanskravet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan nämnas en stark finansiell ställning eller att kommunen vidtar större omstruktureringsåtgärder som under budgetåret medför kostnader, men som på sikt främjar en god ekonomisk hushållning (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2003/04:105 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B31B4">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539BA873" w14:textId="5694CD8F" w:rsidR="00293FF7" w:rsidRDefault="00293FF7" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Negativa balanskravsresultat ska enligt kommunallagen som huvudregel återställas inom tre år (11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§). Fullmäktige får dock besluta att ett negativt balanskravsresultat inte ska återställas om det finns synnerliga skäl (11</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159A37EB" w14:textId="1BE9AECA" w:rsidR="00293FF7" w:rsidRDefault="00293FF7" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett resultat där intäkterna i stort sett endast täcker kostnaderna är förenligt med balanskravet, men är inte tillräckligt för att kravet på en god ekonomisk hushållning ska anses uppfyllt. Resultatet bör i stället i normal</w:t>
+      </w:r>
+      <w:r w:rsidR="00682524">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fallet ligga på en nivå som faktiskt sett åtminstone konsoliderar, dvs. stärker, ekonomin och som möjliggör att reinvesteringar på lång sikt kan göras utan finansiering med nya lån. Kommunernas och regionernas årsredovisningar ska innehålla en redovisning av om balanskravet och målen för god ekonomisk hushållning har uppnåtts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1789B72C" w14:textId="585FFAAD" w:rsidR="00EE6C45" w:rsidRDefault="00293FF7" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kommunala balanskravet understödjer målet för den offentliga förvaltningens finansiella sparande. Välskötta finanser i kommuner och regioner bidrar till att detta mål nås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B860E5" w14:textId="2DDDB6A4" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc215566307"/>
+      <w:r>
+        <w:t xml:space="preserve">En stram </w:t>
+      </w:r>
+      <w:r w:rsidR="00C471A5">
+        <w:t xml:space="preserve">statlig </w:t>
+      </w:r>
+      <w:r>
+        <w:t>budgetprocess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3609A3D3" w14:textId="33414618" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den statliga budgetprocessen är medelfristig och utgår från ett uppifrån- och-ner-perspektiv, där olika utgifter ställs mot varandra och utgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00905849">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ökningar prövas utifrån ett på förhand fastställt ekonomiskt utrymme som följer av de budgetpolitiska målen. Budgetprocessen bidrar därmed till att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">summan av alla budgetförslag inte blir större än vad som är förenligt med en hållbar finanspolitik. Budgetprocessens medelfristiga karaktär skapar vidare förutsättningar för att bedömningen av budgetutrymmet, de statliga utgifternas samlade storlek och en lämplig nivå på skatteuttaget </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F4D">
+        <w:t>ska kunna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hållas isär från diskussionen om specifika behov och önskvärda utgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE94F8" w14:textId="43F4697D" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budgetprocessen regleras i regeringsformen, riksdagsordningen och budgetlagen. I april </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F4D">
+        <w:t xml:space="preserve">varje år </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämnar regeringen den ekonomiska vårpropo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A860A6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sitionen till riksdagen. Propositionen innehåller regeringens förslag till riktlinjer för den ekonomiska politiken och finanspolitiken. Riksdagens beslut om vårpropositionens riktlinjer omsätts sedan till ett konkret årligt budgetförslag under hösten. Själva budgetarbetet koncentreras därför till budgetpropositionen (se avsnitt 6.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3805B43A" w14:textId="4D677FCD" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finansdepartementet samordnar budgetarbetet inom Regeringskansliet och ansvarar för tidsplanen och riktlinjerna för arbetet samt för processen för budgetförhandlingarna. Finansdepartementet ansvarar även för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t xml:space="preserve">ta fram </w:t>
+      </w:r>
+      <w:r>
+        <w:t>underlag i form av makroekonomiska prognoser och bedömningar av budgetutrymmet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t xml:space="preserve"> respektive behovet av budgetförstärkningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>Budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77633">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>utrymmet utgörs av omfattningen av de budgetförsvagande åtgärder eller budgetförstärkande åtgärder som är förenliga med att målet för den offentliga förvaltningens finansiella sparande nås. Denna bedömning görs i ett framåtblickande perspektiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512899E9" w14:textId="4B30B498" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finansdepartementet gör löpande nya bedömningar av den ekonomiska utvecklingen, vilket bl.a. kan leda till att delar av budgeten behöver ändras under innevarande budgetår. Förslag på sådana ändringar lämnas som huvudregel samlat till riksdagen i samband med den ekonomiska vår</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51E79">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>propositionen och budgetpropositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D869CB">
+        <w:t xml:space="preserve"> (se vidare avsnitt 6.3)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEB68AD" w14:textId="5E78CB47" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc215566308"/>
+      <w:r>
+        <w:t>Budgetberedningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="2458510B" w14:textId="0167B596" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Budgetarbetet inom Regeringskansliet är inte reglerat i lag, utan bestäms av regeringen och Regeringskansliet. Grundläggande för arbetet är regleringen om gemensam beredning i förordningen (1996:1515) med instruktion för Regeringskansliet (13 och 15 §§). Av denna följer att ett ärende som rör flera departements verksamhetsområden ska handläggas inom det departement till vilket det huvudsakligen hör och beredas i samråd med övriga berörda statsråd. Därutöver finns det interna riktlinjer för arbetet, bl.a. i promemorian Samrådsformer i Regeringskansliet (SB PM 2012:1, rev. 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B29D66E" w14:textId="4F296EFA" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ärenden som har finansiell innebörd för staten eller andra ekonomiska konsekvenser för det allmänna ska alltid beredas med Finansdeparte</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53581">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mentet. Utgångspunkten för budgetprocessen inom Regeringskansliet är att ett fullständigt budgetförslag ska tas fram, där de övergripande restriktionerna utgörs av utgiftstaket och målet för den offentliga förvaltningens finansiella sparande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DD7463" w14:textId="67C474C4" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Centralt i budgetprocessen är de prognoser som görs för det innevarande året och de tre kommande åren över den offentliga förvaltningens inkomster och utgifter. Beräkningarna baseras på gällande regler i skatte- och utgiftssystemen. Finansdepartementet analyserar dessa beräkningar och prövar om de innebär att de budgetpolitiska målen för de närmaste </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>åren följs. Om målen inte bedöms kunna nås tas förslag på budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF66F0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förstärkningar fram. Samtliga departement är ansvariga för att det finns tillräckligt underlag för att göra övergripande prioriteringar mellan olika delsektorer inom offentlig förvaltning och mellan olika utgiftsområden inom statens budget. Finansdepartementet har en sammanhållande roll </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F4D">
+        <w:t>i detta arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBA2F26" w14:textId="6067EF0F" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc215566309"/>
+      <w:r>
+        <w:t>Finansieringsprinciper</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="65FCF740" w14:textId="51617094" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det interna beredningsarbetet av budgeten styrs även av ett antal finansieringsprinciper. Principerna är en följd av riksdagens beslut om utgiftstak och mål för den offentliga förvaltningens finansiella sparande, och är viktiga för att få en långsiktig stabilitet i den statliga utgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00903CFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>utvecklingen. Finansieringsprinciperna avser såväl budgetens utgifts- som inkomstsida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A62DAA" w14:textId="7546F09B" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Huvudprincipen för förändringar av statens utgifter i budgetarbetet är att utgiftsökningar ska finansieras med utgiftsminskningar. Av detta följer principen om att varaktiga utgiftsökningar ska finansieras med varaktiga utgiftsminskningar. Tillfälliga besparingar kan därmed inte användas för att finansiera permanenta utgiftsökningar. Vidare gäller principen om att finansieringen av en åtgärd ska kunna härledas till en föreslagen regel</w:t>
+      </w:r>
+      <w:r w:rsidR="00196C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ändring eller annan konkret åtgärd. Eventuella dynamiska effekter, dvs. hur en åtgärd påverkar företagens eller hushållens beteende över tid, bör inte användas som finansiering. Dock bör en dynamisk analys ingå som en del av beslutsunderlaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E85C82" w14:textId="746736DA" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För statens inkomster gäller principen om att en inkomstsänkning ska finansieras med en motsvarande sänkning av en utgift eller en motsvarande höjning av en skatt eller avgift. Inkomster </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0CD7">
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>försäljning av statliga tillgångar, utdelningar eller återbetalning av statligt kapital får inte använ</w:t>
+      </w:r>
+      <w:r w:rsidR="00196C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>das för att finansiera ökade utgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20395579" w14:textId="71C40F4E" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc215566310"/>
+      <w:r>
+        <w:t>Budget- och redovisningsprinciper</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="153AF21F" w14:textId="5B602939" w:rsidR="00275872" w:rsidRDefault="009F2225" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad </w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t xml:space="preserve">statens budget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska omfatta </w:t>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t>regleras i budgetlagen. Regeringens förslag till budget ska i enlighet med fullständighetsprincipen omfatta alla inkomster och utgifter samt andra betalningar som påverkar statens lånebehov (3 kap. 3 §). Vidare ska statens inkomster och utgifter i enlighet med bruttoprincipen budgeteras och redovisas brutto på inkomsttitlar och anslag (3 kap. 4 §). Det innebär att utgifter ska redovisas på budgetens utgiftssida, medan inkomster ska redovisas på budgetens inkomstsida. Undantag från bruttoprincipen får göras om riksdagen har beslutat att inkomster får tas i anspråk för ett bestämt ändamål på annat sätt än genom beslut om anslag (specialdestination). Sådana inkomster ska inte budge</w:t>
+      </w:r>
+      <w:r w:rsidR="009A76D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00275872">
+        <w:t>teras och redovisas mot inkomsttitlar. Undantaget omfattar inte inkomster av skatter. Dessa ska alltid budgeteras och redovisas mot inkomsttitlar (3 kap. 6 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1167460A" w14:textId="11E098E1" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I budgetlagen finns en särskild bestämmelse om att utgifter inte får budgeteras och redovisas mot inkomsttitlar (3 kap. 5 §). Bestämmelsen tar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>sikte på sådana stöd som normalt ska finansieras med anslag och som inte har någon koppling till skattelagstiftningen</w:t>
+      </w:r>
+      <w:r w:rsidR="009F24B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(se </w:t>
+      </w:r>
+      <w:r w:rsidR="00211716">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avsnitt 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15298E1F" w14:textId="40C749EB" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="005942E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budgetlagen reglerar även vilka redovisningsprinciper som ska gälla för olika typer av inkomster och utgifter (4 kap. 2 och 3 §§). På inkomstsidan gäller att inkomster av skatter och avgifter ska redovisas mot inkomsttitel det budgetår som intäkterna hänför sig till, vilket </w:t>
+      </w:r>
+      <w:r w:rsidR="008548E1">
+        <w:t xml:space="preserve">innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att skatter och avgifter ska redovisas det aktuella beskattningsåret. Övriga inkomster ska redovisas mot inkomsttitel det budgetår som inkomsterna hänför sig till, dvs. vid debiterings- eller faktureringstillfället. På utgiftssidan gäller att utgifter för transfereringar ska redovisas det budgetår då betalning sker, förvaltningsutgifter det budgetår som kostnaderna hänför sig till och övriga utgifter det budgetår som utgifterna hänför sig till, dvs. i praktiken det år som fakturering eller motsvarande sker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4782A0" w14:textId="3771CA60" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc215566311"/>
+      <w:r>
+        <w:t>Redovisning av skatteutgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="78627574" w14:textId="23D7D7F2" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00275872">
+        <w:t>Enligt budgetlagen ska regeringen varje år lämna en redovisning av skatteutgifter till riksdagen (10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275872">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275872">
+        <w:t>§). Med skatteutgifter avses effekter på skatteintäkterna som uppstår till följd av särregleringar i skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00267601">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00275872">
+        <w:t>lagstiftningen. Denna redovisning lämnas i en särskild skrivelse, men skatteutgifter</w:t>
+      </w:r>
+      <w:r w:rsidR="00493603">
+        <w:t xml:space="preserve"> redovisas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275872">
+        <w:t xml:space="preserve"> även i utgiftsområdesavsnitten i budgetpropo</w:t>
+      </w:r>
+      <w:r w:rsidR="00493603">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00275872">
+        <w:t>sitionen. Redovisningen av skatteutgifter fyller i huvudsak två syften. För det första tydliggör den de indirekta stöd till hushåll och företag som finns på budgetens inkomstsida och som helt eller delvis kan ha samma funktion som stöd på budgetens utgiftssida. Genom att redovisa skatteutgifter inom de olika utgiftsområdena ges ett bredare underlag för prioritering mellan olika områden i budgeten. För det andra bidrar redovisningen till att beskriva graden av enhetlighet i skattesystemet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D28454" w14:textId="0871647A" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc215566312"/>
+      <w:r>
+        <w:t>Principer för finanspolitisk konjunkturstabilisering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="34B9969B" w14:textId="7AB87207" w:rsidR="00475785" w:rsidRDefault="00275872" w:rsidP="00275872">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finans- och penningpolitiken påverkar resursutnyttjandet i ekonomin och inflationen. Penningpolitiken </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB38B5">
+        <w:t>påverkar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> främst genom styrräntan</w:t>
+      </w:r>
+      <w:r w:rsidR="00923ECB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medan finanspolitiken påverkar via offentliga utgifter och </w:t>
+      </w:r>
+      <w:r w:rsidR="00694F0D">
+        <w:t>inkomster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1944C72C" w14:textId="77131E80" w:rsidR="002A3E2F" w:rsidRDefault="00275872" w:rsidP="00475785">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finans- och penningpolitiken verkar inom olika ramar och med skilda syften. Enligt lagen (2022:1568) om Sveriges riksbank är penning</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B34">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politikens överordnade mål att upprätthålla varaktigt låg och stabil inflation (2 kap. 1 §). Riksbanken ska även bidra till en balanserad utveck</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B34">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ling av produktion och sysselsättning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00475785">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ångsiktigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00475785">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ållbara offentliga finanser stärker penningpolitikens genomslag, och är en grundförut</w:t>
+      </w:r>
+      <w:r w:rsidR="00661B34">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sättning för att kunna bedriva finanspolitisk konjunkturstabilisering. Inom denna ram kan finanspolitiken bidra till en balanserad utveckling av produktion och sysselsättning, samt en varaktigt låg och stabil inflation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23947988" w14:textId="210223E8" w:rsidR="00275872" w:rsidRDefault="00275872" w:rsidP="00475785">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förutsättningarna för att fatta beslut om finans- respektive penning</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5538">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">politiken är olika och besluten verkar med fördröjning – från identifiering </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>av ekonomiska störningar till beslut, genomförande och effekt. Penning</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5538">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politiken kan normalt anpassas snabbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00211716">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51B87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">men när </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2374E">
+        <w:t xml:space="preserve">finanspolitiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">åtgärder väl är genomförda har </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51B87">
+        <w:t>dessa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ofta</w:t>
+      </w:r>
+      <w:r w:rsidDel="00211716">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">snabbare effekt på ekonomin. Dessa olika egenskaper påverkar </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2225">
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den finanspolitiska konjunkturstabiliseringen</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2225" w:rsidRPr="009F2225">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2225">
+        <w:t>utformas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00201297" w14:textId="1D605D78" w:rsidR="00EE6C45" w:rsidRDefault="00275872" w:rsidP="0082559C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot bakgrund av att finans- och penningpolitiken kompletterar varandra, men verkar under olika villkor, är det centralt att finanspolitisk konjunkturstabilisering vilar på tydliga och förutsägbara principer. Sådana principer ökar förutsägbarheten i den förda politiken, vilket stärker sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5538">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>spelet mellan finans- och penningpolitiken, ökar politikens genomslag samt förbättrar möjligheterna till uppföljning och utvärdering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2109BC67" w14:textId="48D7B025" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc215566313"/>
+      <w:r>
+        <w:t>När ska finanspolitiken bidra aktivt till konjunkturstabiliseringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74CA5">
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="319B27A8" w14:textId="2C96DA35" w:rsidR="00167C9B" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid normala konjunktursvängningar är penningpolitiken det huvudsakliga verktyget för att stabilisera ekonomin, medan finanspolitiken främst verkar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1CC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genom s.k. automatiska stabilisatorer, dvs. regler som gör att offentliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00694F0D">
+        <w:t xml:space="preserve">inkomster och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utgifter automatiskt </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1225">
+        <w:t xml:space="preserve">förändras med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>konjunkturen och därigenom bidrar till att jämna ut konjunktursvängningarna. Som exempel på sådana stabilisatorer kan nämnas inkomstberoende skatter och arbetslöshetsförsäkringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284D17B9" w14:textId="4FCFA533" w:rsidR="00167C9B" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I en lågkonjunktur orsakad av större negativa efterfrågestörningar kan penningpolitiken behöva kompletteras med en aktiv finanspolitik för att stabilisera ekonomin och motverka att lågkonjunkturen får varaktigt negativa konsekvenser för produktion och sysselsättning (s.k. persistens-effekter). I sådana situationer är den aktiva finanspolitikens genomslag särskilt stort, inte minst om penningpolitiken är begränsad av den nedre effektiva gränsen för styrräntan eller av andra skäl inte kan verka fullt ut. Med den nedre effektiva gränsen avses den nivå på styrräntan där ytterligare sänkningar har mycket liten eller ingen stimulerande effekt på efterfrågan i ekonomin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3093D6D2" w14:textId="75AA2623" w:rsidR="00167C9B" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut om aktiv finanspolitisk konjunkturstabilisering bör därför inte enbart baseras på bedömningar av resursutnyttjandet och inflationstrycket, utan även på penningpolitikens handlingsutrymme. När styrräntan närmar sig den nedre effektiva gränsen minskar möjligheten till ytterligare sänkningar, vilket kan leda till otillräcklig</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0360">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>konjunkturstabilisering</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7D6C">
+        <w:t xml:space="preserve">. Detta </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0360">
+        <w:t>kan leda till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utdragna perioder med inflation under inflationsmålet. I sådana lägen bör finanspolitiken aktivt stödja penningpolitiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A4FC20" w14:textId="7D4CE39F" w:rsidR="00167C9B" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I en högkonjunktur orsakad av större positiva efterfrågestörningar</w:t>
+      </w:r>
+      <w:r w:rsidR="0020545C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan den aktiva finanspolitiken behöva komplettera penningpolitiken för att undvika att snabba och kraftiga räntehöjningar får negativa konsekvenser för hushåll och företag.</w:t>
+      </w:r>
+      <w:r w:rsidR="00465B9A" w:rsidRPr="00465B9A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008425E5">
+        <w:t>En överhettad ekonomi</w:t>
+      </w:r>
+      <w:r w:rsidR="00465B9A">
+        <w:t xml:space="preserve"> kan leda till felallokering av resurser och</w:t>
+      </w:r>
+      <w:r w:rsidR="00720C7C">
+        <w:t xml:space="preserve"> orsaka finansiell instabilitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00465B9A">
+        <w:t>. Dessa risker förstärks om situationen hanteras enbart genom penningpolitiken, eftersom det då kan krävas kraftiga räntehöjningar med potentiellt destabiliserande effekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E691630" w14:textId="5D0C832E" w:rsidR="00167C9B" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finanspolitisk konjunkturstabilisering bör så långt som möjligt bedrivas symmetriskt över konjunkturcykeln, dvs. expansivt i en lågkonjunktur och åtstramande i en högkonjunktur. En symmetrisk finanspolitik </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46187">
+        <w:t xml:space="preserve">stärker </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46187">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">möjligheterna att nå målet för den offentliga förvaltningens finansiella sparande över konjunkturcykeln och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skapar utrymme för finanspolitiken att komplettera penningpolitiken i lågkonjunkturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208522FB" w14:textId="189B6FDC" w:rsidR="00167C9B" w:rsidRDefault="00A46187" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den f</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C9B">
+        <w:t>inanspolitisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a konjunkturstabiliseringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C9B">
+        <w:t xml:space="preserve"> bör samspela med penningpolitiken för att uppnå en effektiv sammantagen stabiliserings</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5538">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00167C9B">
+        <w:t>politik, som i sin tur kan leda till en balanserad utveckling av produktion och sysselsättning, samt en låg och stabil inflation. Den finanspolitiska stimulansen eller åtstramningen bör anpassas till det samlade stabili</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48A0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00167C9B">
+        <w:t>seringsbehovet i ekonomin, med hänsyn tagen till det faktiska handlings</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48A0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00167C9B">
+        <w:t>utrymmet för penningpolitiken och dess genomslag på efterfrågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2A3B0F" w14:textId="43C10C90" w:rsidR="00EE6C45" w:rsidRDefault="00167C9B" w:rsidP="00167C9B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbudsstörningar är en särskild utmaning för stabiliseringspolitiken. Negativa utbudsstörningar, t.ex. kraftigt stigande energipriser eller störningar i leveranskedjor, höjer inflationen och sänker BNP</w:t>
+      </w:r>
+      <w:r w:rsidR="00677027">
+        <w:t>. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skapar en målkonflikt mellan prisstabilitet och realekonomisk stabilitet, eftersom åtgärder för att dämpa en för hög inflation riskerar att förvärra ett redan lågt resursutnyttjande. Eftersom negativa utbudsstörningar kan leda till betydande välfärdsförluster – exempelvis genom långvarigt hög arbetslös</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het till följd av negativa persistenseffekter – kan riktade finanspolitiska åtgärder vara motiverade för att hantera dessa störningar, under förutsättning att stimulansen inte är större än att penningpolitiken kan hantera dess effekt på inflationen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27BBE">
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>positiva utbudsstörningar, t.ex. produktivitetsökningar eller fallande importpriser, behöver beaktas vid utformningen av finanspolitiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1198B721" w14:textId="348852C3" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc215566314"/>
+      <w:r>
+        <w:t>Finanspolitiska stabiliseringsinstrument</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="0883C4C8" w14:textId="0C12D2BB" w:rsidR="00391DF3" w:rsidRDefault="00391DF3" w:rsidP="00391DF3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom finanspolitiken finns ett urval av stabiliseringspolitiska instrument på både inkomst- och utgiftssidan i statens budget. Eftersom de historiska erfarenheterna pekar på att varje </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15974">
+        <w:t xml:space="preserve">hög- och lågkonjunktur </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har sina egna särdrag är det väsentligt att finanspolitiken anpassas efter </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2DA9">
+        <w:t>omständig</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2DA9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBAD7D8" w14:textId="37B6C437" w:rsidR="00EE6C45" w:rsidRDefault="00A24E81" w:rsidP="00391DF3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vägledande vid v</w:t>
+      </w:r>
+      <w:r w:rsidR="00391DF3">
+        <w:t>alet av stabiliseringspolitisk</w:t>
+      </w:r>
+      <w:r w:rsidR="004E038C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00391DF3">
+        <w:t xml:space="preserve"> instrument </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="00391DF3">
+        <w:t>att åtgärder bör vara generellt verkande, ha stor effekt på BNP (hög multiplikator), ha snabb effekt och kunna användas temporärt. Även finanspolitiska åtgärder som genomförs av strukturpolitiska skäl kan ha en expansiv eller åt</w:t>
+      </w:r>
+      <w:r w:rsidR="00847EF0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00391DF3">
+        <w:t>stramande effekt på ekonomin. Det är därför viktigt att permanenta och strukturellt motiverade åtgärder genomförs med beaktande av konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2DA9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00391DF3">
+        <w:t>läget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39365304" w14:textId="21014725" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00EE6C45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc215566315"/>
+      <w:r>
+        <w:t>Samspelet mellan finans- och penningpolitik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="79AAAF9E" w14:textId="243AE37A" w:rsidR="009A3B89" w:rsidRDefault="009A3B89" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk212999350"/>
+      <w:r w:rsidRPr="009A3B89">
+        <w:t>En utmaning</w:t>
+      </w:r>
+      <w:r w:rsidR="00852A6F">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3B89">
+        <w:t xml:space="preserve"> samspelet mellan finans- och penningpolitiken är att regeringen och Riksbanken kan göra olika bedömningar av konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="00356DC8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A3B89">
+        <w:t>utvecklingen, och vad som är lämplig stabiliseringspolitik. Samspelet stärks av en välfungerande kommunikation</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t>Regelbundna samtal mellan regering</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t xml:space="preserve"> och Riksbank</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t xml:space="preserve"> om konjunkturläget och stabiliseringspolitiken bidrar till en effektivare och mer flexibel stabiliseringspolitik. </w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t>De r</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t>edo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21810">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t xml:space="preserve">görelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t xml:space="preserve"> bedömningar och antaganden som görs om finans- respektive </w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:lastRenderedPageBreak/>
+        <w:t>penningpolitiken</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0" w:rsidRPr="00D513A2">
+        <w:t>i ekonomiska propositioner och penningpolitiska rapporter</w:t>
+      </w:r>
+      <w:r w:rsidR="00875BC0">
+        <w:t xml:space="preserve"> är också av betydelse</w:t>
+      </w:r>
+      <w:r w:rsidR="009F24B3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4777">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3B89">
+        <w:t>Samtidigt är det viktigt att regeringen och Riksbanken fattar sina beslut självständigt, inom sina respektive ansvars</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21810">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A3B89">
+        <w:t>områden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C09D539" w14:textId="642DD20A" w:rsidR="007C790C" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc215566316"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>Öppenhet och tydlighet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="64A970B0" w14:textId="5AE7AC90" w:rsidR="00BE7CC8" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att det finanspolitiska ramverket ska vara styrande för politiken, och för att finanspolitiken ska vara möjlig att följa upp, är det viktigt att redovisningen av finanspolitiken är transparent och heltäckande. Med</w:t>
+      </w:r>
+      <w:r w:rsidR="00662CC9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">borgarna ska ha möjlighet till insyn i finanspolitiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045C0AE" w14:textId="3031AD33" w:rsidR="007C790C" w:rsidRDefault="007C790C" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om innehållet i den ekonomiska vårpropositionen, budgetpropositionen, propositioner med förslag till ändringar i statens budget och årsredovisningen för staten finns i regeringsformen, riksdags</w:t>
+      </w:r>
+      <w:r w:rsidR="002335F1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ordningen och budgetlagen. Det närmare innehållet i de ekonomiska propositionerna har därtill utvecklats genom praxis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFD85F0" w14:textId="465582BC" w:rsidR="007C790C" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc215566317"/>
+      <w:r>
+        <w:t>Den ekonomiska vårpropositionen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3F0820E7" w14:textId="21C8359C" w:rsidR="007C790C" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om innehållet i den ekonomiska vårpropositionen finns i riksdagsordningen och i budgetlagen. Enligt tilläggsbestämmelse 9.5.2 till riksdagsordningen ska regeringen senast den 15 april varje år lämna en proposition med förslag till riktlinjer för den ekonomiska politiken och budgetpolitiken. I tilläggsbestämmelse 9.5.3 anges att beslut i fråga om vilka ändamål och verksamheter som ska innefattas i ett utgiftsområde fattas i samband med riksdagens beslut med anledning av den ekonomiska vårpropositionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E31A28" w14:textId="29CEFCB4" w:rsidR="007C790C" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagsordningen innehåller ingen närmare precisering av vad rikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>linjerna för den ekonomiska politiken eller finanspolitiken ska innehålla. I budgetlagen anges att regeringen ska redovisa hur målet för den offentliga förvaltningens finansiella sparande uppnås (2 kap. 1 a §) och följa upp utfallet av statens budget (9 kap. 1 §). Av budgetlagen framgår även att regeringen ska redovisa medelfristiga prognoser över bl.a. den makro</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ekonomiska utvecklingen och statens inkomster och utgifter (9 kap. 3 §) och redovisa en bedömning av de offentliga finansernas långsiktiga hållbarhet (9 kap. 4 §). Detta innebär bl.a. att regeringen i den ekonomiska vårpropositionen redovisar sin syn på det aktuella ekonomiska läget, gör prognoser över den ekonomiska utvecklingen för tre år framåt i tiden och följer upp de budgetpolitiska målen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t xml:space="preserve">Från och med 2026 kommer regeringen vid bedömningen av de offentliga finansernas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B516AB">
+        <w:t xml:space="preserve">medel- och </w:t>
+      </w:r>
+      <w:r w:rsidR="0028390E">
+        <w:t>lång</w:t>
+      </w:r>
+      <w:r w:rsidR="00440EEE">
+        <w:t>fristiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t xml:space="preserve"> hållbarhet, så långt det är möjligt, att beakta makroekonomiska risker som är en följd av klimatförändringarna samt deras miljö- och fördelningseffekter (se prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.9).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5253A22E" w14:textId="77485BF1" w:rsidR="00EE6C45" w:rsidRDefault="007C790C" w:rsidP="007C790C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92619">
+        <w:t xml:space="preserve">är det praxis att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92619">
+        <w:t xml:space="preserve">redogör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för de struktur- och stabiliseringspolitiska utmaningar som politiken står inför. Regeringen redovisar även en särskild fördelningspolitisk redogörelse och gör en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>preliminär bedömning av lämplig nivå på utgiftstaket för det tredje till</w:t>
+      </w:r>
+      <w:r w:rsidR="00922F72">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kommande budgetåret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F3C2FC" w14:textId="56802EB6" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc215566318"/>
+      <w:r>
+        <w:t>Budgetpropositionen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="698C3DBF" w14:textId="77777777" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riktlinjerna för finanspolitiken i den ekonomiska vårpropositionen omsätts i budgetpropositionen i konkreta förslag för framför allt det kommande budgetåret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4429C07F" w14:textId="3FF893A6" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av regeringsformen framgår </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44985">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att regeringen lämnar en budget</w:t>
+      </w:r>
+      <w:r w:rsidR="008056C6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>proposition till riksdagen (9 kap. 2 §). I riksdagsordningen finns bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="008056C6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>melser om budgetpropositionens innehåll (9 kap. 5 §). Där anges att budgetåret börjar den 1 januari och att regeringen dessförinnan ska lämna en proposition med förslag till statens inkomster och utgifter för budgetåret. Budgetpropositionen ska enligt samma reglering innehålla en finansplan och ett förslag till beslut om statens budget. Om inte riksdagen har beslutat något annat genom lag, ska förslaget innehålla en fördelning av anslagen på utgiftsområden. Budgetpropositionen ska vara fullständig när den lämnas, och andra propositioner med utbrutna budgetförslag får normalt inte lämnas under perioden fram till det nya budgetårets början (se vidare avsnitt 6.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAA87F" w14:textId="45581334" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I tilläggsbestämmelse 9.5.1 till riksdagsordningen anges att budget</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0EE4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>propositionen ska lämnas senast den 20 september. Sista dag för att lämna budgetpropositionen de år som det är val till riksdagen i augusti eller september är kopplad till den obligatoriska statsministeromröstningen enligt 6 kap. 3 § regeringsformen. Om regeringen sitter kvar efter stats</w:t>
+      </w:r>
+      <w:r w:rsidR="00817DF9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ministeromröstningen ska budgetpropositionen lämnas inom tre veckor. Om riksdagen i stället väljer en ny statsminister ska den nya regeringen lämna budgetpropositionen inom tre veckor från det att den tillträtt. Budgetpropositionen får dock inte lämnas senare än den 15 november.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AEDA3E" w14:textId="45AAF08B" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I budgetlagen anges att regeringen ska redovisa hur målet för den offentliga förvaltningens finansiella sparande uppnås (2 kap. 1 a §)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27B76">
+        <w:t>. Vidare anges att regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i budgetpropositionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27B76">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lämna förslag till utgiftstak för det tredje tillkommande budgetåret (2 kap. 2 §) och preliminära inkomstberäkningar och utgiftsramar för det andra och tredje tillkommande budgetåret (2 kap. 3 §). Av budgetlagen framgår även att regeringen ska följa upp utfallet av statens budget (9 kap. 1 §) och redovisa medelfristiga prognoser över bl.a. den ekonomiska utvecklingen och statens inkomster och utgifter (9 kap. 3 §). Vidare ska regeringen i budgetpropositionen lämna en redovisning av de resultat som uppnåtts i verksamheten i förhållande till de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27B76">
+        <w:t xml:space="preserve">mål som har beslutats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av riksdagen (10 kap. 3 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F748A6" w14:textId="3050E65D" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budgetlagen innehåller även detaljerade bestämmelser om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B643A9">
+        <w:t>vad statens budget omfattar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt om budgetens inkomsttitlar och anslag (3 och 4 kap.). Vidare innehåller lagen bestämmelser om ekonomiska åtaganden och utlåning (6 kap.), finansiering av investeringar och utlåning (7 kap.) samt om förvärv och överlåtelse av egendom (8</w:t>
+      </w:r>
+      <w:r w:rsidR="00085D87">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kap.). Förslag inom dessa områden lämnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regel i budgetpropositionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E">
+        <w:t>eller i en p</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E" w:rsidRPr="00006B5E">
+        <w:t>roposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E" w:rsidRPr="00006B5E">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E" w:rsidRPr="00006B5E">
+        <w:t>förslag till ändringar i statens budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(se avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B5E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAF71F" w14:textId="618477B8" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Budgetpropositionen innehåller en redogörelse för fördelningspolitiska konsekvenser av de åtgärder som regeringen föreslår eller aviserar i propo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B643A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sitionen. Utöver detta innehåller budgetpropositionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t>en klimatredo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B643A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t xml:space="preserve">visning enligt 4 § klimatlagen (2017:720) och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en redogörelse för den ekonomiska jämställdheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>Budgetpropositionen bör även, så långt det är möjligt, innehålla en redovisning av katastrof- och klimatrelaterade åtaganden (se prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00085D87" w:rsidRPr="002662D7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D752E7" w14:textId="6C8687B5" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare bör budgetpropositionen innehålla en redovisning av statens ekonomiska åtaganden genom EU:s offentligfinansiella system </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6867">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6867">
+        <w:t xml:space="preserve">avser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s gemensamma upplåning inom ramen för Next Generation EU och finansiellt stöd till Ukraina samt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00566F6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t>övriga relevanta åtaganden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Redovisningen bör även avse konsekvenserna för statens finanser </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6867">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B643A9">
+        <w:t xml:space="preserve">dessa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">åtaganden </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6867">
+        <w:t>skulle infrias</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64943E4F" w14:textId="1A56BB0D" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00085D87">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc215566319"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk214619783"/>
+      <w:r>
+        <w:t>Propositioner med förslag till ändringar i statens budget</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="26274719" w14:textId="746D2871" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under budgetåret kan riksdagen besluta om en ny beräkning av statens inkomster och om nya eller ändrade anslag (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ regeringsformen). Enligt riksdagsordningen får regeringen vid högst två tillfällen lämna en proposition med förslag till ändringar i statens budget för det löpande budgetåret (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00357DFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket). En sådan proposition lämnas enligt tilläggsbestämmelse 9.6.1 i anslutning till budgetpropositionen (höst</w:t>
+      </w:r>
+      <w:r w:rsidR="00357DFB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ändrings</w:t>
+      </w:r>
+      <w:r w:rsidR="00357DFB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>budget) eller den ekonomiska vårpropositionen (vårändrings</w:t>
+      </w:r>
+      <w:r w:rsidR="00357DFB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>budget). Förslag till ändringar i budgeten får dock lämnas vid andra tillfällen, om regeringen anser att det finns särskilda skäl för detta (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ andra stycket), genom extra propositioner med förslag till ändringar i statens budget. Endast om regeringen anser att det finns synnerliga ekonomisk-politiska skäl får en proposition om statens inkomster eller utgifter för det närmast följande budgetåret lämnas efter budgetpropo</w:t>
+      </w:r>
+      <w:r w:rsidR="00357DFB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sitionen (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ riksdagsordningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDF6139" w14:textId="48E08C87" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Budgetpropositionen utgör grunden för den samlade budgetprövningen och ska vara fullständig när den lämnas. Förslag till ändringar i budgeten ska därför framför allt komplettera den av riksdagen beslutade budgeten med anledning av förändringar som </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4603">
+        <w:t xml:space="preserve">inte var möjliga att förutse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid beslutstillfället. </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t xml:space="preserve">Åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med varaktiga budgetära konsekvenser bör därmed som huvudregel beslutas i samband med riksdagens behandling av budgetpropositionen på hösten. Hanteringen av ändringar i en beslutad budget måste ske ordnat och processen för sådana ändringar måste vara stram. De krav som ställs på exempelvis finansiering vid beredningen av förslag till budgetpropositionen ska därmed även beaktas vid beredningen av förslag till ändringar i budgeten. Vid beredningen bör regeringen även analysera och redovisa förslagets </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t xml:space="preserve">konsekvenser för statens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>budget och de budgetpolitiska målen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A1AB10" w14:textId="3556B54B" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc215566320"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Årsredovisningen för staten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="7C2C591A" w14:textId="00FE94DA" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen lämnar en årsredovisning för staten till riksdagen (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 10</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ regeringsformen). Enligt budgetlagen ska årsredovisningen lämnas senast den 15 april året efter budgetåret (10</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§). Därutöver innehåller bud</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>getlagen detaljerade bestämmelser om årsredovisningens innehåll och avgränsning, grundläggande regler för redovisningen samt uppställnings</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>former för resultaträkningen, balansräkningen och finansieringsanalysen (10</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 6–10</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§§). Årsredovisningen ska ha ett sådant innehåll att den ansluter till riksdagens beslut om statens budget. En redovisning ska lämnas av utfallet på de olika inkomsttitlarna och anslagen jämfört med </w:t>
+      </w:r>
+      <w:r w:rsidR="006734E3">
+        <w:t xml:space="preserve">budgeterade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>belopp. Årsredovisningen ska även avspegla de övriga ekonomiska beslut som riksdagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00162C22">
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fattat, t.ex. bemyndiganden att beställa varor och tjänster samt att besluta om bidrag, ersättningar och lån som medför utgifter under kommande år. Riksdagen ska också i årsredo</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visningen få information om förväntade förluster och väsentliga risker </w:t>
+      </w:r>
+      <w:r w:rsidR="00B024FD">
+        <w:t>i statens utlåning och utställda garantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se vidare avsnitt 6.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6347E9" w14:textId="6A530AFC" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Årsredovisningen ska även innehålla en uppföljning av de budget</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politiska mål som riksdagen har beslutat om. Vidare ska årsredovisningen innehålla en resultaträkning, en balansräkning och en finansieringsanalys, en redovisning av utvecklingen av statsskulden, en samlad redovisning av vilka åtgärder regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vidtagit med anledning av Riksrevisionens iakttagelser och en redovisning av EU-räkenskaperna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CA8D17" w14:textId="7EDF6694" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc215566321"/>
+      <w:r>
+        <w:t>Riskanalyser av statliga garantier och krediter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408484BB" w14:textId="5348204A" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="0051447D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som ett komplement till de beskrivningar av den statliga garanti- och utlåningsverksamheten som görs i årsredovisningen för staten har Riksgäldskontoret i uppdrag att årligen göra en samlad riskanalys av statens utställda garantier och utlåning med kreditrisk. Till skillnad från uppföljningen i årsredovisningen för staten, som i första hand fokuserar på förväntad förlust samt redovisning och sammanställning av enskilda åtaganden, är syftet med Riksgäldskontorets samlade riskanalys att bedöma risken för stora oväntade förluster.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6785">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I den samlade riskanalysen analyseras både kredit- och likviditetsrisker. Riskanalysen bidrar till stabilitet och förtroende för statens finanser. Vid större risker utgör analysen ett viktigt underlag för beslutsfattarna, som kan behöva vidta åtgärder för att öka motståndskraften mot störningar eller minska riskerna. </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t xml:space="preserve">En sammanfattning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den samlade riskanalysen </w:t>
+      </w:r>
+      <w:r w:rsidR="00566F6E">
+        <w:t>lämnas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även i års</w:t>
+      </w:r>
+      <w:r w:rsidR="0051447D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>redovisningen för staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E4E289" w14:textId="3DCFBA74" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc215566322"/>
+      <w:r>
+        <w:t>Prognoser och effektberäkningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="05D36B21" w14:textId="522395E6" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prognoser och effektberäkningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00321AEC">
+        <w:t xml:space="preserve"> bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utarbetas med bästa möjliga metoder. De metoder och modeller som används ska i så stor utsträckning som möjligt vara förankrade i aktuell forskning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC17DCC" w14:textId="4491A1F4" w:rsidR="00FC0FCB" w:rsidRDefault="00566F6E" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen gör p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0FCB">
+        <w:t>rognoser för minst tre år framåt i tiden</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6364">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0FCB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1934">
+        <w:t xml:space="preserve">presenterar </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:t>i samband med den ekonomiska vårpropositionen och budgetproposi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6364">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0FCB">
+        <w:t xml:space="preserve">en bedömning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0FCB">
+        <w:t xml:space="preserve">den svenska ekonomin och de offentliga finanserna </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:t>utvecklas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0FCB">
+        <w:t>. Regeringen redovisar också däremellan offentligt sin bedömning av den ekonomiska situationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C03C66A" w14:textId="4BB74AB3" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prognoser är osäkra. Regeringen presenterar därför i den ekonomiska vårpropositionen och i budgetpropositionen alternativscenarier som speg</w:t>
+      </w:r>
+      <w:r w:rsidR="005D51C4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lar risker för en mer respektive mindre gynnsam ekonomisk utveckling. Det är därutöver viktigt att regeringens prognoser följs upp. Konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="005D51C4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">institutet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36A7C">
+        <w:t>redovisar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> årligen en jämförelse mellan olika prognosmakares prognoser och prognosprecision</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DF990B" w14:textId="6C1E1F1E" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De prognoser för de</w:t>
+      </w:r>
+      <w:r w:rsidR="00491CDE">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offentliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00491CDE">
+        <w:t>förvaltningens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finanser som regeringen redovisar i budgetpropositionen och den ekonomiska vårpropositionen tar hänsyn till tidigare beslutade, föreslagna och aviserade förändringar av skatteregler och statens utgifter samt de förändringar som föreslås eller aviseras i, eller i anslutning till, den aktuella propositionen. När förslag kan förväntas ha betydande samhällsekonomiska konsekvenser analy</w:t>
+      </w:r>
+      <w:r w:rsidR="005D51C4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>seras, i den</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:t xml:space="preserve"> uts</w:t>
+      </w:r>
+      <w:r w:rsidR="00725B6C">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4129">
+        <w:t>räckning</w:t>
+      </w:r>
+      <w:r w:rsidR="009F24B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det är möjligt, effekterna på BNP, sysselsättning, inkomstfördelning och ekonomisk jämställdhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FEE7E1" w14:textId="748E321E" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc215566323"/>
+      <w:r>
+        <w:t>Finanspolitikens långsiktiga hållbarhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="79127502" w14:textId="21FEF8F1" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00992615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ska i den ekonomiska vårpropositionen redovisa en bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="0041475D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning av finanspolitikens långsiktiga hållbarhet (9</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2192">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ budgetlagen). En sådan bedömning baseras på framskrivningar som sträcker sig så långt fram i tiden att de beaktar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1B0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6364">
+        <w:t>alla</w:t>
+      </w:r>
+      <w:r w:rsidDel="00694F0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">väsentliga demografiska och ekonomiska förändringar som rimligen kan förutses. Regeringen gör framskrivningar som omfattar </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C4E">
+        <w:t xml:space="preserve">utvecklingen av den offentliga förvaltningens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samtliga inkomster och utgifter de kommande hundra åren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541FB880" w14:textId="36712FEA" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konjunkturinstitutet har i uppdrag att årligen redovisa en bedömning av de offentliga finansernas långsiktiga hållbarhet. Därtill utvärderas finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1B0D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sernas långsiktiga hållbarhet återkommande av Europeiska kommissionen och OECD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF5DA31" w14:textId="664FB618" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="00FC0FCB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Långsiktskalkyler syftar främst till att svara på frågan om den nuvarande finanspolitiken är långsiktigt hållbar. Det bedöms vara fallet om de skatteintäkter som de aktuella skattereglerna genererar är tillräckliga för att långsiktigt finansiera de</w:t>
+      </w:r>
+      <w:r w:rsidR="00446C4E">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offentliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C4E">
+        <w:t xml:space="preserve">förvaltningens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgifter som följer av gällande regler. Framskrivningen bygger på att finanspolitiken är oförändrad och att de regler som påverkar den offentliga förvaltningens inkomster och utgifter inte ändras, samtidigt som hänsyn tas till den förväntade demografiska utvecklingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F0F5BC" w14:textId="79B3E5F8" w:rsidR="00FC0FCB" w:rsidRDefault="00FC0FCB" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Osäkerheten i denna typ av bedömningar är stor och de måste därför tolkas med försiktighet, med hänsyn tagen till hur bedömningen ändras vid olika beräkningsförutsättningar. En bedömning av hållbarheten bör om</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA24A5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fatta en analys av</w:t>
+      </w:r>
+      <w:r w:rsidR="005134C0">
+        <w:t xml:space="preserve"> varför olika indikatorer för den långsiktiga hållbarheten ligger på en viss nivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och hur de</w:t>
+      </w:r>
+      <w:r w:rsidR="00446C4E">
+        <w:t>n offentliga förvaltningens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> primära sparande </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C4E">
+        <w:t xml:space="preserve">förväntas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utvecklas över tiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15133977" w14:textId="3669226A" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc215566324"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Extern uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1D905815" w14:textId="77777777" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En väl fungerande extern uppföljning är viktig för att säkerställa att politiken utformas i enlighet med befintliga mål, bl.a. genom att öka de politiska kostnaderna för att inte följa ramverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458FECE7" w14:textId="66DF7F14" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc215566325"/>
+      <w:r>
+        <w:t>Flera myndigheter följer upp finanspolitiken på nationell nivå</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="3D803A80" w14:textId="775EF3F2" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den externa uppföljningen av finanspolitiken på nationell nivå syftar till att politiken ska utformas i enlighet med det finanspolitiska ramverket. Ett antal myndigheter under regeringen ansvarar för olika delar av upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CD2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>följningen av finanspolitiken på nationell nivå. Ekonomistyrningsverket</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EE4800">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00EE4800">
+        <w:t xml:space="preserve">som i januari 2026 slås samman med Statskontoret under det gemensamma namnet Statskontoret, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167A2D">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00167A2D" w:rsidRPr="00167A2D">
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EE4800">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör bedömningar av den makroekonomiska och offentligfinansiella utvecklingen. Finanspolitiska rådet har ett särskilt ansvar för att analysera hur väl regeringen uppfyller de budgetpolitiska målen, och om finanspolitiken är</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4800">
+        <w:t xml:space="preserve"> förenlig med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lång</w:t>
+      </w:r>
+      <w:r w:rsidR="004F608B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>siktigt hållbar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4800">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="003C11FD">
+        <w:t xml:space="preserve">offentliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4800">
+        <w:t>finanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt 7.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B511F81" w14:textId="4E3F7FAE" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen är en myndighet under riksdagen med uppdrag att granska den statliga verksamheten. Riksrevisorn, som leder myndigheten, beslutar självständigt, med b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2192">
+        <w:t>eaktande av de bestämmelser som finns i lag, vad som ska granskas. Sedan 2006 har myndigheten årligen granskat regeringens tillämpning av det finanspolitiska ramverket. Regeringen ska inom fyra månader från det att den har tagit emot en granskningsrapport från Riksrevisionen lämna en skrivelse till riksdagen med en redovisning av vilka åtgärder regeringen h</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar vidtagit eller avser att vidta med anledning av iakttagelserna i rapporten (9 kap. 19 § riksdagsordningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7232A45A" w14:textId="29E1C525" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc215566326"/>
+      <w:r>
+        <w:t>Finanspolitiska rådets särskilda roll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="1BD800B7" w14:textId="41A758E4" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finanspolitiska rådet har ett särskilt ansvar för uppföljningen av det finans</w:t>
+      </w:r>
+      <w:r w:rsidR="00313AD3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">politiska ramverket. Myndighetens verksamhet regleras i förordningen (2011:446) med instruktion för Finanspolitiska rådet. Enligt förordningen finns det vid myndigheten ett särskilt råd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>som utför de uppgifter som en oberoende finanspolitisk institution ska ha enligt rådets direktiv 2011/85/EU av den 8 november 2011 om krav på medlemsstaternas budgetramverk, i lydelsen enligt rådets direktiv (EU) 2024/1265.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A0353C" w14:textId="23FFEEB4" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finanspolitiska rådet har i uppgift att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>bedöma om finanspolitiken är förenlig med långsiktigt hållbara offentliga finanser och de budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00313AD3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>politiska målen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> särskilt målet för den offentliga förvaltningens finansiella sparande och utgiftstaket, men också skuldankaret och vid behov det kommunala balanskravet. Om rådet vid sin bedömning av finanspolitiken konstaterar att det finns en tydlig avvikelse från målet för den offentliga förvaltningens finansiella sparande, ska rådet även bedöma de skäl som regeringen har anfört för avvikelsen samt regeringens redogörelse för hur en återgång till målet ska ske. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t xml:space="preserve">Rådet ska vidare bedöma de prognoser över </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:lastRenderedPageBreak/>
+        <w:t>den makroekonomiska utvecklingen som regeringen redovisar i budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00313AD3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>propositionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452726F2" w14:textId="42D23492" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rådet redovisar sina bedömningar i en årlig rapport. Regeringen redo</w:t>
+      </w:r>
+      <w:r w:rsidR="00815F46">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visar sin syn på bedömningarna i den ekonomiska vårpropositionen (se </w:t>
+      </w:r>
+      <w:r w:rsidR="0068093B">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0DFE30" w14:textId="00D8EFE8" w:rsidR="002A2192" w:rsidRPr="002662D7" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>Finanspolitiska rådet har även i uppgift att bedöma om det finans</w:t>
+      </w:r>
+      <w:r w:rsidR="00F816F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>politiska ramverket är konsekvent, sammanhängande och effektivt. Denna bedömning ska redovisas inför den översyn av det finanspolitiska ram</w:t>
+      </w:r>
+      <w:r w:rsidR="00F816F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>verket som bör genomföras varannan mandatperiod. Därmed kan rådets bedömning beaktas i direktiven till den utredning som ska göra översynen (se prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DD3CF8" w14:textId="28E7675B" w:rsidR="002A2192" w:rsidRPr="002662D7" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>Rådet ska vidare yttra sig om prognosen och de antaganden som ligger till grund för nettoutgiftsbanan i den nationella medelfristiga finans- och strukturpolitiska planen. Regeringen ska bemöta rådets synpunkter inom två månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2378E584" w14:textId="71811526" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finanspolitiska rådet har även i uppgift att utvärdera regeringens prognoser för ekonomins utveckling samt redovisningen till riksdagen av de offentliga finanserna och kostnaderna för reformförslag. Denna utvär</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED779B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dering ska redovisas i rådets årliga rapport. Rådet ska dessutom efter inbjudan delta i offentliga sammanträden och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>öppna utfrågningar i riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED779B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>dagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt verka för en offentlig diskussion i samhället om finans</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED779B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7009B03F" w14:textId="794EE44C" w:rsidR="002A2192" w:rsidRPr="002662D7" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som en oberoende finanspolitisk institution ska rådet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>ha kapacitet att utan onödigt dröjsmål kommunicera sina bedömningar och synpunkter offentligt. För att rådet ska kunna fullgöra sina uppgifter på ett effektivt sätt ska det ha tillräckliga och stabila medel. Det är viktigt att rådet utan onödigt dröjsmål får tillräcklig tillgång till den information som det behöver för att fullgöra sina uppgifter. Hur informationen ska tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="00416162">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t xml:space="preserve">göras bör avgöras i dialog mellan rådet och Regeringskansliet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A75B2D9" w14:textId="44140C1F" w:rsidR="002A2192" w:rsidRDefault="002A2192" w:rsidP="002A2192">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>Rådet ska regelbundet vara föremål för externa utvärderingar som utförs av oberoende utvärderare</w:t>
+      </w:r>
+      <w:r w:rsidR="003F39DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F39DA" w:rsidRPr="002662D7">
+        <w:t>(se prop. 2025/26:1 Förslag till statens budget, finansplan m.m. avsnitt 5.5.6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002662D7">
+        <w:t>. Dessa utvärderingar ska ske varannan mandatperiod och redovisas inför den regelbundna översynen av det finanspolitiska ramverket.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utvärderingarnas inriktning kan variera, men en bedömning av rådets översyn av uppfyllelsen av de budgetpolitiska målen i det finanspolitiska ramverket ska vara ett stående inslag. Utvär</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4475">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>deringarna ska inte belasta myndighetens budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040DBBA3" w14:textId="27651059" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc215566327"/>
+      <w:r>
+        <w:t>Uppföljningen på EU-nivå</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="1DE41876" w14:textId="32BA84DC" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige ska som medlem i EU följa stabilitets- och tillväxtpaktens regler för att främja hållbara offentliga finanser. Som framgår av avsnitt 3.1 ska medlemsstaterna bl.a. följa två budgetpolitiska gränsvärden. Det ena är att den offentliga förvaltningens finansiella sparande inte får under</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7574">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stiga</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7584">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7584">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>3 procent av BNP, det andra är att den offentliga förvaltningens konsoliderade bruttoskuld (Maastrichtskulden) inte får överstiga 60 procent av BNP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528B1BD7" w14:textId="5C98ACD8" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Enligt Europaparlamentets och rådets förordning (EU) 2024/1263 av den 29 april 2024 om en effektiv samordning av den ekonomiska politiken och om multilateral budgetövervakning samt om upphävande av rådets förordning (EG) nr 1466/97 ska samtliga medlemsstater presentera en nettoutgiftsbana som anger en årlig och en kumulativ tillväxttakt för nationellt finansierade primära nettoutgifter, dvs. de totala offentliga utgifterna exklusive räntebetalningar, cykliskt känsliga arbetslöshets</w:t>
+      </w:r>
+      <w:r w:rsidR="008773D3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relaterade utgifter samt diskretionära inkomståtgärder. Nettoutgiftsbanan bestäms av medlemsstaterna, men </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4800">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>måste förhålla sig till en övre gräns för tillväxttakten i nettoutgifterna som följer av förordningens krav på hållbara offentliga finanser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB7F10E" w14:textId="1D61A7FB" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För Sveriges del innebär detta att nettoutgiftsbanan ska säkerställa att den offentliga förvaltningens finansiella sparande och den konsoliderade bruttoskulden på medellång sikt håller sig inom gränsvärdena i EU-ramverket, dvs. inom ramen för den medelfristiga planens fyra år och de efterföljande tio åren. Bedömningen av om nettoutgiftsbanan uppfyller dessa krav ska enligt Europaparlamentets och rådets förordning (EU) 2024/1263 göras i enlighet med en EU-gemensam metodologi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A779C8" w14:textId="067FF53C" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Medlemsstater som håller sig inom förordningens gränsvärden har möjlighet att begära vägledning för skattningen av nettoutgiftsbanan i form av s.k. teknisk information från</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:t xml:space="preserve"> Europeiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommissionen. Informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tionen anger en skattad gräns för det primära strukturella sparande som medlemsstaterna ska förhålla sig till för att uppfylla kraven på att den offentliga förvaltningens finansiella sparande och konsoliderade brutto</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skuld ska ligga inom EU-ramverkets gränsvärden på medellång sikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F7C360" w14:textId="42D3D130" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den finanspolitiska övervakningen inom EU baseras på medlems-staternas nettoutgiftsbanor. Som en del av detta förfarande redovisar regeringen under den medelfristiga planens genomförandeperiod årliga lägesrapporter som redogör för tillväxttakten i nettoutgifterna och hur dessa förhåller sig till nettoutgiftsbanan. Om Sverige avviker från sin nettoutgiftsbana ska orsakerna till avvikelsen framgå av redovisningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370F0BEC" w14:textId="470D5A4A" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rådets förordning (EG) nr 1467/97 av den 7 juli 1997 om påskyndande och </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC56D7">
+        <w:t>förtydligande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC56D7">
+        <w:t>tillämpningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av förfarandet vid alltför stora underskott reglerar underskottsförfarandet, dvs. det förfarande som kan tillämpas på medlemsstater som inte följer de ovan nämnda gränsvärdena. Det är först vid ett sådant förfarande som åtgärder, t.ex. krav på årlig förstärkning av det strukturella sparandet, behöver vidtas för att anpassa underskott och bruttoskuld i linje med referensvärdena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5749329A" w14:textId="19828A20" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc215566328"/>
+      <w:r>
+        <w:t>Återkommande översyner av det finanspolitiska ramverket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="2E271DEE" w14:textId="013935D1" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finanspolitiska ramverket </w:t>
+      </w:r>
+      <w:r w:rsidR="00932B91">
+        <w:t>ses enligt praxis över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> varannan mandat</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">period av en parlamentarisk kommitté. I samband med dessa översyner kan eventuella behov av förändringar </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4800">
+        <w:t xml:space="preserve">av ramverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beaktas. Översynen bör göras mot slutet av respektive mandatperiod</w:t>
+      </w:r>
+      <w:r w:rsidR="0091261F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> så att ett eventuellt reviderat mål för den offentliga förvaltningens finansiella sparande kan </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>träda i kraft första året efter ordinarie riksdagsval. Inför en översyn ska Finanspolitiska rådet bedöma om ramverket är konsekvent, samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hängande och effektivt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB40117" w14:textId="57B42D48" w:rsidR="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="009F24B3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den parlamentariska kommittén bör eftersträva en bred majoritet i riksdagen för att värna ramverkets stabilitet och trovärdighet, samt bidra till att minska osäkerheten om den framtida utformningen av finans</w:t>
+      </w:r>
+      <w:r w:rsidR="00742230">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politiken. Minskad osäkerhet skapar i sin tur bättre förutsättningar för att finanspolitiken ska få avsedd effekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5615DE55" w14:textId="6D9A89B9" w:rsidR="00C471A5" w:rsidRPr="00C471A5" w:rsidRDefault="00C471A5" w:rsidP="00C471A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C471A5" w:rsidRPr="00C471A5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...3519 lines deleted...]
-      </w:pPr>
+        <w:t>Eventuella bedömningar eller förslag på ändringar med anledning av en översyn lämnas i någon av de ekonomiska propositionerna. När de aktuella förslagen har antagits av riksdagen lämnar regeringen en ny skrivelse till riksdagen som innehåller en uppdaterad beskrivning av det finanspolitiska ramverket.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0AA4A722" w14:textId="3B3C7E15" w:rsidR="00844454" w:rsidRDefault="00495A75" w:rsidP="00601D40">
+        <w:p w14:paraId="5C95D8C5" w14:textId="7EFD388E" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
             <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="69AC861C" w14:textId="6A11101B" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="7BA9EC15" w14:textId="51789AFF" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc215142730"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc215566329"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-11-27T00:00:00Z">
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 27 november 2025</w:t>
+          <w:r w:rsidR="005372D3">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1AA1DA4F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="40D2DEC2" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E40BF06" w14:textId="3AC2DD82" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="74B89F80" w14:textId="515EB23E" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00495A75">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
+          <w:r w:rsidR="00736683">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="24ED171B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="69CBE856" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22DEF830" w14:textId="4017AE81" w:rsidR="00844454" w:rsidRPr="00774859" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="4E9D0861" w14:textId="3E8EC813" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00774859">
-[...3 lines deleted...]
-            <w:br/>
+          <w:r w:rsidR="005372D3">
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5EE40275" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="008B7E85" w:rsidRDefault="00844454" w:rsidP="0044419F">
+    <w:p w14:paraId="7957429B" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRPr="00827386" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A33E8E" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRPr="008B7E85" w:rsidRDefault="00BC5A39" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3F251B" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="006E102E" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="48A38602" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRPr="006E102E" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7F7E82" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="4458CBF3" w14:textId="77777777" w:rsidR="00BC5A39" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F252B40" w14:textId="1D3C1687" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
+    <w:p w14:paraId="1D94FF39" w14:textId="093DE73B" w:rsidR="00BC5A39" w:rsidRPr="00F55DC4" w:rsidRDefault="00BC5A39" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00495A75">
-            <w:t xml:space="preserve">Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </w:t>
+          <w:r>
+            <w:t>Det finanspolitiska ramverket</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3FF910EA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId55"/>
+    <w:sectPr w:rsidR="00BC5A39" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E851421" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
+    <w:p w14:paraId="5812860C" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="095BEEDE" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
+    <w:p w14:paraId="6A08343F" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="621721EC" w14:textId="77777777" w:rsidR="00E00EF9" w:rsidRDefault="00E00EF9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14610806" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="75A738EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 4"/>
+              <wp:docPr id="10" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3CACC6F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3CACC6F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E64EF12" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+  <w:p w14:paraId="53727D34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="271D4E03" wp14:editId="2A4695AB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="220634843" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                        <w:p w14:paraId="33E0CEB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="271D4E03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                  <w:p w14:paraId="33E0CEB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BC3FCE4" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+  <w:p w14:paraId="0831E0AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="70E88D05" wp14:editId="2476F918">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="633843443" name="Textruta 1"/>
+              <wp:docPr id="9" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1E815BD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="70E88D05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1E815BD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B48365F" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+  <w:p w14:paraId="1F632061" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="033EE65D" wp14:editId="1F182CB1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1497861807" name="Textruta 1"/>
+              <wp:docPr id="13" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D74B283" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
-[...154 lines deleted...]
-                        <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5FA66DAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5FA66DAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29FF383C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="05D9A833" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="14" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6A5D00CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6A5D00CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2CE9CCD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51D986C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3ECE46DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2169 lines deleted...]
-                  <w:p w14:paraId="729EF75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3ECE46DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B86C993" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
+    <w:p w14:paraId="26A80997" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="355EA3E0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="006923D1" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
+    <w:p w14:paraId="556B3E82" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRPr="006923D1" w:rsidRDefault="00EE6C45" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40E37061" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
+    <w:p w14:paraId="413DDA2B" w14:textId="77777777" w:rsidR="00EE6C45" w:rsidRDefault="00EE6C45" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C937FAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="13CA08E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="6" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                        <w:p w14:paraId="61A750D4" w14:textId="17CB9A18" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00365F14" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
+                              <w:r w:rsidR="00BC5A39">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
-                                <w:t>2025/26:65</w:t>
+                              <w:r w:rsidR="00626D03">
+                                <w:t>2025/26:76</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                  <w:p w14:paraId="61A750D4" w14:textId="17CB9A18" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE2706" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
+                        <w:r w:rsidR="00BC5A39">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
-                          <w:t>2025/26:65</w:t>
+                        <w:r w:rsidR="00626D03">
+                          <w:t>2025/26:76</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CBD0C4C" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+  <w:p w14:paraId="20549109" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="711B8383" wp14:editId="47912AA1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="2042541883" name="Textruta 3"/>
+              <wp:docPr id="5" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0703AF15" w14:textId="451D0490" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00365F14" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-581143423"/>
+                              <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r>
+                              <w:r w:rsidR="00BC5A39">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r>
+                          <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-492262910"/>
+                              <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r>
-                                <w:t>2025/26:65</w:t>
+                              <w:r w:rsidR="00626D03">
+                                <w:t>2025/26:76</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="711B8383" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0703AF15" w14:textId="451D0490" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE2706" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-581143423"/>
+                        <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r>
+                        <w:r w:rsidR="00BC5A39">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-492262910"/>
+                        <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r>
-                          <w:t>2025/26:65</w:t>
+                        <w:r w:rsidR="00626D03">
+                          <w:t>2025/26:76</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="397D4DC0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F753FF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55F367AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6FDDB996" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:docPr id="8" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                        <w:p w14:paraId="010B59D1" w14:textId="3F00BFB4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00365F14" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1648587149"/>
+                              <w:id w:val="1459762987"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
+                              <w:r w:rsidR="00BC5A39">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="543330292"/>
+                              <w:id w:val="-1257362588"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
-                                <w:t>2025/26:65</w:t>
+                              <w:r w:rsidR="00626D03">
+                                <w:t>2025/26:76</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                  <w:p w14:paraId="010B59D1" w14:textId="3F00BFB4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE2706" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1648587149"/>
+                        <w:id w:val="1459762987"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
+                        <w:r w:rsidR="00BC5A39">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="543330292"/>
+                        <w:id w:val="-1257362588"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
-                          <w:t>2025/26:65</w:t>
+                        <w:r w:rsidR="00626D03">
+                          <w:t>2025/26:76</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D12EAC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4AC14836" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:docPr id="7" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1731B40F" w14:textId="64E324D9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00365F14" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1672134704"/>
+                              <w:id w:val="-207874299"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
+                              <w:r w:rsidR="00BC5A39">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1535689865"/>
+                              <w:id w:val="1751854010"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00495A75">
-                                <w:t>2025/26:65</w:t>
+                              <w:r w:rsidR="00626D03">
+                                <w:t>2025/26:76</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1731B40F" w14:textId="64E324D9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE2706" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1672134704"/>
+                        <w:id w:val="-207874299"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
+                        <w:r w:rsidR="00BC5A39">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1535689865"/>
+                        <w:id w:val="1751854010"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00495A75">
-[...1569 lines deleted...]
-                          <w:t>2025/26:65</w:t>
+                        <w:r w:rsidR="00626D03">
+                          <w:t>2025/26:76</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C40FFA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="669A8ED8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...561 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13175,172 +10133,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DAF42EB"/>
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13437,51 +10273,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -13571,51 +10407,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13662,57 +10498,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13796,81 +10632,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13976,267 +10812,154 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -14258,1017 +10981,2302 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00690CB3"/>
+    <w:rsidRoot w:val="00EE6C45"/>
+    <w:rsid w:val="000012DD"/>
+    <w:rsid w:val="00001788"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="000028BC"/>
+    <w:rsid w:val="00004006"/>
+    <w:rsid w:val="00006B5E"/>
     <w:rsid w:val="000070E2"/>
+    <w:rsid w:val="00007589"/>
+    <w:rsid w:val="00007670"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
+    <w:rsid w:val="000120EF"/>
     <w:rsid w:val="000127FF"/>
+    <w:rsid w:val="000131D5"/>
+    <w:rsid w:val="000137B2"/>
+    <w:rsid w:val="0001403D"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="00015ED7"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="00017035"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00022105"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="0002555D"/>
+    <w:rsid w:val="00026859"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00030D5C"/>
+    <w:rsid w:val="000321FC"/>
+    <w:rsid w:val="00032D55"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="000330FF"/>
+    <w:rsid w:val="0003399F"/>
+    <w:rsid w:val="0003512E"/>
+    <w:rsid w:val="000371D7"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="00040FDB"/>
+    <w:rsid w:val="00041C2A"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
+    <w:rsid w:val="00046EAB"/>
+    <w:rsid w:val="00047315"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00047ED9"/>
+    <w:rsid w:val="00050682"/>
+    <w:rsid w:val="00050E91"/>
+    <w:rsid w:val="00053E99"/>
+    <w:rsid w:val="0005513B"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00056844"/>
+    <w:rsid w:val="00056C05"/>
+    <w:rsid w:val="000604D2"/>
+    <w:rsid w:val="00060682"/>
+    <w:rsid w:val="000618C5"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00061C96"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="00064552"/>
+    <w:rsid w:val="00064EE2"/>
     <w:rsid w:val="00067524"/>
+    <w:rsid w:val="00070179"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00073B44"/>
+    <w:rsid w:val="00074358"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00080FE7"/>
+    <w:rsid w:val="00081B24"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="0008483A"/>
+    <w:rsid w:val="000857F8"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
+    <w:rsid w:val="00085D87"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="00086699"/>
+    <w:rsid w:val="00086919"/>
+    <w:rsid w:val="00086C19"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="00090955"/>
+    <w:rsid w:val="0009355D"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A323E"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A4BC5"/>
+    <w:rsid w:val="000A5353"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000B0920"/>
+    <w:rsid w:val="000B140C"/>
+    <w:rsid w:val="000B144A"/>
+    <w:rsid w:val="000B282C"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B449C"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C55DF"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D01F4"/>
+    <w:rsid w:val="000D06B4"/>
+    <w:rsid w:val="000D43F5"/>
+    <w:rsid w:val="000D62E7"/>
+    <w:rsid w:val="000D68EE"/>
+    <w:rsid w:val="000E224B"/>
+    <w:rsid w:val="000E25BF"/>
+    <w:rsid w:val="000E32DC"/>
+    <w:rsid w:val="000E5491"/>
+    <w:rsid w:val="000E6523"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
+    <w:rsid w:val="000E7400"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F43B4"/>
+    <w:rsid w:val="000F4BEB"/>
+    <w:rsid w:val="000F4CFD"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="000F790A"/>
+    <w:rsid w:val="001001E7"/>
+    <w:rsid w:val="001013C6"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="001056B4"/>
+    <w:rsid w:val="00105921"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="00107D1D"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="00112250"/>
     <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="00114D05"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="00120C24"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00124EE8"/>
     <w:rsid w:val="00125F18"/>
+    <w:rsid w:val="00127321"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="0013101A"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00132C08"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00141471"/>
+    <w:rsid w:val="0014410B"/>
     <w:rsid w:val="00144361"/>
+    <w:rsid w:val="00144523"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00147EEC"/>
+    <w:rsid w:val="00151856"/>
+    <w:rsid w:val="00151873"/>
+    <w:rsid w:val="00151932"/>
+    <w:rsid w:val="00151AF4"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="0015337C"/>
+    <w:rsid w:val="00154926"/>
+    <w:rsid w:val="001549E0"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="001558B6"/>
+    <w:rsid w:val="00157570"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="0016009E"/>
+    <w:rsid w:val="00160D3A"/>
+    <w:rsid w:val="00160E7D"/>
+    <w:rsid w:val="001624E7"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="00162C22"/>
+    <w:rsid w:val="00163CCF"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="001647AF"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00166F24"/>
+    <w:rsid w:val="00167A2D"/>
+    <w:rsid w:val="00167C9B"/>
+    <w:rsid w:val="001709DA"/>
+    <w:rsid w:val="0017213C"/>
+    <w:rsid w:val="00174829"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00175D4B"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="0018228D"/>
+    <w:rsid w:val="0018399A"/>
+    <w:rsid w:val="00184B86"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190DB0"/>
+    <w:rsid w:val="0019456C"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="00196C99"/>
+    <w:rsid w:val="00197677"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A3F06"/>
+    <w:rsid w:val="001A425E"/>
+    <w:rsid w:val="001A456A"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
+    <w:rsid w:val="001A4A5C"/>
+    <w:rsid w:val="001A4E10"/>
     <w:rsid w:val="001A5048"/>
+    <w:rsid w:val="001A69B5"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001A7862"/>
+    <w:rsid w:val="001B0249"/>
+    <w:rsid w:val="001B2663"/>
+    <w:rsid w:val="001B2691"/>
+    <w:rsid w:val="001B4C47"/>
+    <w:rsid w:val="001B4D66"/>
+    <w:rsid w:val="001B5BD2"/>
     <w:rsid w:val="001B7CDA"/>
+    <w:rsid w:val="001C0CCA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C37A6"/>
+    <w:rsid w:val="001C3D1C"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C6AC3"/>
+    <w:rsid w:val="001C7ECE"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D07E4"/>
+    <w:rsid w:val="001D09D9"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D17E2"/>
     <w:rsid w:val="001D2B7C"/>
+    <w:rsid w:val="001D2EAC"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D44AD"/>
+    <w:rsid w:val="001D56A4"/>
+    <w:rsid w:val="001D6301"/>
+    <w:rsid w:val="001D632D"/>
+    <w:rsid w:val="001D6F81"/>
+    <w:rsid w:val="001D7773"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E7225"/>
+    <w:rsid w:val="001F18FF"/>
+    <w:rsid w:val="001F2AA1"/>
+    <w:rsid w:val="001F4D58"/>
+    <w:rsid w:val="001F5499"/>
+    <w:rsid w:val="001F5BDB"/>
     <w:rsid w:val="001F5CE5"/>
+    <w:rsid w:val="001F6077"/>
+    <w:rsid w:val="001F63A9"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00200584"/>
+    <w:rsid w:val="002016CE"/>
+    <w:rsid w:val="0020267D"/>
+    <w:rsid w:val="00202713"/>
     <w:rsid w:val="00203904"/>
+    <w:rsid w:val="00203BDA"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="0020545C"/>
+    <w:rsid w:val="00205885"/>
+    <w:rsid w:val="00210E9E"/>
+    <w:rsid w:val="00211566"/>
+    <w:rsid w:val="00211716"/>
+    <w:rsid w:val="00211895"/>
     <w:rsid w:val="00211E15"/>
+    <w:rsid w:val="00211F77"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="00213A79"/>
+    <w:rsid w:val="00216F5B"/>
+    <w:rsid w:val="00221BF5"/>
+    <w:rsid w:val="00222198"/>
+    <w:rsid w:val="00222E89"/>
+    <w:rsid w:val="0022410F"/>
+    <w:rsid w:val="002244DD"/>
+    <w:rsid w:val="002312D1"/>
+    <w:rsid w:val="00231E26"/>
+    <w:rsid w:val="00232A47"/>
+    <w:rsid w:val="002335F1"/>
+    <w:rsid w:val="00233CE3"/>
     <w:rsid w:val="00233E31"/>
+    <w:rsid w:val="002343D3"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00240244"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00242D49"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="0024517A"/>
+    <w:rsid w:val="00246612"/>
+    <w:rsid w:val="00247560"/>
+    <w:rsid w:val="002502A2"/>
+    <w:rsid w:val="002508E5"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="002536A1"/>
+    <w:rsid w:val="00253B4A"/>
+    <w:rsid w:val="00254CC7"/>
+    <w:rsid w:val="00254F03"/>
+    <w:rsid w:val="00260193"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="0026231B"/>
+    <w:rsid w:val="002629D8"/>
     <w:rsid w:val="00263274"/>
+    <w:rsid w:val="0026347F"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="0026481F"/>
+    <w:rsid w:val="00264B1E"/>
+    <w:rsid w:val="00265653"/>
+    <w:rsid w:val="002662D7"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00267601"/>
+    <w:rsid w:val="002678DF"/>
+    <w:rsid w:val="00271ABD"/>
+    <w:rsid w:val="00273CF2"/>
+    <w:rsid w:val="00274A18"/>
+    <w:rsid w:val="00275872"/>
+    <w:rsid w:val="00280365"/>
+    <w:rsid w:val="0028107F"/>
+    <w:rsid w:val="002815FD"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00281AC8"/>
+    <w:rsid w:val="00282F62"/>
+    <w:rsid w:val="0028390E"/>
+    <w:rsid w:val="002843F0"/>
+    <w:rsid w:val="002848FA"/>
+    <w:rsid w:val="00285082"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="00286221"/>
+    <w:rsid w:val="00286561"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="00290205"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="00293370"/>
+    <w:rsid w:val="00293FF7"/>
+    <w:rsid w:val="00294716"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00295C74"/>
+    <w:rsid w:val="00295EDE"/>
+    <w:rsid w:val="00297911"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
+    <w:rsid w:val="002A2192"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A2D2A"/>
+    <w:rsid w:val="002A2DA9"/>
+    <w:rsid w:val="002A33C3"/>
+    <w:rsid w:val="002A3422"/>
+    <w:rsid w:val="002A3E2F"/>
+    <w:rsid w:val="002A4C3B"/>
+    <w:rsid w:val="002A54DF"/>
     <w:rsid w:val="002B01BF"/>
+    <w:rsid w:val="002B098E"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B3787"/>
+    <w:rsid w:val="002B4E74"/>
+    <w:rsid w:val="002B626D"/>
+    <w:rsid w:val="002B6B3C"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C2F1D"/>
+    <w:rsid w:val="002C4475"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C6281"/>
+    <w:rsid w:val="002C6B98"/>
+    <w:rsid w:val="002C74BF"/>
+    <w:rsid w:val="002C7649"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D0E7E"/>
+    <w:rsid w:val="002D1B37"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D4955"/>
+    <w:rsid w:val="002D6867"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
+    <w:rsid w:val="002E7795"/>
+    <w:rsid w:val="002F0089"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F25CD"/>
+    <w:rsid w:val="002F288A"/>
+    <w:rsid w:val="002F2F16"/>
+    <w:rsid w:val="002F393B"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="002F4EB7"/>
+    <w:rsid w:val="002F7256"/>
+    <w:rsid w:val="002F7866"/>
+    <w:rsid w:val="00300370"/>
+    <w:rsid w:val="00301C2A"/>
+    <w:rsid w:val="00301F12"/>
+    <w:rsid w:val="003039D5"/>
+    <w:rsid w:val="00304186"/>
+    <w:rsid w:val="00305CBF"/>
+    <w:rsid w:val="00306F21"/>
+    <w:rsid w:val="00307484"/>
+    <w:rsid w:val="00307F85"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00310B2C"/>
+    <w:rsid w:val="00310B81"/>
+    <w:rsid w:val="003110E0"/>
+    <w:rsid w:val="003111BA"/>
+    <w:rsid w:val="00311F54"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="003137DA"/>
+    <w:rsid w:val="00313AD3"/>
+    <w:rsid w:val="003146A1"/>
+    <w:rsid w:val="0031717E"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="0032171E"/>
+    <w:rsid w:val="00321AEC"/>
+    <w:rsid w:val="0032334E"/>
+    <w:rsid w:val="003234FB"/>
+    <w:rsid w:val="00323518"/>
+    <w:rsid w:val="00323A36"/>
+    <w:rsid w:val="0032530D"/>
+    <w:rsid w:val="00325441"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="00334345"/>
+    <w:rsid w:val="0033499F"/>
+    <w:rsid w:val="003359EC"/>
+    <w:rsid w:val="00336C7D"/>
+    <w:rsid w:val="00337B0C"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="003424AA"/>
+    <w:rsid w:val="00342A18"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="003437EE"/>
+    <w:rsid w:val="0034386B"/>
     <w:rsid w:val="00344E28"/>
+    <w:rsid w:val="00346440"/>
+    <w:rsid w:val="003476FE"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="003519E0"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="00352A3A"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="003541BD"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="00355A4D"/>
+    <w:rsid w:val="00356859"/>
+    <w:rsid w:val="00356DC8"/>
+    <w:rsid w:val="00357DFB"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00362F4C"/>
+    <w:rsid w:val="00363A33"/>
+    <w:rsid w:val="0036429A"/>
+    <w:rsid w:val="00365F14"/>
+    <w:rsid w:val="00366531"/>
+    <w:rsid w:val="00366CB0"/>
+    <w:rsid w:val="00367E6B"/>
+    <w:rsid w:val="00370203"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="003725DB"/>
+    <w:rsid w:val="00372A6D"/>
+    <w:rsid w:val="00374EB9"/>
+    <w:rsid w:val="003756C9"/>
+    <w:rsid w:val="00375732"/>
+    <w:rsid w:val="0037624D"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00384237"/>
     <w:rsid w:val="0038525D"/>
+    <w:rsid w:val="003853FD"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="003875D7"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00391DF3"/>
+    <w:rsid w:val="00392637"/>
+    <w:rsid w:val="0039403E"/>
+    <w:rsid w:val="00394E72"/>
+    <w:rsid w:val="003952EB"/>
+    <w:rsid w:val="003960CC"/>
+    <w:rsid w:val="003965D9"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A1DFA"/>
+    <w:rsid w:val="003A5A8B"/>
+    <w:rsid w:val="003A5EC8"/>
+    <w:rsid w:val="003A6F5A"/>
+    <w:rsid w:val="003A7574"/>
     <w:rsid w:val="003B024C"/>
+    <w:rsid w:val="003B027B"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B566D"/>
+    <w:rsid w:val="003B6CBA"/>
     <w:rsid w:val="003B735E"/>
+    <w:rsid w:val="003B7DAA"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C0956"/>
+    <w:rsid w:val="003C11FD"/>
+    <w:rsid w:val="003C1B9B"/>
+    <w:rsid w:val="003C589D"/>
+    <w:rsid w:val="003C7584"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D0EE4"/>
+    <w:rsid w:val="003D305C"/>
+    <w:rsid w:val="003D4FF3"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D7561"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E216F"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E2EF0"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E478C"/>
+    <w:rsid w:val="003E5F1B"/>
+    <w:rsid w:val="003F21E6"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F39DA"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F42F6"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="0040015A"/>
+    <w:rsid w:val="004013FC"/>
+    <w:rsid w:val="00402D12"/>
+    <w:rsid w:val="00404CBC"/>
+    <w:rsid w:val="00405B55"/>
+    <w:rsid w:val="0040679A"/>
+    <w:rsid w:val="00407525"/>
+    <w:rsid w:val="00411ADF"/>
+    <w:rsid w:val="0041475D"/>
     <w:rsid w:val="00414A77"/>
+    <w:rsid w:val="00415521"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="00416162"/>
+    <w:rsid w:val="00417FD6"/>
+    <w:rsid w:val="00422C49"/>
+    <w:rsid w:val="00424A5C"/>
+    <w:rsid w:val="00425207"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="0043397C"/>
+    <w:rsid w:val="00434A1B"/>
+    <w:rsid w:val="00437BDA"/>
+    <w:rsid w:val="00440EEE"/>
+    <w:rsid w:val="00440FCA"/>
+    <w:rsid w:val="00441055"/>
+    <w:rsid w:val="004437B1"/>
+    <w:rsid w:val="0044490F"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="00446C4E"/>
+    <w:rsid w:val="00447001"/>
+    <w:rsid w:val="004476FD"/>
+    <w:rsid w:val="004500F2"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="0045583B"/>
+    <w:rsid w:val="0045593F"/>
+    <w:rsid w:val="00457436"/>
+    <w:rsid w:val="00460129"/>
+    <w:rsid w:val="0046057E"/>
+    <w:rsid w:val="004607FB"/>
+    <w:rsid w:val="00465B9A"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="004721D5"/>
+    <w:rsid w:val="0046707A"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
+    <w:rsid w:val="0047365E"/>
     <w:rsid w:val="004738C6"/>
+    <w:rsid w:val="004742B5"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00475624"/>
+    <w:rsid w:val="00475785"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="004809AD"/>
+    <w:rsid w:val="00483F93"/>
+    <w:rsid w:val="00484046"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="004855A7"/>
+    <w:rsid w:val="00485FD5"/>
+    <w:rsid w:val="00486D4A"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00491CDE"/>
+    <w:rsid w:val="00493603"/>
+    <w:rsid w:val="00496EA4"/>
+    <w:rsid w:val="00497E1E"/>
+    <w:rsid w:val="004A02A1"/>
+    <w:rsid w:val="004A0CD7"/>
+    <w:rsid w:val="004A2BA0"/>
+    <w:rsid w:val="004A4CF3"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A5E00"/>
+    <w:rsid w:val="004A644E"/>
+    <w:rsid w:val="004A64EC"/>
+    <w:rsid w:val="004B1E65"/>
+    <w:rsid w:val="004B3FB6"/>
+    <w:rsid w:val="004B45CE"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B76A8"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C1D43"/>
+    <w:rsid w:val="004C2A6C"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C3FFB"/>
+    <w:rsid w:val="004C5F96"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D1728"/>
+    <w:rsid w:val="004D1DA8"/>
+    <w:rsid w:val="004D40DD"/>
     <w:rsid w:val="004D6D83"/>
+    <w:rsid w:val="004D7259"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E038C"/>
+    <w:rsid w:val="004E0D45"/>
+    <w:rsid w:val="004E153F"/>
+    <w:rsid w:val="004E20F4"/>
+    <w:rsid w:val="004E330D"/>
+    <w:rsid w:val="004E57F1"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E7189"/>
+    <w:rsid w:val="004E7462"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F3930"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F608B"/>
+    <w:rsid w:val="004F6C49"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00504254"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504CEA"/>
     <w:rsid w:val="00504FB2"/>
+    <w:rsid w:val="00506389"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="005104FE"/>
+    <w:rsid w:val="0051060F"/>
+    <w:rsid w:val="00510A9C"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="0051104E"/>
+    <w:rsid w:val="0051143B"/>
+    <w:rsid w:val="00513110"/>
+    <w:rsid w:val="005134C0"/>
     <w:rsid w:val="0051351F"/>
+    <w:rsid w:val="00513ACF"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="0051447D"/>
+    <w:rsid w:val="005158FE"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="005164B4"/>
+    <w:rsid w:val="00516C1E"/>
+    <w:rsid w:val="0052028E"/>
+    <w:rsid w:val="005210F0"/>
+    <w:rsid w:val="00521E0D"/>
+    <w:rsid w:val="00521E1B"/>
+    <w:rsid w:val="00522EFB"/>
+    <w:rsid w:val="0052414E"/>
+    <w:rsid w:val="00527B1F"/>
+    <w:rsid w:val="00530431"/>
+    <w:rsid w:val="00530D9B"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00532402"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
+    <w:rsid w:val="005372D3"/>
+    <w:rsid w:val="00537562"/>
+    <w:rsid w:val="00540A9A"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
+    <w:rsid w:val="00541ABF"/>
+    <w:rsid w:val="005427F5"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
+    <w:rsid w:val="00543BA7"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00546165"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="0056186A"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="005629EE"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00572233"/>
+    <w:rsid w:val="0056641A"/>
+    <w:rsid w:val="00566F6E"/>
+    <w:rsid w:val="00571AFE"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00574172"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00581F0D"/>
+    <w:rsid w:val="00582D0F"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="005854FB"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="0058731F"/>
+    <w:rsid w:val="005916BE"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00593013"/>
+    <w:rsid w:val="005942E1"/>
+    <w:rsid w:val="00595705"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A1BEE"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A463D"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B38A5"/>
+    <w:rsid w:val="005B3050"/>
+    <w:rsid w:val="005B31B4"/>
+    <w:rsid w:val="005B34C8"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005C024A"/>
+    <w:rsid w:val="005C0DD9"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
+    <w:rsid w:val="005C130C"/>
+    <w:rsid w:val="005C2588"/>
+    <w:rsid w:val="005C2643"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C3D0F"/>
+    <w:rsid w:val="005C3F91"/>
+    <w:rsid w:val="005C50BB"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C661A"/>
+    <w:rsid w:val="005C62D1"/>
+    <w:rsid w:val="005C64FB"/>
+    <w:rsid w:val="005D15A9"/>
+    <w:rsid w:val="005D1D1A"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D3386"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D4035"/>
+    <w:rsid w:val="005D51C4"/>
+    <w:rsid w:val="005D5AC2"/>
+    <w:rsid w:val="005D7711"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E3453"/>
+    <w:rsid w:val="005E3063"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
+    <w:rsid w:val="005E52EF"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005F0055"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
+    <w:rsid w:val="005F21A5"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F5209"/>
+    <w:rsid w:val="005F6681"/>
+    <w:rsid w:val="005F7343"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="006027B4"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="00605148"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="00606D78"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="006204AE"/>
+    <w:rsid w:val="006209DB"/>
+    <w:rsid w:val="006233D4"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00626D03"/>
+    <w:rsid w:val="00626E02"/>
+    <w:rsid w:val="006307E5"/>
+    <w:rsid w:val="006324EB"/>
+    <w:rsid w:val="00634257"/>
+    <w:rsid w:val="006342A6"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00635B97"/>
+    <w:rsid w:val="00636A67"/>
+    <w:rsid w:val="00636B84"/>
+    <w:rsid w:val="00637183"/>
+    <w:rsid w:val="006401AB"/>
+    <w:rsid w:val="00640724"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="006446D4"/>
     <w:rsid w:val="0064723F"/>
+    <w:rsid w:val="006501DE"/>
     <w:rsid w:val="00650A95"/>
+    <w:rsid w:val="0065129F"/>
+    <w:rsid w:val="006519C0"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="006550A9"/>
+    <w:rsid w:val="00660ED3"/>
+    <w:rsid w:val="00661B34"/>
+    <w:rsid w:val="00662CC9"/>
+    <w:rsid w:val="00663129"/>
+    <w:rsid w:val="00664A24"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="006665AC"/>
+    <w:rsid w:val="00666767"/>
+    <w:rsid w:val="00666896"/>
+    <w:rsid w:val="00667599"/>
+    <w:rsid w:val="00667BEF"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
+    <w:rsid w:val="00671080"/>
+    <w:rsid w:val="006725C0"/>
+    <w:rsid w:val="006734E3"/>
     <w:rsid w:val="006737AA"/>
+    <w:rsid w:val="00673E5C"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="006750D8"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00677027"/>
+    <w:rsid w:val="0068093B"/>
+    <w:rsid w:val="00682524"/>
+    <w:rsid w:val="00683A59"/>
+    <w:rsid w:val="006841BD"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00690CB3"/>
+    <w:rsid w:val="006879E8"/>
+    <w:rsid w:val="0069203E"/>
     <w:rsid w:val="006923D1"/>
+    <w:rsid w:val="00692568"/>
+    <w:rsid w:val="00693BA1"/>
+    <w:rsid w:val="006945E3"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00694F0D"/>
+    <w:rsid w:val="00695213"/>
+    <w:rsid w:val="006965FC"/>
+    <w:rsid w:val="006A022A"/>
     <w:rsid w:val="006A0759"/>
+    <w:rsid w:val="006A1FC3"/>
+    <w:rsid w:val="006A2DF6"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A3F8A"/>
+    <w:rsid w:val="006A425D"/>
+    <w:rsid w:val="006A6075"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006A7206"/>
+    <w:rsid w:val="006A7F44"/>
+    <w:rsid w:val="006B1B23"/>
+    <w:rsid w:val="006B25F8"/>
+    <w:rsid w:val="006B295C"/>
     <w:rsid w:val="006B2E43"/>
+    <w:rsid w:val="006B3191"/>
+    <w:rsid w:val="006B5E78"/>
+    <w:rsid w:val="006B641B"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006C04B7"/>
     <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C442D"/>
+    <w:rsid w:val="006C44D7"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006C696E"/>
+    <w:rsid w:val="006C7878"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D3D71"/>
+    <w:rsid w:val="006D446D"/>
+    <w:rsid w:val="006D4487"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E160C"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006F02D1"/>
+    <w:rsid w:val="006F08F5"/>
+    <w:rsid w:val="006F1636"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F2AAB"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="007005D9"/>
+    <w:rsid w:val="00700A1F"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="0070222D"/>
+    <w:rsid w:val="0070237D"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="007035D1"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00707781"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="00712F75"/>
+    <w:rsid w:val="00714200"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007250D6"/>
+    <w:rsid w:val="00715F76"/>
+    <w:rsid w:val="007166D2"/>
+    <w:rsid w:val="00716720"/>
+    <w:rsid w:val="0072028B"/>
+    <w:rsid w:val="00720832"/>
+    <w:rsid w:val="00720C7C"/>
+    <w:rsid w:val="0072230F"/>
+    <w:rsid w:val="00724297"/>
+    <w:rsid w:val="00725B6C"/>
+    <w:rsid w:val="00727DD5"/>
     <w:rsid w:val="00735F7E"/>
+    <w:rsid w:val="00736683"/>
+    <w:rsid w:val="007373A2"/>
+    <w:rsid w:val="00742230"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00743E41"/>
+    <w:rsid w:val="00743F38"/>
+    <w:rsid w:val="0074480E"/>
+    <w:rsid w:val="00744C35"/>
+    <w:rsid w:val="00744F25"/>
+    <w:rsid w:val="007458A0"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="00752F4B"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="00754949"/>
+    <w:rsid w:val="007567E0"/>
+    <w:rsid w:val="0075692A"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="0076083A"/>
+    <w:rsid w:val="007613AC"/>
     <w:rsid w:val="00762CDA"/>
+    <w:rsid w:val="0076341F"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="007645A6"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="00765EBA"/>
+    <w:rsid w:val="00766354"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00774859"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="007777FD"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00777F85"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="0078247E"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="0078334B"/>
+    <w:rsid w:val="007856E4"/>
+    <w:rsid w:val="00786CEC"/>
+    <w:rsid w:val="00787261"/>
+    <w:rsid w:val="0078757D"/>
     <w:rsid w:val="00787BEC"/>
+    <w:rsid w:val="00790115"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00795162"/>
+    <w:rsid w:val="007952FC"/>
+    <w:rsid w:val="0079599B"/>
+    <w:rsid w:val="007970F5"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
+    <w:rsid w:val="007A2332"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007A4A17"/>
+    <w:rsid w:val="007A7ED8"/>
+    <w:rsid w:val="007B0803"/>
+    <w:rsid w:val="007B62A9"/>
+    <w:rsid w:val="007B748F"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C190F"/>
+    <w:rsid w:val="007C1A48"/>
+    <w:rsid w:val="007C2F4D"/>
+    <w:rsid w:val="007C3936"/>
+    <w:rsid w:val="007C631F"/>
+    <w:rsid w:val="007C647E"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
+    <w:rsid w:val="007C790C"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D343D"/>
+    <w:rsid w:val="007D439F"/>
+    <w:rsid w:val="007D620B"/>
+    <w:rsid w:val="007D772D"/>
+    <w:rsid w:val="007E16F2"/>
+    <w:rsid w:val="007E3737"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E5C5A"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007E760F"/>
+    <w:rsid w:val="007F0257"/>
+    <w:rsid w:val="007F1F1A"/>
+    <w:rsid w:val="007F4C4E"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="008016D6"/>
+    <w:rsid w:val="007F7864"/>
+    <w:rsid w:val="00804971"/>
+    <w:rsid w:val="00804F8A"/>
     <w:rsid w:val="008054AE"/>
+    <w:rsid w:val="008056C6"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="00807474"/>
+    <w:rsid w:val="00810929"/>
+    <w:rsid w:val="00810B97"/>
+    <w:rsid w:val="00811747"/>
+    <w:rsid w:val="00811AE2"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="0081219C"/>
+    <w:rsid w:val="00812CC6"/>
+    <w:rsid w:val="008137DD"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="0081445D"/>
+    <w:rsid w:val="00814EC5"/>
+    <w:rsid w:val="00815F46"/>
     <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="00817DF9"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="00823C5C"/>
+    <w:rsid w:val="0082559C"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00844454"/>
+    <w:rsid w:val="00836164"/>
+    <w:rsid w:val="00836399"/>
+    <w:rsid w:val="00841266"/>
+    <w:rsid w:val="0084145C"/>
+    <w:rsid w:val="00841B45"/>
+    <w:rsid w:val="0084215A"/>
+    <w:rsid w:val="008425E5"/>
+    <w:rsid w:val="0084458C"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00847EF0"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="00852A6F"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="008548E1"/>
+    <w:rsid w:val="00854D13"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="00857CDF"/>
+    <w:rsid w:val="00857E6C"/>
+    <w:rsid w:val="00857F5D"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="00863753"/>
+    <w:rsid w:val="008639EF"/>
     <w:rsid w:val="00863AA1"/>
+    <w:rsid w:val="00863B6C"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00866BEF"/>
+    <w:rsid w:val="00871908"/>
+    <w:rsid w:val="00872388"/>
+    <w:rsid w:val="00873A3B"/>
+    <w:rsid w:val="00873CDA"/>
+    <w:rsid w:val="008757B7"/>
+    <w:rsid w:val="00875BC0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0087799D"/>
+    <w:rsid w:val="00876A34"/>
+    <w:rsid w:val="00876A3C"/>
+    <w:rsid w:val="00876F46"/>
+    <w:rsid w:val="008773D3"/>
+    <w:rsid w:val="00881F15"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="00882B15"/>
+    <w:rsid w:val="00884BE2"/>
     <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="00884E97"/>
+    <w:rsid w:val="00884F88"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
+    <w:rsid w:val="008A0772"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A1818"/>
+    <w:rsid w:val="008A2DB5"/>
+    <w:rsid w:val="008A37A2"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A59C1"/>
+    <w:rsid w:val="008A69BB"/>
+    <w:rsid w:val="008B00D7"/>
+    <w:rsid w:val="008B0804"/>
+    <w:rsid w:val="008B0DDD"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B6272"/>
+    <w:rsid w:val="008B6605"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008B7D26"/>
+    <w:rsid w:val="008C2356"/>
+    <w:rsid w:val="008C3671"/>
+    <w:rsid w:val="008C5F26"/>
+    <w:rsid w:val="008C6812"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008C749D"/>
+    <w:rsid w:val="008C7748"/>
+    <w:rsid w:val="008C7D22"/>
+    <w:rsid w:val="008D05D0"/>
+    <w:rsid w:val="008D0C36"/>
+    <w:rsid w:val="008D0DD2"/>
+    <w:rsid w:val="008D4050"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
+    <w:rsid w:val="008E3AEC"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
+    <w:rsid w:val="008E76E3"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
+    <w:rsid w:val="008F0E2B"/>
+    <w:rsid w:val="008F1171"/>
+    <w:rsid w:val="008F19EC"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F27FF"/>
+    <w:rsid w:val="008F3955"/>
+    <w:rsid w:val="008F50CA"/>
+    <w:rsid w:val="008F58A1"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F7429"/>
     <w:rsid w:val="008F7951"/>
+    <w:rsid w:val="00900155"/>
     <w:rsid w:val="00900A87"/>
+    <w:rsid w:val="00901CE8"/>
+    <w:rsid w:val="00902482"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="00903013"/>
+    <w:rsid w:val="00903CFC"/>
+    <w:rsid w:val="00904E00"/>
+    <w:rsid w:val="00905849"/>
+    <w:rsid w:val="00906147"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="0091261F"/>
+    <w:rsid w:val="009127B8"/>
+    <w:rsid w:val="00912D50"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
+    <w:rsid w:val="00915CD2"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="009163C2"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
+    <w:rsid w:val="0092184F"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00922F72"/>
+    <w:rsid w:val="00923ECB"/>
+    <w:rsid w:val="00924EC6"/>
+    <w:rsid w:val="00927D28"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="00932B91"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="0093371B"/>
+    <w:rsid w:val="00934F97"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="00941541"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="00942BE5"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="009451FB"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
+    <w:rsid w:val="009530D2"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="0095613F"/>
+    <w:rsid w:val="009561D7"/>
+    <w:rsid w:val="00956394"/>
+    <w:rsid w:val="009603EA"/>
+    <w:rsid w:val="00960C76"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00961A4F"/>
+    <w:rsid w:val="00962E56"/>
+    <w:rsid w:val="00963629"/>
+    <w:rsid w:val="00965425"/>
+    <w:rsid w:val="00966AD7"/>
+    <w:rsid w:val="009712AB"/>
+    <w:rsid w:val="0097208A"/>
+    <w:rsid w:val="009726D9"/>
+    <w:rsid w:val="00974290"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00977B06"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="00980313"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00982E1A"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="009839EC"/>
+    <w:rsid w:val="009840D2"/>
+    <w:rsid w:val="00984912"/>
+    <w:rsid w:val="00984E79"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009875DA"/>
+    <w:rsid w:val="00991A34"/>
+    <w:rsid w:val="00992275"/>
+    <w:rsid w:val="00992615"/>
+    <w:rsid w:val="00993989"/>
+    <w:rsid w:val="00994C07"/>
+    <w:rsid w:val="009950D0"/>
+    <w:rsid w:val="0099572B"/>
+    <w:rsid w:val="009965B9"/>
+    <w:rsid w:val="009A0360"/>
+    <w:rsid w:val="009A09A9"/>
+    <w:rsid w:val="009A0FBA"/>
+    <w:rsid w:val="009A3B89"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
+    <w:rsid w:val="009A4F8F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A5E51"/>
+    <w:rsid w:val="009A76D7"/>
+    <w:rsid w:val="009A7814"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B2AEB"/>
+    <w:rsid w:val="009B3576"/>
+    <w:rsid w:val="009B4D0C"/>
+    <w:rsid w:val="009B552F"/>
+    <w:rsid w:val="009C0292"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C3B75"/>
+    <w:rsid w:val="009C4C0A"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C6378"/>
+    <w:rsid w:val="009C7E66"/>
+    <w:rsid w:val="009D1225"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D24C1"/>
+    <w:rsid w:val="009D396B"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D6E4E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E1192"/>
+    <w:rsid w:val="009E1406"/>
+    <w:rsid w:val="009E2789"/>
+    <w:rsid w:val="009E56C7"/>
+    <w:rsid w:val="009E5B38"/>
+    <w:rsid w:val="009E640B"/>
+    <w:rsid w:val="009E797D"/>
+    <w:rsid w:val="009F0E47"/>
+    <w:rsid w:val="009F2225"/>
+    <w:rsid w:val="009F24B3"/>
     <w:rsid w:val="009F2AC6"/>
+    <w:rsid w:val="009F2DDD"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F4603"/>
+    <w:rsid w:val="009F6785"/>
+    <w:rsid w:val="00A014FB"/>
+    <w:rsid w:val="00A031CD"/>
+    <w:rsid w:val="00A03CD0"/>
+    <w:rsid w:val="00A04284"/>
+    <w:rsid w:val="00A044D1"/>
+    <w:rsid w:val="00A05418"/>
+    <w:rsid w:val="00A06CD6"/>
+    <w:rsid w:val="00A078BD"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A12AF8"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A1464E"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A173A7"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
+    <w:rsid w:val="00A2147C"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A24E81"/>
+    <w:rsid w:val="00A25934"/>
     <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A27B76"/>
+    <w:rsid w:val="00A27BBE"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A30D69"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A32EF5"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A40DB4"/>
+    <w:rsid w:val="00A40E4D"/>
+    <w:rsid w:val="00A4254D"/>
+    <w:rsid w:val="00A4461D"/>
+    <w:rsid w:val="00A46187"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A4725E"/>
+    <w:rsid w:val="00A474EE"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A47806"/>
+    <w:rsid w:val="00A47828"/>
+    <w:rsid w:val="00A515AA"/>
+    <w:rsid w:val="00A515F6"/>
     <w:rsid w:val="00A51BC6"/>
+    <w:rsid w:val="00A51E79"/>
+    <w:rsid w:val="00A53581"/>
+    <w:rsid w:val="00A535F8"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A549B0"/>
+    <w:rsid w:val="00A56B38"/>
+    <w:rsid w:val="00A6076D"/>
+    <w:rsid w:val="00A61802"/>
+    <w:rsid w:val="00A61843"/>
+    <w:rsid w:val="00A63973"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A64975"/>
+    <w:rsid w:val="00A665F9"/>
+    <w:rsid w:val="00A66C72"/>
+    <w:rsid w:val="00A67152"/>
+    <w:rsid w:val="00A67D32"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A723C8"/>
     <w:rsid w:val="00A738F0"/>
+    <w:rsid w:val="00A73BA5"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A74810"/>
+    <w:rsid w:val="00A751FF"/>
+    <w:rsid w:val="00A75CF9"/>
+    <w:rsid w:val="00A75D6F"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
+    <w:rsid w:val="00A775B6"/>
     <w:rsid w:val="00A80877"/>
+    <w:rsid w:val="00A80CD5"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A82EE0"/>
     <w:rsid w:val="00A851EA"/>
+    <w:rsid w:val="00A8530F"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A85956"/>
+    <w:rsid w:val="00A860A6"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A90EAF"/>
+    <w:rsid w:val="00A9198D"/>
+    <w:rsid w:val="00A927A6"/>
+    <w:rsid w:val="00A92C30"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
+    <w:rsid w:val="00A943E2"/>
+    <w:rsid w:val="00A94FF6"/>
     <w:rsid w:val="00A950D5"/>
+    <w:rsid w:val="00A95E46"/>
+    <w:rsid w:val="00A96324"/>
+    <w:rsid w:val="00A96B0B"/>
+    <w:rsid w:val="00A9751F"/>
+    <w:rsid w:val="00A97776"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
+    <w:rsid w:val="00AA1D28"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA3544"/>
+    <w:rsid w:val="00AA3CC7"/>
+    <w:rsid w:val="00AA48A0"/>
+    <w:rsid w:val="00AA4FAF"/>
+    <w:rsid w:val="00AA5395"/>
+    <w:rsid w:val="00AA5DA2"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AA70B4"/>
+    <w:rsid w:val="00AB21B9"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB4333"/>
+    <w:rsid w:val="00AB5B86"/>
+    <w:rsid w:val="00AB61D0"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AC0227"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC0C4A"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC292F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC56D7"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AC65B7"/>
+    <w:rsid w:val="00AC7162"/>
+    <w:rsid w:val="00AD1934"/>
+    <w:rsid w:val="00AD4037"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD6DD6"/>
     <w:rsid w:val="00AE121A"/>
+    <w:rsid w:val="00AE357C"/>
+    <w:rsid w:val="00AE39C2"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE5406"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE6317"/>
+    <w:rsid w:val="00AE70CA"/>
+    <w:rsid w:val="00AE7D7D"/>
+    <w:rsid w:val="00AF005C"/>
     <w:rsid w:val="00AF1194"/>
+    <w:rsid w:val="00AF1984"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF2E5F"/>
+    <w:rsid w:val="00AF4571"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF5DF3"/>
+    <w:rsid w:val="00AF683A"/>
+    <w:rsid w:val="00AF789B"/>
     <w:rsid w:val="00AF7BE2"/>
+    <w:rsid w:val="00B0017F"/>
+    <w:rsid w:val="00B00387"/>
     <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="00B014CA"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B024FD"/>
+    <w:rsid w:val="00B027DE"/>
+    <w:rsid w:val="00B034A5"/>
+    <w:rsid w:val="00B03836"/>
+    <w:rsid w:val="00B03A4F"/>
+    <w:rsid w:val="00B04CED"/>
     <w:rsid w:val="00B04D10"/>
+    <w:rsid w:val="00B05C80"/>
+    <w:rsid w:val="00B05CD2"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B1197A"/>
+    <w:rsid w:val="00B12416"/>
+    <w:rsid w:val="00B1276D"/>
+    <w:rsid w:val="00B12FB0"/>
+    <w:rsid w:val="00B1418C"/>
+    <w:rsid w:val="00B1587E"/>
+    <w:rsid w:val="00B17BFE"/>
+    <w:rsid w:val="00B2165D"/>
+    <w:rsid w:val="00B21810"/>
+    <w:rsid w:val="00B218AD"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B25D77"/>
+    <w:rsid w:val="00B279F5"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B3288B"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B40EB4"/>
+    <w:rsid w:val="00B415B3"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B45186"/>
+    <w:rsid w:val="00B463C5"/>
+    <w:rsid w:val="00B465D1"/>
+    <w:rsid w:val="00B47126"/>
+    <w:rsid w:val="00B5011C"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B516AB"/>
+    <w:rsid w:val="00B51B87"/>
+    <w:rsid w:val="00B5339B"/>
+    <w:rsid w:val="00B53E5C"/>
+    <w:rsid w:val="00B53F45"/>
+    <w:rsid w:val="00B55935"/>
+    <w:rsid w:val="00B617C5"/>
+    <w:rsid w:val="00B61807"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B643A9"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B66329"/>
     <w:rsid w:val="00B66357"/>
+    <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B66FD4"/>
+    <w:rsid w:val="00B67D1F"/>
+    <w:rsid w:val="00B7012D"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B741DC"/>
+    <w:rsid w:val="00B74785"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B8152D"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B83681"/>
+    <w:rsid w:val="00B83D85"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B8598E"/>
+    <w:rsid w:val="00B85F21"/>
+    <w:rsid w:val="00B86899"/>
+    <w:rsid w:val="00B86CA8"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B90217"/>
+    <w:rsid w:val="00B90938"/>
+    <w:rsid w:val="00B92619"/>
+    <w:rsid w:val="00B92C43"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B9669C"/>
+    <w:rsid w:val="00B96CA0"/>
+    <w:rsid w:val="00BA0188"/>
+    <w:rsid w:val="00BA1CC1"/>
+    <w:rsid w:val="00BA1EB8"/>
+    <w:rsid w:val="00BA60E4"/>
+    <w:rsid w:val="00BA6348"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB1F16"/>
+    <w:rsid w:val="00BB2BB7"/>
+    <w:rsid w:val="00BB37B1"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB5066"/>
+    <w:rsid w:val="00BB7D97"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC48B0"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BC5A39"/>
+    <w:rsid w:val="00BC605D"/>
+    <w:rsid w:val="00BD027C"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD302C"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD3833"/>
+    <w:rsid w:val="00BD5439"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE0D59"/>
+    <w:rsid w:val="00BE56B8"/>
+    <w:rsid w:val="00BE5BB0"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BE7CC8"/>
+    <w:rsid w:val="00BE7DAF"/>
+    <w:rsid w:val="00BF0F60"/>
+    <w:rsid w:val="00BF1B0D"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
+    <w:rsid w:val="00BF474F"/>
+    <w:rsid w:val="00BF5B00"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C04EB8"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C1042C"/>
+    <w:rsid w:val="00C111D6"/>
+    <w:rsid w:val="00C12F22"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C13C4D"/>
+    <w:rsid w:val="00C15703"/>
+    <w:rsid w:val="00C166FE"/>
+    <w:rsid w:val="00C16C8F"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C17DCD"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C2374E"/>
+    <w:rsid w:val="00C241CD"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C26500"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C326A0"/>
+    <w:rsid w:val="00C3466D"/>
+    <w:rsid w:val="00C34783"/>
+    <w:rsid w:val="00C35087"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C37373"/>
+    <w:rsid w:val="00C434E9"/>
+    <w:rsid w:val="00C46587"/>
+    <w:rsid w:val="00C471A5"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C50D31"/>
+    <w:rsid w:val="00C50FDF"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C5143F"/>
+    <w:rsid w:val="00C534B1"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C60CA6"/>
+    <w:rsid w:val="00C614C0"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C7059B"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C72C23"/>
+    <w:rsid w:val="00C71CCB"/>
+    <w:rsid w:val="00C71EC2"/>
+    <w:rsid w:val="00C73070"/>
+    <w:rsid w:val="00C74641"/>
     <w:rsid w:val="00C746D2"/>
+    <w:rsid w:val="00C747FC"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C81289"/>
+    <w:rsid w:val="00C82E79"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C84AE9"/>
+    <w:rsid w:val="00C84DE4"/>
+    <w:rsid w:val="00C857B1"/>
+    <w:rsid w:val="00C9063A"/>
+    <w:rsid w:val="00C92583"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C9472D"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C95CFF"/>
+    <w:rsid w:val="00C95E2B"/>
+    <w:rsid w:val="00C9638D"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA071E"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5086"/>
+    <w:rsid w:val="00CA5110"/>
+    <w:rsid w:val="00CA633C"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB13DE"/>
+    <w:rsid w:val="00CB4E59"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC215B"/>
+    <w:rsid w:val="00CC2507"/>
+    <w:rsid w:val="00CC3618"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC430F"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD7DCF"/>
+    <w:rsid w:val="00CD7FAB"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE2BA5"/>
+    <w:rsid w:val="00CE3C2B"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
+    <w:rsid w:val="00CE75E8"/>
+    <w:rsid w:val="00CE7D70"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF2D54"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF4129"/>
+    <w:rsid w:val="00CF4777"/>
+    <w:rsid w:val="00CF6020"/>
+    <w:rsid w:val="00CF6171"/>
+    <w:rsid w:val="00CF6396"/>
+    <w:rsid w:val="00D04433"/>
+    <w:rsid w:val="00D044CB"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D12033"/>
+    <w:rsid w:val="00D12847"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D17211"/>
+    <w:rsid w:val="00D222BA"/>
+    <w:rsid w:val="00D2297E"/>
+    <w:rsid w:val="00D233EC"/>
+    <w:rsid w:val="00D24584"/>
+    <w:rsid w:val="00D24612"/>
+    <w:rsid w:val="00D25076"/>
+    <w:rsid w:val="00D26771"/>
+    <w:rsid w:val="00D31CFA"/>
+    <w:rsid w:val="00D321E3"/>
+    <w:rsid w:val="00D32574"/>
+    <w:rsid w:val="00D32724"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D3584E"/>
+    <w:rsid w:val="00D40583"/>
+    <w:rsid w:val="00D41CF2"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D43590"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D477D6"/>
+    <w:rsid w:val="00D47CB8"/>
+    <w:rsid w:val="00D505D8"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D50F7D"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D54539"/>
+    <w:rsid w:val="00D54FC7"/>
+    <w:rsid w:val="00D60465"/>
+    <w:rsid w:val="00D61C3F"/>
+    <w:rsid w:val="00D633B6"/>
+    <w:rsid w:val="00D7048D"/>
+    <w:rsid w:val="00D70FF0"/>
+    <w:rsid w:val="00D71A95"/>
+    <w:rsid w:val="00D7267B"/>
+    <w:rsid w:val="00D72C4C"/>
+    <w:rsid w:val="00D74028"/>
+    <w:rsid w:val="00D7436F"/>
+    <w:rsid w:val="00D747D1"/>
+    <w:rsid w:val="00D74CA5"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D77BA4"/>
+    <w:rsid w:val="00D802C1"/>
+    <w:rsid w:val="00D814F3"/>
+    <w:rsid w:val="00D821E6"/>
+    <w:rsid w:val="00D83642"/>
+    <w:rsid w:val="00D84B73"/>
+    <w:rsid w:val="00D860F4"/>
+    <w:rsid w:val="00D869CB"/>
+    <w:rsid w:val="00D901B9"/>
+    <w:rsid w:val="00D90359"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
+    <w:rsid w:val="00D9334D"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D9620A"/>
+    <w:rsid w:val="00D96859"/>
+    <w:rsid w:val="00D96A5D"/>
+    <w:rsid w:val="00DA24A5"/>
+    <w:rsid w:val="00DA3F4D"/>
+    <w:rsid w:val="00DA3F68"/>
+    <w:rsid w:val="00DA4CD4"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB04BF"/>
+    <w:rsid w:val="00DB1617"/>
+    <w:rsid w:val="00DB1B0B"/>
+    <w:rsid w:val="00DB32E0"/>
+    <w:rsid w:val="00DB3340"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB4D31"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DB6365"/>
+    <w:rsid w:val="00DB6D9B"/>
+    <w:rsid w:val="00DC037A"/>
+    <w:rsid w:val="00DC132B"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC2E7D"/>
+    <w:rsid w:val="00DC34F6"/>
+    <w:rsid w:val="00DC4A4D"/>
+    <w:rsid w:val="00DC4F31"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC572B"/>
     <w:rsid w:val="00DD1584"/>
+    <w:rsid w:val="00DD1A13"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD37F2"/>
     <w:rsid w:val="00DD706C"/>
+    <w:rsid w:val="00DD70EB"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DD7A47"/>
+    <w:rsid w:val="00DE0923"/>
+    <w:rsid w:val="00DE1955"/>
+    <w:rsid w:val="00DE1D56"/>
+    <w:rsid w:val="00DE27B6"/>
+    <w:rsid w:val="00DE470D"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE6B89"/>
+    <w:rsid w:val="00DF15E9"/>
+    <w:rsid w:val="00DF31B1"/>
+    <w:rsid w:val="00DF4825"/>
+    <w:rsid w:val="00DF57AE"/>
+    <w:rsid w:val="00DF586B"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF66F0"/>
+    <w:rsid w:val="00E00EF9"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E03334"/>
+    <w:rsid w:val="00E0337E"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E10DB0"/>
+    <w:rsid w:val="00E1107C"/>
+    <w:rsid w:val="00E11A3B"/>
+    <w:rsid w:val="00E15E33"/>
+    <w:rsid w:val="00E16773"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E17E49"/>
+    <w:rsid w:val="00E2275C"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E22B42"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E2778D"/>
+    <w:rsid w:val="00E31009"/>
+    <w:rsid w:val="00E32D09"/>
+    <w:rsid w:val="00E3561E"/>
+    <w:rsid w:val="00E36132"/>
+    <w:rsid w:val="00E36A7C"/>
+    <w:rsid w:val="00E36D3B"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E40B93"/>
+    <w:rsid w:val="00E4126F"/>
+    <w:rsid w:val="00E42B19"/>
+    <w:rsid w:val="00E42F76"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E44985"/>
+    <w:rsid w:val="00E44B3B"/>
     <w:rsid w:val="00E46004"/>
+    <w:rsid w:val="00E4617C"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E47821"/>
+    <w:rsid w:val="00E51D98"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E5249D"/>
+    <w:rsid w:val="00E52550"/>
+    <w:rsid w:val="00E54C0A"/>
+    <w:rsid w:val="00E55071"/>
+    <w:rsid w:val="00E57ACE"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E62788"/>
+    <w:rsid w:val="00E60CD8"/>
+    <w:rsid w:val="00E63B58"/>
+    <w:rsid w:val="00E64FBE"/>
     <w:rsid w:val="00E672A6"/>
+    <w:rsid w:val="00E6789D"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E71263"/>
+    <w:rsid w:val="00E714CC"/>
+    <w:rsid w:val="00E721CC"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="00E8227B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E8249F"/>
+    <w:rsid w:val="00E8293A"/>
+    <w:rsid w:val="00E84793"/>
+    <w:rsid w:val="00E858EF"/>
+    <w:rsid w:val="00E875EB"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91679"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E93764"/>
+    <w:rsid w:val="00E950C1"/>
+    <w:rsid w:val="00E96C19"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA3207"/>
+    <w:rsid w:val="00EA3B6D"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA69B8"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB0D7F"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC25BF"/>
+    <w:rsid w:val="00EB481A"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC3A24"/>
+    <w:rsid w:val="00EC3C3F"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00EC6364"/>
+    <w:rsid w:val="00EC7AC1"/>
+    <w:rsid w:val="00ED1F9A"/>
+    <w:rsid w:val="00ED3B62"/>
+    <w:rsid w:val="00ED5538"/>
     <w:rsid w:val="00ED5748"/>
+    <w:rsid w:val="00ED5F14"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7011"/>
+    <w:rsid w:val="00ED779B"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE1595"/>
+    <w:rsid w:val="00EE3755"/>
+    <w:rsid w:val="00EE380B"/>
+    <w:rsid w:val="00EE4800"/>
+    <w:rsid w:val="00EE5C2A"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EE6014"/>
+    <w:rsid w:val="00EE69E8"/>
+    <w:rsid w:val="00EE6C45"/>
+    <w:rsid w:val="00EE796C"/>
+    <w:rsid w:val="00EF0EE2"/>
+    <w:rsid w:val="00EF175D"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF3FA2"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF61BA"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F04B66"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F061E8"/>
+    <w:rsid w:val="00F0675D"/>
+    <w:rsid w:val="00F06982"/>
+    <w:rsid w:val="00F0775B"/>
+    <w:rsid w:val="00F07AD1"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F11749"/>
     <w:rsid w:val="00F1254B"/>
+    <w:rsid w:val="00F1263A"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F12C0C"/>
+    <w:rsid w:val="00F12CFD"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15974"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F25134"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
+    <w:rsid w:val="00F305B7"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F31C2D"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F32A30"/>
+    <w:rsid w:val="00F33AB2"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F4502F"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F51739"/>
+    <w:rsid w:val="00F60F4C"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62A5C"/>
+    <w:rsid w:val="00F616DD"/>
+    <w:rsid w:val="00F640F4"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F66CD7"/>
+    <w:rsid w:val="00F67247"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F67AF7"/>
+    <w:rsid w:val="00F67F1C"/>
+    <w:rsid w:val="00F70AD6"/>
+    <w:rsid w:val="00F70C18"/>
+    <w:rsid w:val="00F71891"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F7517B"/>
+    <w:rsid w:val="00F75F4C"/>
+    <w:rsid w:val="00F77633"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F816F7"/>
+    <w:rsid w:val="00F81A83"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F84BC3"/>
+    <w:rsid w:val="00F84E6E"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F91C89"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F94905"/>
+    <w:rsid w:val="00F963A0"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA2BF1"/>
+    <w:rsid w:val="00FA3F7D"/>
+    <w:rsid w:val="00FA4A6E"/>
+    <w:rsid w:val="00FA5C0D"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FB0103"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB38B5"/>
+    <w:rsid w:val="00FB38E4"/>
+    <w:rsid w:val="00FB4DA9"/>
+    <w:rsid w:val="00FB512C"/>
+    <w:rsid w:val="00FB6DBB"/>
     <w:rsid w:val="00FB78A1"/>
+    <w:rsid w:val="00FC006F"/>
+    <w:rsid w:val="00FC05D9"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC0903"/>
+    <w:rsid w:val="00FC0FCB"/>
+    <w:rsid w:val="00FC17BB"/>
+    <w:rsid w:val="00FC1D1D"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rsid w:val="00FC3CA4"/>
+    <w:rsid w:val="00FC3FC5"/>
+    <w:rsid w:val="00FC569D"/>
+    <w:rsid w:val="00FC599B"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FC7D6C"/>
+    <w:rsid w:val="00FC7E78"/>
+    <w:rsid w:val="00FD1C52"/>
+    <w:rsid w:val="00FD42F7"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD6B53"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
+    <w:rsid w:val="00FE151B"/>
+    <w:rsid w:val="00FE1B81"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE2706"/>
+    <w:rsid w:val="00FE3728"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE582B"/>
+    <w:rsid w:val="00FE682B"/>
+    <w:rsid w:val="00FF0938"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF3B53"/>
+    <w:rsid w:val="00FF4610"/>
+    <w:rsid w:val="00FF6EB7"/>
     <w:rsid w:val="00FF7693"/>
+    <w:rsid w:val="00FF7C36"/>
+    <w:rsid w:val="00FF7D6A"/>
+    <w:rsid w:val="00FF7D7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="169DE29A"/>
-  <w15:docId w15:val="{E14BDD03-5C49-4DAE-B591-F59BBFBA31C2}"/>
+  <w14:docId w14:val="3AE56298"/>
+  <w15:docId w15:val="{5944277B-EEF2-4102-81F3-E0F81F31B5C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -16968,50 +14976,51 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17782,66 +15791,117 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A463D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="923684538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378890369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2017658360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/sfo/lag/Skrivelser2/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18109,202 +16169,225 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13593</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13593</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13593</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:76</dokumentnummer>
+  <titel>Det finanspolitiska ramverket</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor/>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -18365,269 +16448,218 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED7A354-B0BA-494A-BD6A-E4EE6AD4CDD9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ECF2398-E5A9-497E-9759-F84709FD6059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F950BF0-0C23-4447-9AD7-640F78F256AD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A73FACD2-651D-413A-942B-60074D93C825}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2FAE0D4-EEB2-4360-97AC-6CC2C6A7CC66}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22DC155C-2334-4362-994C-DE91D687647A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD4DC980-8254-473C-BB49-CCED6F520E55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{101EAE87-2F96-41B0-AE50-7DFD1BA0D3AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77EE297A-546E-4CE4-887E-D56DE0D564FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Skr-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>90</Pages>
-[...1 lines deleted...]
-  <Characters>23666</Characters>
+  <Pages>25</Pages>
+  <Words>10747</Words>
+  <Characters>56965</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>56</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>474</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </vt:lpstr>
+      <vt:lpstr>Det finanspolitiska ramverket</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28075</CharactersWithSpaces>
+  <CharactersWithSpaces>67577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler</dc:title>
-  <dc:creator>Lisa Seger</dc:creator>
+  <dc:title>Det finanspolitiska ramverket</dc:title>
+  <dc:creator>Mona-Lisa Fränneby</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
     <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>9d3590c3-2cf7-414a-b160-bebd5a7415d1</vt:lpwstr>
   </property>
 </Properties>
 </file>