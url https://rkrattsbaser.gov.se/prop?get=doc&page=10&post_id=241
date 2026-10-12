--- v0 (2026-06-16)
+++ v1 (2026-10-12)
@@ -6,170 +6,162 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4E7D8853" w14:textId="42D29526" w:rsidR="009B2079" w:rsidRDefault="002147DB" w:rsidP="00333C9D">
+    <w:p w14:paraId="3E6AE752" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="001043F2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="009B2079">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000029A4">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000029A4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF4F289" wp14:editId="52095101">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DBC632A" wp14:editId="3F3535B9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0ABE1741" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00811BB8" w:rsidRDefault="009B2079" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="4478811D" w14:textId="77777777" w:rsidR="000029A4" w:rsidRPr="00811BB8" w:rsidRDefault="000029A4" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E80F29" wp14:editId="459A60BA">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6951C775" wp14:editId="015DB43E">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="280687255" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -186,9851 +178,5727 @@
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:shapetype w14:anchorId="6AF4F289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7DBC632A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0ABE1741" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00811BB8" w:rsidRDefault="009B2079" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="4478811D" w14:textId="77777777" w:rsidR="000029A4" w:rsidRPr="00811BB8" w:rsidRDefault="000029A4" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E80F29" wp14:editId="459A60BA">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6951C775" wp14:editId="015DB43E">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="280687255" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="40E3C04E" w14:textId="213553AC" w:rsidR="009B2079" w:rsidRDefault="00CA3F83" w:rsidP="00333C9D">
+        <w:p w14:paraId="26391560" w14:textId="7974B8DB" w:rsidR="000029A4" w:rsidRDefault="00025749" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:39</w:t>
+            <w:t>2025/26:79</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7C55363E" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="005F407A" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="76F5BC85" w14:textId="77777777" w:rsidR="000029A4" w:rsidRPr="00D01F17" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="31BB9CC7" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="000029A4" w14:paraId="5B94ABAD" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C4E2071" w14:textId="41F535B7" w:rsidR="000029A4" w:rsidRDefault="00FE364F" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk215127840"/>
+            <w:r>
+              <w:t xml:space="preserve">Riksrevisionens rapport om </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6707">
+              <w:t>Skatteverkets åtgärder mot svartarbete</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0FF7FC4B" w14:textId="230FB5A4" w:rsidR="009B2079" w:rsidRDefault="0086757E" w:rsidP="00333C9D">
+              <w:p w14:paraId="6C3F7F11" w14:textId="5DB219C4" w:rsidR="000029A4" w:rsidRDefault="00BC6707" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3796809E" w14:textId="58735FD5" w:rsidR="009B2079" w:rsidRPr="00141F91" w:rsidRDefault="00CA3F83" w:rsidP="00333C9D">
+              <w:p w14:paraId="5AFA9E38" w14:textId="5CADBFCC" w:rsidR="000029A4" w:rsidRPr="00141F91" w:rsidRDefault="00025749" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:39</w:t>
+                  <w:t>2025/26:79</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26659172" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="718AE3D0" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21897DC2" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="785285D7" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32AA4FEC" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E57CDF" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC8DF69" w14:textId="3742CE53" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="4EF442EA" w14:textId="652D3352" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2025-12-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CA3F83">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="00143559">
+            <w:t>den 11 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="172F8E59" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BB7E4ED" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16749F96" w14:textId="5705A297" w:rsidR="009B2079" w:rsidRDefault="00F377E9" w:rsidP="00333C9D">
+    <w:p w14:paraId="28D60A60" w14:textId="37878588" w:rsidR="000029A4" w:rsidRDefault="001043F2" w:rsidP="002B5206">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="131AFA43" w14:textId="105D44F7" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2693"/>
+          <w:tab w:val="left" w:pos="4343"/>
+        </w:tabs>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift1"/>
+          <w:tag w:val="Namnunderskrift1"/>
+          <w:id w:val="146416067"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BC6707">
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002B5206">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3658DA25" w14:textId="320D335C" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A3E6B">
-[...3 lines deleted...]
-    <w:p w14:paraId="0CFF9BBC" w14:textId="6D3E24DA" w:rsidR="009B2079" w:rsidRPr="008624B2" w:rsidRDefault="009B2079" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0045224E">
+            <w:t>Elisabeth Svantesson</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="09B58C0B" w14:textId="053B4F4F" w:rsidR="000029A4" w:rsidRPr="008C3EC0" w:rsidRDefault="000029A4" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
+          <w:r w:rsidR="00BC6707">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45062209" w14:textId="04F7C5EE" w:rsidR="009B2079" w:rsidRDefault="002147DB" w:rsidP="00333C9D">
+    <w:p w14:paraId="14CA4A3B" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Propositionens </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="39CBE32A" w14:textId="77777777" w:rsidR="00DC4200" w:rsidRDefault="007D0B94" w:rsidP="00DC4200">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE3A193" w14:textId="6680AEF3" w:rsidR="0045224E" w:rsidRDefault="0045224E" w:rsidP="0045224E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I propositionen föreslås en </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>I skrivelsen redovisar regeringen sin bedömning av Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidR="004125CA">
+        <w:t xml:space="preserve"> iakttagelser och rekommendationer i granskningsrapporten Skatteverkets åtgärder mot svartarbete (RiR 2025:18).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF2A572" w14:textId="712CAF7B" w:rsidR="00D44E9B" w:rsidRDefault="004125CA" w:rsidP="00A42EB7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> i lagen (2003:333) om Lagrådet som innebär att Lagrådet får bestå av högst sex avdelningar i stället för högst fem. Genom ändringen skapas bättre förutsättningar för Lagrådet att genomföra sin granskningsuppgift vid de mycket stora arbetsanhopningar som riskerar att uppstå under första halvåret 2026.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC4200">
+        <w:t>Riksrevisionens övergripande slutsats är att det finns flera brister i hur Skatteverket prioriterar åtgärder, hur effektiva åtgärderna är och hur de följs upp.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0F1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17548997" w14:textId="495468CF" w:rsidR="009B2079" w:rsidRDefault="007D0B94" w:rsidP="00DC4200">
+    <w:p w14:paraId="593B27AC" w14:textId="46A228D0" w:rsidR="00A42EB7" w:rsidRDefault="004125CA" w:rsidP="00A42EB7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ändringen föreslås träda i kraft den </w:t>
-[...2 lines deleted...]
-        <w:t>20 januari</w:t>
+        <w:t>Regeringen välkomnar Riksrevisionens granskning. Rapporten utgör ett viktigt bidrag i det ständiga förbättringsarbetet avseende Skatteverkets verksamhetsutveckling och regeringens styrning av myndigheten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2365">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AB8271" w14:textId="79913094" w:rsidR="004125CA" w:rsidRDefault="00CF2365" w:rsidP="00A42EB7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44CFA">
+        <w:t>instämmer till viss del</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 2026 och upphöra att gälla vid utgången av juni 2026.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="057A44A8" w14:textId="77777777" w:rsidR="00EB7F9A" w:rsidRDefault="003C45AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44CFA">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s kritik gällande</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1F71">
+        <w:t xml:space="preserve"> behovet av</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E9B">
+        <w:t xml:space="preserve"> att Skatteverket utvecklar myndighetens</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1F71" w:rsidRPr="004A1F71">
+        <w:t xml:space="preserve"> uppföljning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E9B">
+        <w:t xml:space="preserve">av resultatet av åtgärder </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1F71" w:rsidRPr="004A1F71">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E9B">
+        <w:t xml:space="preserve">utvecklar </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1F71" w:rsidRPr="004A1F71">
+        <w:t xml:space="preserve">starkare koppling mellan riskanalys och åtgärder. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen har tagit upp Riksrevisionens iakttagelser och rekommendationer i myndighetsdialogen med Skatteverket. Flera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> av de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F858D6">
+        <w:t xml:space="preserve">och de rekommendationer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve">som Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16D0F">
+        <w:t xml:space="preserve"> Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve">redan uppmärksammat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och åtgärdat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16D0F">
+        <w:t xml:space="preserve"> i sin verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t>utvecklingsarbete pågår</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avseende </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E9B">
+        <w:t>övriga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00F858D6">
+        <w:t xml:space="preserve"> och rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31237">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03FC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4499">
+        <w:t>Regeringen har genomfört flera åtgärder för att stoppa svartarbete.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42EB7" w:rsidDel="00D44E9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0642">
+        <w:t xml:space="preserve">I Regeringskansliet bereds förslag som kommer att bidra till att Skatteverkets möjligheter att motverka svartarbete stärks. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A16">
+        <w:t>Mot bakgrund av pågående arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A16">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">egeringen inte att det </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A16">
+        <w:t xml:space="preserve">i dagsläget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns skäl att vidta några andra åtgärder med anledning av Riksrevisionens ia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42EB7">
+        <w:t xml:space="preserve">kttagelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8E70CF" w14:textId="094EB7C9" w:rsidR="000029A4" w:rsidRDefault="004125CA" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad</w:t>
+      </w:r>
+      <w:r w:rsidR="00384FF0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068A7198" w14:textId="77777777" w:rsidR="000029A4" w:rsidRPr="008F2013" w:rsidRDefault="000029A4" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053DD613" w14:textId="0CA91553" w:rsidR="00CA3F83" w:rsidRDefault="009B2079">
+    <w:p w14:paraId="2537451C" w14:textId="05655EB8" w:rsidR="00925BE0" w:rsidRDefault="000029A4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212057745" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128221" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128221 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="304A4BA7" w14:textId="2BFBD90E" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="5462F9A5" w14:textId="45FC66E3" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057746" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128222" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057746 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128222 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D451AB7" w14:textId="4122D9BC" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="74100ACD" w14:textId="52C152B3" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057747" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128223" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057747 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128223 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1E982D" w14:textId="4ED2E34A" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="267B4ED7" w14:textId="3E7B686C" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057748" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128224" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
+          <w:t>Riksrevisionens rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128224 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63C0CAF1" w14:textId="696C2136" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="638C4507" w14:textId="0739D098" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057749" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128225" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057749 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128225 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76365C29" w14:textId="61BBE205" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
-[...556 lines deleted...]
-    <w:p w14:paraId="17EC0990" w14:textId="2F13633B" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="1740FCDB" w14:textId="472F13EC" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057757" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128226" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av utkastet till proposition Ytterligare en avdelning i Lagrådet</w:t>
+          <w:t>Riksrevisionens rapport 2025:18 Skatteverkets åtgärder mot svartarbete</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128226 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5537A331" w14:textId="78E06333" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
-[...141 lines deleted...]
-    <w:p w14:paraId="0A56E6CA" w14:textId="28343B22" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="333112D5" w14:textId="73F0948A" w:rsidR="00925BE0" w:rsidRDefault="001043F2">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057760" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc215128227" w:history="1">
+        <w:r w:rsidR="00925BE0" w:rsidRPr="0087007C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde Klicka här för att ange datum.</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215128227 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00E71CE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>64</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="00925BE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C23239E" w14:textId="42E0782C" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="005E3C60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="6496AEB1" w14:textId="7CAC54D6" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1A3C37" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="005A72C8" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="4A7D0308" w14:textId="45CBE658" w:rsidR="000029A4" w:rsidRPr="00966C6C" w:rsidRDefault="000029A4" w:rsidP="00966C6C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc337537303"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="26594809" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="002405D8">
+    </w:p>
+    <w:p w14:paraId="38EA2385" w14:textId="6DF71F14" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="000029A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc212057746"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc215128221"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="33BF8EB6" w14:textId="2708E231" w:rsidR="00CD1201" w:rsidRDefault="00BA43F2" w:rsidP="005B59BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat Skatteverkets arbete mot svartarbete. Resultatet av granskningen redovisas i rapporten Skatteverkets arbete mot svartarbete (RiR 2025:18), se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilagan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksdagen överlämnade rapporten till regeringen den 12 juni 2025. I rapporten lämnar Riksrevisionen rekommendationer till Skatteverket. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008E09A4" w14:textId="22D36E3B" w:rsidR="00E101A9" w:rsidRDefault="00E101A9" w:rsidP="00B85027">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc215128222"/>
+      <w:r w:rsidRPr="00B85027">
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> iakttagelser och rekommendationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4A2D59FC" w14:textId="1D4B9130" w:rsidR="00C5716A" w:rsidRDefault="002147DB" w:rsidP="002405D8">
+    <w:p w14:paraId="43FE0F20" w14:textId="598D9B09" w:rsidR="00E101A9" w:rsidRDefault="00E101A9" w:rsidP="005B59BD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc215128223"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1173B2F0" w14:textId="77777777" w:rsidR="00F519E6" w:rsidRDefault="00507AB0" w:rsidP="00F519E6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat Skatteverkets åtgärder mot svartarbete. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F519E6">
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F20E3B" w14:textId="17EB00C4" w:rsidR="00CC2798" w:rsidRDefault="00F519E6" w:rsidP="00F519E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>övergripande slutsatsen är att Skatteverkets åtgärder är viktiga för att motverka svartarbete, men att det finns flera brister i prioriteringen av åtgärder, åtgärdernas effektivitet och uppföljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8CD179" w14:textId="77777777" w:rsidR="005D0AA8" w:rsidRDefault="005D0AA8" w:rsidP="00E8197C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen framhåller att Skatteverket har en i grunden väl utformad modell för att identifiera och värdera risker för oredovisad arbetskraft, men i vissa avseenden tillämpas modellen inte som det är tänkt. Brist på användbar extern information gör att riskanalyserna tillför ett begränsat mervärde till prioriteringen av åtgärder mot svartarbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295D3E82" w14:textId="29A16835" w:rsidR="005D0AA8" w:rsidRPr="005D0AA8" w:rsidRDefault="005D0AA8" w:rsidP="00E8197C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverkets kontroller leder i hög utsträckning till påförd skatt, men det beror </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8197C">
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ofta på att andra fel än svartarbete har hittats. Riksrevisionen anser att granskningen visar att Skatteverket saknar tillräckliga verktyg och befogenheter för att effektivt åtgärda komplicerat och systematiskt svartarbete. Slutligen anför Riksrevisionen att Skatteverkets uppföljning av åtgärderna inte kan mäta resultaten på ett meningsfullt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DF99B6" w14:textId="666275ED" w:rsidR="00E101A9" w:rsidRDefault="00E101A9" w:rsidP="00E101A9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc215128224"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0C7F3F25" w14:textId="77777777" w:rsidR="00FA538E" w:rsidRDefault="00FA538E" w:rsidP="0066001D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen lämnar inte några rekommendationer till regeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474FFA59" w14:textId="54C17820" w:rsidR="00E101A9" w:rsidRDefault="00FA3FF5" w:rsidP="0066001D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen lämnar </w:t>
+      </w:r>
+      <w:r w:rsidR="00891DDB">
+        <w:t>följande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rekommendationer till Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t>Skatteverket bör b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>redda informationsunderlaget för riskanalys genom exempelvis fler slumpkontroller och myndighetssamverkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA45E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t xml:space="preserve">yndigheten bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t xml:space="preserve">även enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>äkerställ</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att riskanalyserna får genomslag i planering och prioritering av åtgärderna mot svartarbete.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t xml:space="preserve"> Skatteverket bör hemställa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till regeringen om regeländringar som kan stärka utredningar av komplicerat och systematiskt svartarbete.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t xml:space="preserve"> Slutligen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA45E8">
+        <w:t>anser Riksrevisionen att</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t xml:space="preserve"> Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA45E8">
+        <w:t xml:space="preserve"> bör</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5AE9">
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tveckla bättre metoder och systemstöd för att löpande följa upp resultatet av åtgärder mot svartarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7001F185" w14:textId="2B4A8A39" w:rsidR="00971E44" w:rsidRDefault="00971E44" w:rsidP="00891DDB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc215128225"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBDB462" w14:textId="77777777" w:rsidR="007F0137" w:rsidRDefault="00DC1A0D" w:rsidP="005123D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rapporten utgör ett viktigt bidrag i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t>Skatteverkets verksamhetsutveckling och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ständiga förbättringsarbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve">Rapporten kan också bidra till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens styrning </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve">och uppföljning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
         <w:t xml:space="preserve">Regeringen </w:t>
       </w:r>
-      <w:r w:rsidR="00C5716A">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc212057747"/>
+      <w:r w:rsidR="005342E2">
+        <w:t>instämmer till viss del i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t xml:space="preserve">s kritik gällande </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6E0B">
+        <w:t xml:space="preserve">behovet av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve">att Skatteverket utvecklar </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6E0B" w:rsidRPr="007A6E0B">
+        <w:t>tydligare uppföljning</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve"> av resultatet av åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6E0B" w:rsidRPr="007A6E0B">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve">utvecklar </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6E0B" w:rsidRPr="007A6E0B">
+        <w:t xml:space="preserve">starkare koppling mellan riskanalys och åtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FFDAA3" w14:textId="5DEB8D28" w:rsidR="007F0137" w:rsidRDefault="00517B34" w:rsidP="007F0137">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F788D80" w14:textId="75877C4F" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="002405D8">
+        <w:t xml:space="preserve">Regeringen har tagit upp Riksrevisionens iakttagelser och rekommendationer i myndighetsdialogen med Skatteverket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08E9">
+        <w:t>Flera</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> av de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t>iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> som Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t>gör</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> har </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t xml:space="preserve"> redan uppmärksammat </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08E9">
+        <w:t xml:space="preserve">och åtgärdat </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5B23">
+        <w:t xml:space="preserve">sin </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t>verksamhet och</w:t>
+      </w:r>
+      <w:r w:rsidR="00305A48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t>utvecklingsarbete pågår</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08E9">
+        <w:t xml:space="preserve"> avseende </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t>övriga</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08E9">
+        <w:t xml:space="preserve"> iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237" w:rsidRPr="00D31237">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005123D6" w:rsidRPr="005123D6">
+        <w:t xml:space="preserve">Skatteverket inkom den 17 februari 2025 till Finansdepartementet med en skrivelse om förslag på nya regler för att anpassa regelverket om bevissäkring till den tekniska utveckling som bland annat </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20948">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="005123D6" w:rsidRPr="005123D6">
+        <w:t>möjliggjort användning av molntjänster. Till skrivelsen bifogades promemorian Moderna kontrollverktyg</w:t>
+      </w:r>
+      <w:r w:rsidR="005123D6" w:rsidRPr="000628A2">
+        <w:t>. Promemorian har remitterats och</w:t>
+      </w:r>
+      <w:r w:rsidR="008F64F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68D6">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="008F64F9">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00460E72" w:rsidRPr="000628A2">
+        <w:t xml:space="preserve"> november 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="005123D6" w:rsidRPr="000628A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E66">
+        <w:t>beslutade</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3B7D">
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E66">
+        <w:t xml:space="preserve"> lagrådsremissen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E66" w:rsidRPr="00F62E66">
+        <w:t>Modernisering av Skatteverkets kontrollverktyg</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4F7D" w:rsidRPr="000628A2">
+        <w:t>. Bestämmelserna föreslås träda i</w:t>
+      </w:r>
+      <w:r w:rsidR="00353B8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4F7D" w:rsidRPr="000628A2">
+        <w:t xml:space="preserve">kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76005">
+        <w:t>1 april</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4F7D" w:rsidRPr="000628A2">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00460331">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00290E3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1962C049" w14:textId="2873AEA6" w:rsidR="005123D6" w:rsidRPr="000628A2" w:rsidRDefault="00290E3A" w:rsidP="007F0137">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290E3A">
+        <w:t xml:space="preserve">Regeringen kraftsamlar för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6374F">
+        <w:t>motverka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290E3A">
+        <w:t xml:space="preserve"> den kriminella ekonomin, för det är den som göder den organiserade brottsligheten. En viktig del i arbetet är att stoppa svartarbete.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve">Regeringen har därför genomfört flera åtgärder för att stoppa svartarbete. Skatteverket har exempelvis fått bättre möjligheter att kontrollera företag med </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81885">
+        <w:t>godkännande för</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve"> F-skatt</w:t>
+      </w:r>
+      <w:r w:rsidR="0017749E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017749E">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve">egeringen har </w:t>
+      </w:r>
+      <w:r w:rsidR="00F037D1">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve">nyligen beslutat om en lagrådsremiss med förslag som </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81885">
+        <w:t xml:space="preserve">ger Skatteverket ytterligare verktyg i arbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t>mot momsbedrägerier. Skatteverket utför kontroller av personalliggare och deltar ocks</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32020" w:rsidRPr="00D32020">
+        <w:t xml:space="preserve"> i myndighetssamverkan för att bekämpa arbetslivskriminalitet som är ett viktigt verktyg mot bland annat svartarbete. Inom Regeringskansliet bereds också flera förslag om förbättrade kontrollverktyg för Skatteverket, bland annat mot företag som tillhandahåller rot- och rutarbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7985811B" w14:textId="694C21D7" w:rsidR="0043186A" w:rsidRPr="0043186A" w:rsidRDefault="00B414D6" w:rsidP="005123D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot bakgrund av pågående arbete anser r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476EF" w:rsidRPr="00B913E5">
+        <w:t xml:space="preserve">egeringen inte att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i dagsläget </w:t>
+      </w:r>
+      <w:r w:rsidR="00A476EF" w:rsidRPr="00B913E5">
+        <w:t>finns skäl att vidta några andra åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A0D" w:rsidRPr="00B913E5">
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A0D">
+        <w:t>ed anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476EF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A0D">
+        <w:t xml:space="preserve"> I och med denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA538E">
+        <w:t xml:space="preserve">skrivelse </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A0D">
+        <w:t>anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D782BC1" w14:textId="77777777" w:rsidR="00D44C04" w:rsidRPr="00D44C04" w:rsidRDefault="00D44C04" w:rsidP="00D44C04">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="64F7345D" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+    </w:p>
+    <w:p w14:paraId="1DBAFBD5" w14:textId="77777777" w:rsidR="00D44C04" w:rsidRPr="00D44C04" w:rsidRDefault="00D44C04" w:rsidP="00D44C04">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072D865F" w14:textId="77777777" w:rsidR="003E5AE9" w:rsidRPr="003E5AE9" w:rsidRDefault="003E5AE9" w:rsidP="003E5AE9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...61 lines deleted...]
-    <w:p w14:paraId="4DAF76BB" w14:textId="1CE42CAD" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+    <w:p w14:paraId="3520DBE7" w14:textId="77777777" w:rsidR="000029A4" w:rsidRDefault="000029A4" w:rsidP="000029A4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="168330D0" w14:textId="50B37B70" w:rsidR="00576C23" w:rsidRDefault="00C5716A" w:rsidP="00EF194A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E0C56B" w14:textId="77777777" w:rsidR="000029A4" w:rsidRPr="000029A4" w:rsidRDefault="000029A4" w:rsidP="000029A4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="487AEEA2" w14:textId="77777777" w:rsidR="00D77097" w:rsidRDefault="00576C23" w:rsidP="00576C23">
+    </w:p>
+    <w:p w14:paraId="09618873" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00D77097" w:rsidSect="00155500">
-[...8 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD2428E" w14:textId="505C4F29" w:rsidR="00DB62B9" w:rsidRDefault="00BC6707" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc215128226"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksrevisionens rapport 2025:18 Skatteverkets åtgärder mot svartarbete</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="737C005C" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B41FAE1" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699BB79C" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BE3C5E" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B74F30" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AE69F5" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA57562" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717D1D20" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB79E1A" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C72F1A3" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRPr="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00925BE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C62BF2" w14:textId="3756E7E4" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0AE5A1" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F187D3A" w14:textId="0F666C02" w:rsidR="00C5716A" w:rsidRPr="00DC06CD" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc212057748"/>
+    <w:p w14:paraId="2255241B" w14:textId="6918161F" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C158BC9" w14:textId="41A086C5" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs att 3 § lagen (2003:333) om Lagrådet ska ha följande lydelse.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CE4CF75" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F0ADC" w14:textId="473064DA" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2699CB40" w14:textId="751717BC" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F67E10" w14:textId="384EDB8B" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44493205" w14:textId="4710D171" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3FBDE8" w14:textId="07654FAA" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ADF344" w14:textId="305A4E9F" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1386F837" w14:textId="3BED1046" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10963369" w14:textId="6D3EFEC9" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C15557" w14:textId="27F3A8DF" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A24AAD" w14:textId="7217BC9D" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ABD736" w14:textId="426BF5FA" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C85CF9" w14:textId="1BA39E8A" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F05E50E" w14:textId="50312A85" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09390178" w14:textId="6AFA0134" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140D12F7" w14:textId="549D56EF" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331CFA6C" w14:textId="79BFD4C7" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F52C470" w14:textId="3546D720" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B7C9AD" w14:textId="1AC0F6FF" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D065EE" w14:textId="10E35EBD" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB63520" w14:textId="5220FCDE" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5691AE62" w14:textId="2DDBC85C" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A23455" w14:textId="60BE8295" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A488F1" w14:textId="4E262DDD" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BA467C" w14:textId="6A2EDCA9" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D42287" w14:textId="3F3D546F" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDCF36D" w14:textId="6D7372EA" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010C5E71" w14:textId="528FCA06" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71463220" w14:textId="2CFDFB26" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2698AEA8" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...81 lines deleted...]
-      <w:r w:rsidR="00D77097">
+    <w:p w14:paraId="73A3BAEA" w14:textId="6B46A861" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...96 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509B8202" w14:textId="77777777" w:rsidR="004F3823" w:rsidRDefault="004F3823" w:rsidP="004F3823">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc212057749"/>
+    <w:p w14:paraId="10B6775E" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F271985" w14:textId="6A0ABE22" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392D0EBF" w14:textId="109B7A8C" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007D0B94">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B91970" w14:textId="5311A997" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>bilaga 1</w:t>
-[...89 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>I lagrådslagen anges</w:t>
-[...108 lines deleted...]
-      <w:r w:rsidRPr="007D0B94">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A3DFC4" w14:textId="14CC6136" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Högsta domstolen</w:t>
-[...110 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">dock ofta arbeta på tre avdelningar. Under vissa perioder har arbetet också varit fördelat på fyra respektive fem avdelningar. </w:t>
-[...104 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA0385" w14:textId="1E25FA48" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>situation bör det finnas en möjlighet för regeringen att besluta att antalet avdelningar i Lagrådet ska vara sex.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005F5051">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FF6477" w14:textId="2DBDE792" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Högsta domstolen</w:t>
-[...138 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Högsta förvaltningsdomstolen, förordna andra lagfarna personer att vara ledamöter av Lagrådet</w:t>
-[...166 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc212057753"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6969AAAC" w14:textId="15C57223" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>K</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="Rubrik4ram"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B86089" w14:textId="065C4DFA" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringens </w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E281A02" w14:textId="037A7C52" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D00151B" w14:textId="573672F1" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Bedömningen i u</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE461FD" w14:textId="7A9009F6" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Bedömningen</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DB2785" w14:textId="2C87C440" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>bedömning</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80A829" w14:textId="35C026BB" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Remissinstanserna</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279A94E6" w14:textId="704F0189" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ingen remissinstans yttrar sig särskilt i denna del.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FAD7A3" w14:textId="2F2F4D3A" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Skälen för</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B268B6" w14:textId="0B67E244" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> bedömning</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5FFD82" w14:textId="1C8D1D8D" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc212057754"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB35BF9" w14:textId="37DC50AD" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Författningskommentar</w:t>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc212057755"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0FC202" w14:textId="6992934D" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Förslaget till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3729E33D" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3B328B" w14:textId="2D0ED3C4" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235B3F">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDED4CE" w14:textId="7B96AB10" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>3 §</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008D238F">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2D88E9" w14:textId="13EA357A" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lagrådet består av minst en och högst </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D238F">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B125334" w14:textId="290EA91D" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>sex</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D238F">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327A925B" w14:textId="234D7837" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avdelningar.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="539FBB41" w14:textId="77777777" w:rsidR="00235B3F" w:rsidRPr="00235B3F" w:rsidRDefault="00235B3F" w:rsidP="00235B3F">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E099092" w14:textId="7FFC32E3" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0939266E" w14:textId="7083F617" w:rsidR="007343D2" w:rsidRDefault="007343D2">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1184D009" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBFC2E8" w14:textId="2B339D57" w:rsidR="004E5714" w:rsidRPr="004E5714" w:rsidRDefault="004E5714" w:rsidP="004E5714">
-[...13 lines deleted...]
-    <w:p w14:paraId="0EFC0ACD" w14:textId="7B32B1C9" w:rsidR="004E5714" w:rsidRDefault="004E5714" w:rsidP="005B6AC4">
+    <w:p w14:paraId="41BD4071" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E5714">
-[...67 lines deleted...]
-    <w:p w14:paraId="5390A551" w14:textId="77777777" w:rsidR="00014945" w:rsidRPr="00235B3F" w:rsidRDefault="00014945" w:rsidP="00014945">
+    </w:p>
+    <w:p w14:paraId="328000B3" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F22E57F" w14:textId="560650D6" w:rsidR="00014945" w:rsidRPr="004E5714" w:rsidRDefault="00014945" w:rsidP="00014945">
-[...13 lines deleted...]
-    <w:p w14:paraId="28CB2782" w14:textId="713D3733" w:rsidR="00014945" w:rsidRPr="004E5714" w:rsidRDefault="00014945" w:rsidP="00014945">
+    <w:p w14:paraId="3B282267" w14:textId="77777777" w:rsidR="00925BE0" w:rsidRDefault="00925BE0" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E5714">
-[...22 lines deleted...]
-    <w:p w14:paraId="32B28A0D" w14:textId="77777777" w:rsidR="00014945" w:rsidRPr="004E5714" w:rsidRDefault="00014945" w:rsidP="005B6AC4">
+    </w:p>
+    <w:p w14:paraId="443B0A41" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00014945" w:rsidRPr="004E5714" w:rsidSect="00D77097">
-[...7 lines deleted...]
-          </w:footnotePr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199424F8" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF0D436" w14:textId="77777777" w:rsidR="007343D2" w:rsidRDefault="007343D2" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271A535D" w14:textId="3CDFEB8E" w:rsidR="00BC6707" w:rsidRPr="00AD0264" w:rsidRDefault="00BC6707" w:rsidP="00AD0264">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00BC6707" w:rsidRPr="00AD0264" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5702F651" w14:textId="6B5878F6" w:rsidR="00DB62B9" w:rsidRDefault="003C45AC" w:rsidP="006F5AFC">
-[...519 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2B353CA5" w14:textId="762F2510" w:rsidR="003C45AC" w:rsidRDefault="0086757E" w:rsidP="00601D40">
+        <w:p w14:paraId="1737DC8E" w14:textId="7F8AD75E" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="346445EE" w14:textId="6419DF7C" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="5514EBDB" w14:textId="059F5667" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc212057760"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc215128227"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2025-12-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CA3F83">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="00143559">
+            <w:t>den 11 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05DB99F3" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1EA91A36" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54ADB4A0" w14:textId="46CF69C9" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="585F4170" w14:textId="07863B47" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
-            <w:t>stats</w:t>
+          <w:r>
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson</w:t>
           </w:r>
-          <w:r w:rsidR="00F377E9">
-            <w:t>rådet Edholm</w:t>
+          <w:r w:rsidR="001043F2">
+            <w:t>,</w:t>
           </w:r>
-          <w:r w:rsidR="0086757E">
-[...24 lines deleted...]
-            <w:t>, Larsson, Britz</w:t>
+          <w:r>
+            <w:t xml:space="preserve"> Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26F7448E" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="595E4BE3" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="770DBAAC" w14:textId="7B9FC872" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="11923A61" w14:textId="2F0F73DC" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A3E6B">
-            <w:t>Forssell</w:t>
+          <w:r>
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="64BF5670" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00827386" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="31D658D5" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRPr="00827386" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B63ED91" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00915BF3" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="071AA2B2" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRPr="008B7E85" w:rsidRDefault="00BC6707" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D9636" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="006E102E" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="23E04CCD" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRPr="006E102E" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F987AD9" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="6EEF088C" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AD9986" w14:textId="5D0AA934" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="6327C5EA" w14:textId="38AD9D0B" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
-            <w:t>Ytterligare en avdelning i Lagrådet</w:t>
+          <w:r>
+            <w:t>Skatteverkets åtgärder mot svartarbete</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6937A539" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="07E080F2" w14:textId="77777777" w:rsidR="00BC6707" w:rsidRDefault="00BC6707" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A616261" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId44"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CF4EC3F" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="00F8009C">
+    <w:p w14:paraId="248AE062" w14:textId="77777777" w:rsidR="00025027" w:rsidRDefault="00025027" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61069EED" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="00F8009C">
+    <w:p w14:paraId="5D1EA7F0" w14:textId="77777777" w:rsidR="00025027" w:rsidRDefault="00025027" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="12206ABC" w14:textId="77777777" w:rsidR="00025027" w:rsidRDefault="00025027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49E66101" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="055C52C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29D444FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="29D444FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4DBD85B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="115DF88C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="115DF88C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="649756BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B25347F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B25347F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42148D80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23D693FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC6707">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23D693FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC6707">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B1D9804" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19981ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC6707">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19981ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC6707">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0B146087" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A3E5079" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC6707">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A3E5079" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC6707">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="404F3C93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6477D974" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6B714CE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6477D974" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6B714CE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C33B3C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3893944C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
-[...1394 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2ABCAAFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="07EBD869" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2ABCAAFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="07EBD869" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1973CB1A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5BE9E705" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="768F6D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="02DD3246" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="768F6D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="02DD3246" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="45AD74D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6466A6E1" w14:textId="77777777" w:rsidR="00025027" w:rsidRDefault="00025027" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E71A324" w14:textId="77777777" w:rsidR="00025027" w:rsidRPr="006923D1" w:rsidRDefault="00025027" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4F890A8F" w14:textId="77777777" w:rsidR="00025027" w:rsidRDefault="00025027" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="RKbas"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17C89D5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
-[...990 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0507AFFC" w14:textId="0E8B74EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="7D77C27C" w14:textId="192BE5C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001043F2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0507AFFC" w14:textId="0E8B74EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="7D77C27C" w14:textId="192BE5C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00143559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2BDE88C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="068F3DD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1223 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BCE5FC7" w14:textId="061CD95E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4AE29B86" w14:textId="38EC1DB6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001043F2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BCE5FC7" w14:textId="061CD95E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4AE29B86" w14:textId="38EC1DB6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00143559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B061151" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="52A6A822" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5FFD76B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="565B42FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="465612C3" w14:textId="6E156BD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="663CA22D" w14:textId="113F06CB" w:rsidR="00244011" w:rsidRDefault="001043F2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-566961242"/>
+                              <w:id w:val="2118944755"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-634799498"/>
+                              <w:id w:val="-1045374675"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="750A4EC6" w14:textId="766D5630" w:rsidR="00BC6707" w:rsidRPr="000B6D9A" w:rsidRDefault="001043F2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BC6707">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC6707" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="465612C3" w14:textId="6E156BD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="663CA22D" w14:textId="113F06CB" w:rsidR="00244011" w:rsidRDefault="00143559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-566961242"/>
+                        <w:id w:val="2118944755"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-634799498"/>
+                        <w:id w:val="-1045374675"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="750A4EC6" w14:textId="766D5630" w:rsidR="00BC6707" w:rsidRPr="000B6D9A" w:rsidRDefault="00143559" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC6707">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC6707" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28B6278D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="002C5861" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3792BF77" w14:textId="4AAABE21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="72DB67F3" w14:textId="6E515DB6" w:rsidR="00244011" w:rsidRDefault="001043F2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="663746173"/>
+                              <w:id w:val="-866212414"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1959555327"/>
+                              <w:id w:val="1527439234"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6B55DABA" w14:textId="500EF8BE" w:rsidR="00BC6707" w:rsidRPr="000B6D9A" w:rsidRDefault="001043F2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BC6707">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC6707">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00BC6707" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3792BF77" w14:textId="4AAABE21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="72DB67F3" w14:textId="6E515DB6" w:rsidR="00244011" w:rsidRDefault="00143559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="663746173"/>
+                        <w:id w:val="-866212414"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1959555327"/>
+                        <w:id w:val="1527439234"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6B55DABA" w14:textId="500EF8BE" w:rsidR="00BC6707" w:rsidRPr="000B6D9A" w:rsidRDefault="00143559" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC6707">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC6707">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00BC6707" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="406B8692" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="00073847" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18F4B7F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BFA6B41" w14:textId="02C1BEB8" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="15F4BD90" w14:textId="01CF9AD3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001043F2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="568472727"/>
+                              <w:id w:val="-768476996"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-904683238"/>
+                              <w:id w:val="-1373536024"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BFA6B41" w14:textId="02C1BEB8" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="15F4BD90" w14:textId="01CF9AD3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00143559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="568472727"/>
+                        <w:id w:val="-768476996"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-904683238"/>
+                        <w:id w:val="-1373536024"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BEEA019" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="241E6CC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="337D3EC3" w14:textId="6B097A5D" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0590E7E1" w14:textId="241522A8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001043F2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-843402072"/>
+                              <w:id w:val="1178085332"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00BC6707">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-262142947"/>
+                              <w:id w:val="1030223383"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00025749">
+                                <w:t>2025/26:79</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="337D3EC3" w14:textId="6B097A5D" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0590E7E1" w14:textId="241522A8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00143559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-843402072"/>
+                        <w:id w:val="1178085332"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00BC6707">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-262142947"/>
+                        <w:id w:val="1030223383"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00025749">
+                          <w:t>2025/26:79</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="168218CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="20F2CED2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...267 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12306,1185 +8174,1097 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A22998"/>
+    <w:rsidRoot w:val="000029A4"/>
+    <w:rsid w:val="00000620"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="000029A4"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
-    <w:rsid w:val="00010086"/>
-    <w:rsid w:val="000101CA"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00014945"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00021261"/>
+    <w:rsid w:val="00025027"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00025749"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00033946"/>
-    <w:rsid w:val="00037DCE"/>
+    <w:rsid w:val="0003697D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00042605"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="000628A2"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00066D1E"/>
+    <w:rsid w:val="000631FB"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
-    <w:rsid w:val="00071262"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072DB5"/>
+    <w:rsid w:val="00074BE6"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00082DE8"/>
+    <w:rsid w:val="00083A29"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="000905A2"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A3E6B"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4E46"/>
-    <w:rsid w:val="000A5AC1"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B34C9"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C2528"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D0077"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E311B"/>
+    <w:rsid w:val="000E3DAF"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E705A"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F2B3C"/>
+    <w:rsid w:val="000F485A"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00101554"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="001043F2"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="0011290F"/>
+    <w:rsid w:val="00112FBC"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00132594"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00143559"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00146718"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162FBC"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166A34"/>
+    <w:rsid w:val="0016713D"/>
+    <w:rsid w:val="0016766D"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00175A66"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00180C16"/>
+    <w:rsid w:val="0017749E"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="0018702B"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A5F19"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B1E8D"/>
+    <w:rsid w:val="001B3A16"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F5A74"/>
+    <w:rsid w:val="001E6805"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201D5B"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002147DB"/>
+    <w:rsid w:val="00215CFE"/>
+    <w:rsid w:val="002334AD"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="002340F4"/>
-    <w:rsid w:val="00234DBA"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235B3F"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002464DD"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="0025750A"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
+    <w:rsid w:val="0026378D"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00263D1F"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="0028248F"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="00290E3A"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B5206"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C42A2"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D48D9"/>
-    <w:rsid w:val="002D60F4"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D6EBD"/>
-    <w:rsid w:val="002E024E"/>
+    <w:rsid w:val="002D6D99"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003000C7"/>
-    <w:rsid w:val="00304589"/>
+    <w:rsid w:val="00305A48"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="003122F2"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00316BED"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="0032185D"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003356E7"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00353B8F"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356F9F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
-    <w:rsid w:val="00361014"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00363351"/>
-    <w:rsid w:val="00363C24"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370EFB"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00374713"/>
+    <w:rsid w:val="00375E2B"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00377F56"/>
+    <w:rsid w:val="0038121C"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="0038525B"/>
+    <w:rsid w:val="00384FF0"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A36FF"/>
+    <w:rsid w:val="003B01A3"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B0FE4"/>
-    <w:rsid w:val="003B1CD4"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C15E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C6CC3"/>
+    <w:rsid w:val="003C7901"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003E07EF"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E1F95"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003F0F7E"/>
+    <w:rsid w:val="003E5AE9"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F30AD"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F7D69"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00401EEC"/>
+    <w:rsid w:val="00405A12"/>
+    <w:rsid w:val="004125CA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00423EA2"/>
-    <w:rsid w:val="00424F9C"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00427D47"/>
-    <w:rsid w:val="00430C5E"/>
+    <w:rsid w:val="0043186A"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="0043417C"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="00445A2D"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
+    <w:rsid w:val="0045224E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="004543F1"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004613A5"/>
+    <w:rsid w:val="00460331"/>
+    <w:rsid w:val="00460E72"/>
+    <w:rsid w:val="00463D47"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004847CD"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="004858E9"/>
-    <w:rsid w:val="00486798"/>
+    <w:rsid w:val="004858A4"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004A081D"/>
+    <w:rsid w:val="004A1F71"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B2497"/>
+    <w:rsid w:val="004A4E30"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C04AE"/>
-    <w:rsid w:val="004C15B3"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D2B27"/>
-    <w:rsid w:val="004D67D6"/>
+    <w:rsid w:val="004D0087"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
-    <w:rsid w:val="004E026F"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E431F"/>
-    <w:rsid w:val="004E5714"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E695C"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F0C87"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3823"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="00507745"/>
-    <w:rsid w:val="005101CB"/>
+    <w:rsid w:val="00507AB0"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00512F4C"/>
+    <w:rsid w:val="005123D6"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0052668E"/>
+    <w:rsid w:val="00517B34"/>
+    <w:rsid w:val="005222DC"/>
+    <w:rsid w:val="00523D98"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="0053285F"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="005342E2"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544D9A"/>
+    <w:rsid w:val="005467FB"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="0056000A"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
+    <w:rsid w:val="005642A4"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00565871"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572600"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00576C23"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059461E"/>
+    <w:rsid w:val="0059499E"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A0FB0"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B6AC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C0DDE"/>
+    <w:rsid w:val="005B59BD"/>
+    <w:rsid w:val="005B608B"/>
+    <w:rsid w:val="005C0F1A"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C705C"/>
+    <w:rsid w:val="005D0AA8"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D37D5"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D3B6F"/>
+    <w:rsid w:val="005D5B23"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E1D96"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E42F0"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F5051"/>
-    <w:rsid w:val="005F5A63"/>
+    <w:rsid w:val="005F6A9F"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F77DC"/>
+    <w:rsid w:val="006015D7"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="006057C5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="0061303E"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="00617944"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00623151"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00642588"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00643B16"/>
-    <w:rsid w:val="006465EB"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006613E1"/>
+    <w:rsid w:val="0066001D"/>
     <w:rsid w:val="00664D04"/>
-    <w:rsid w:val="0066511D"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00666712"/>
-    <w:rsid w:val="00666E25"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C5133"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D212A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
-    <w:rsid w:val="006D4AA8"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E10E9"/>
     <w:rsid w:val="006E234F"/>
+    <w:rsid w:val="006E2C68"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
-    <w:rsid w:val="006E5AD9"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00712D5D"/>
+    <w:rsid w:val="00712D8B"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00721AE0"/>
+    <w:rsid w:val="007343D2"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="0073631B"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00743695"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007626F6"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="007654F5"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00771307"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796389"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B0C93"/>
-    <w:rsid w:val="007C12B3"/>
+    <w:rsid w:val="007A6E0B"/>
+    <w:rsid w:val="007A7FA2"/>
+    <w:rsid w:val="007B0E44"/>
+    <w:rsid w:val="007B78A3"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C210B"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D0B94"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D3643"/>
+    <w:rsid w:val="007E39E1"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F393F"/>
+    <w:rsid w:val="007F0137"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="008005E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00802900"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815CE6"/>
-    <w:rsid w:val="00817693"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00823D0F"/>
+    <w:rsid w:val="00824775"/>
+    <w:rsid w:val="0082633D"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="0083745D"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="0086369F"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="0086757E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008758C5"/>
+    <w:rsid w:val="0086531D"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0087710A"/>
-    <w:rsid w:val="00877AFA"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="0088288A"/>
-    <w:rsid w:val="00884460"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00885D4C"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="0089170A"/>
+    <w:rsid w:val="00891DDB"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00895BD7"/>
+    <w:rsid w:val="00896320"/>
     <w:rsid w:val="00897BD6"/>
-    <w:rsid w:val="008A0076"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B2D90"/>
+    <w:rsid w:val="008B38D7"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B6300"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B7AED"/>
-    <w:rsid w:val="008C1C1D"/>
+    <w:rsid w:val="008C052F"/>
+    <w:rsid w:val="008C6772"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D238F"/>
-    <w:rsid w:val="008D2B93"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2FF1"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E54DA"/>
     <w:rsid w:val="008E643A"/>
+    <w:rsid w:val="008E7940"/>
     <w:rsid w:val="008F0389"/>
-    <w:rsid w:val="008F04BC"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F550A"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F64F9"/>
     <w:rsid w:val="008F7951"/>
+    <w:rsid w:val="00900283"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00905DA4"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
+    <w:rsid w:val="00915BFC"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00925BE0"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="00937A7B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00950E61"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954460"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956A66"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009668CD"/>
+    <w:rsid w:val="0096391E"/>
+    <w:rsid w:val="00966C6C"/>
+    <w:rsid w:val="00971E44"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985335"/>
+    <w:rsid w:val="00983D0D"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="00990344"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A5F53"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B2079"/>
-    <w:rsid w:val="009B7643"/>
+    <w:rsid w:val="009A7EEB"/>
+    <w:rsid w:val="009B2C51"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
+    <w:rsid w:val="009C30D1"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C4C7B"/>
+    <w:rsid w:val="009C48CE"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D1EA5"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D7346"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E0B72"/>
-    <w:rsid w:val="009E3974"/>
+    <w:rsid w:val="009F080A"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F35A0"/>
+    <w:rsid w:val="009F367D"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5134"/>
-    <w:rsid w:val="009F5D0D"/>
+    <w:rsid w:val="009F4F7D"/>
+    <w:rsid w:val="009F751E"/>
+    <w:rsid w:val="00A00C2C"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A16D0F"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
-    <w:rsid w:val="00A22998"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A22E96"/>
-    <w:rsid w:val="00A25367"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41B90"/>
+    <w:rsid w:val="00A42EB7"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A47556"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A476EF"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A6296F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6738E"/>
-    <w:rsid w:val="00A70823"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A717E5"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A73F94"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A810BA"/>
+    <w:rsid w:val="00A81885"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A83655"/>
+    <w:rsid w:val="00A84600"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A92329"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A96DEC"/>
-    <w:rsid w:val="00A9703F"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4188"/>
+    <w:rsid w:val="00AB4095"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC2F31"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC516A"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD2FB6"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6A0D"/>
-    <w:rsid w:val="00AE0D2D"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE3DAD"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE4499"/>
+    <w:rsid w:val="00AE4D2A"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0067F"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B0371A"/>
-    <w:rsid w:val="00B04196"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1397E"/>
-    <w:rsid w:val="00B16024"/>
+    <w:rsid w:val="00B17BE2"/>
+    <w:rsid w:val="00B210E0"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B24470"/>
+    <w:rsid w:val="00B26063"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B32C46"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35231"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B414D6"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B44CFA"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5400F"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B7154D"/>
-    <w:rsid w:val="00B7164B"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B85027"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B913E5"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA07AB"/>
-    <w:rsid w:val="00BA4BAA"/>
+    <w:rsid w:val="00BA43F2"/>
+    <w:rsid w:val="00BA45E8"/>
+    <w:rsid w:val="00BA652A"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6B9D"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA750F"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB083E"/>
-    <w:rsid w:val="00BB3A19"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
-    <w:rsid w:val="00BC0510"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC0F67"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD0274"/>
+    <w:rsid w:val="00BC6707"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD7642"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE790D"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4809"/>
-    <w:rsid w:val="00BF5EF9"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C01A63"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C24976"/>
+    <w:rsid w:val="00C2338C"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C27215"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32FA6"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C36CCB"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C5072C"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C52C36"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5716A"/>
+    <w:rsid w:val="00C5712E"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C61C08"/>
     <w:rsid w:val="00C6365E"/>
+    <w:rsid w:val="00C66C71"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C6771F"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C716FD"/>
+    <w:rsid w:val="00C73619"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C75DA8"/>
-    <w:rsid w:val="00C76D9C"/>
     <w:rsid w:val="00C76EC8"/>
+    <w:rsid w:val="00C77129"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C825E4"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C844B2"/>
+    <w:rsid w:val="00C91F88"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA08E9"/>
     <w:rsid w:val="00CA161B"/>
-    <w:rsid w:val="00CA172B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA3F83"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB599C"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC2798"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD0C52"/>
+    <w:rsid w:val="00CD1201"/>
+    <w:rsid w:val="00CD2099"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
-    <w:rsid w:val="00CD3D16"/>
+    <w:rsid w:val="00CD3B7D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD4996"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
+    <w:rsid w:val="00CF2365"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF4290"/>
-    <w:rsid w:val="00CF6AA9"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D130EA"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D16E1A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D27480"/>
+    <w:rsid w:val="00D16AF5"/>
+    <w:rsid w:val="00D31237"/>
+    <w:rsid w:val="00D32020"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D35A04"/>
+    <w:rsid w:val="00D35FBC"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D44C04"/>
+    <w:rsid w:val="00D44E9B"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D46D9C"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D561D4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D748E7"/>
+    <w:rsid w:val="00D6374F"/>
+    <w:rsid w:val="00D73ED9"/>
+    <w:rsid w:val="00D74CFB"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D77097"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D90A26"/>
+    <w:rsid w:val="00D86976"/>
+    <w:rsid w:val="00D87508"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D93FB8"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA12D3"/>
+    <w:rsid w:val="00DA4B0A"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA5FAA"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB3FA7"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DC1A0D"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC4200"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD3AA3"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE4134"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF6251"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E0791F"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E101A9"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E2484E"/>
     <w:rsid w:val="00E24CE3"/>
-    <w:rsid w:val="00E24F4E"/>
+    <w:rsid w:val="00E24E3E"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E25954"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E33BDA"/>
-    <w:rsid w:val="00E35D19"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E42053"/>
-    <w:rsid w:val="00E427BA"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E52278"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E63055"/>
+    <w:rsid w:val="00E648F9"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E71B8A"/>
+    <w:rsid w:val="00E71CE4"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E76005"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E80C7E"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E8197C"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E859C6"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00EA0642"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA5937"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB4BB2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EB7F9A"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC648C"/>
+    <w:rsid w:val="00ED1E5F"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF090B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF1B45"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF62A3"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
-    <w:rsid w:val="00F00B9E"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F01205"/>
+    <w:rsid w:val="00F037D1"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F03FC6"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F06F3A"/>
-    <w:rsid w:val="00F07128"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
-    <w:rsid w:val="00F16419"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F16C2A"/>
+    <w:rsid w:val="00F20948"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F3008E"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
-    <w:rsid w:val="00F31C85"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3699D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F40A94"/>
+    <w:rsid w:val="00F369D5"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F47845"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F53099"/>
+    <w:rsid w:val="00F519E6"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62799"/>
+    <w:rsid w:val="00F62E66"/>
+    <w:rsid w:val="00F6598B"/>
     <w:rsid w:val="00F65D5F"/>
-    <w:rsid w:val="00F665C7"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F66972"/>
+    <w:rsid w:val="00F67A83"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F71EC2"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F80953"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84622"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F858D6"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA3FF5"/>
+    <w:rsid w:val="00FA538E"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FB02CC"/>
-    <w:rsid w:val="00FB049F"/>
+    <w:rsid w:val="00FA671C"/>
+    <w:rsid w:val="00FA68D6"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FC006E"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7680"/>
-    <w:rsid w:val="00FD4DAD"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD5134"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE364F"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE6268"/>
-    <w:rsid w:val="00FF1A17"/>
+    <w:rsid w:val="00FF0317"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B7D1494"/>
-  <w15:docId w15:val="{F098DC72-D4C2-45DC-A491-33D4D21D15E9}"/>
+  <w14:docId w14:val="5ED07EA5"/>
+  <w15:docId w15:val="{5A822236-0196-4B66-B30A-91D35DBA6F3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -15030,82 +10810,84 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -15184,84 +10966,86 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -15912,50 +11696,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -16003,61 +11788,89 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1289972057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1663316503">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L6/projekt/lagradet/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/ovrigt/Lagstiftning/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16330,124 +12143,50 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...72 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -16650,203 +12389,277 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <departementsnamn>Justitiedepartementet</departementsnamn>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13626</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13626</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13626</Description>
+    </_dlc_DocIdUrl>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Justitiedepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:79</dokumentnummer>
+  <titel>Skatteverkets åtgärder mot svartarbete</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...1 lines deleted...]
-    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E29FB8-B2B7-48EF-9E56-D01C73F6B6A3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EF00EFA-DD85-4297-8206-BD11B355DE9D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBC6A4C-B5A2-44AF-B0DC-A0085C540607}">
-[...32 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC663E53-DB9D-42FA-B5B1-715E7B322A40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCD4456-0A5C-47FB-8474-7DE2A372C035}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="24a4140e-5e0c-4d26-a10b-8a77e9005ebd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="0d872ff3-9630-4a51-b1cf-db0b1b48e599"/>
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="fb002629-72c9-4c57-a89b-217c184f067d"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F5AF56F-0604-45F6-9FC6-4A08850B5528}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{919DCB15-F90E-4910-B318-67B55DD9E868}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E789BEA2-0AA3-4874-AE51-68B168FB57C7}"/>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6898455-7783-4CBD-8FAE-E62EF46C3AA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>19992</Characters>
+  <Pages>64</Pages>
+  <Words>1317</Words>
+  <Characters>6981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ytterligare en avdelning i Lagrådet</vt:lpstr>
+      <vt:lpstr>Skatteverkets åtgärder mot svartarbete</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23717</CharactersWithSpaces>
+  <CharactersWithSpaces>8282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ytterligare en avdelning i Lagrådet</dc:title>
-  <dc:creator>Eric Wahlberg</dc:creator>
+  <dc:title>Skatteverkets åtgärder mot svartarbete</dc:title>
+  <dc:creator>Lotta Nordqvist</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>dca41d2d-30de-49ea-94fe-e119c3d41553</vt:lpwstr>
+    <vt:lpwstr>99ee9126-151c-42f5-9eb5-dff26c919c99</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>