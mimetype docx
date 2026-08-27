--- v0 (2026-06-16)
+++ v1 (2026-08-27)
@@ -34,139 +34,127 @@
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7B05FB9D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="00D76180" w:rsidP="00333C9D">
+    <w:p w14:paraId="712CED3F" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="002939F4">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB523F7" wp14:editId="6631ACFE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4C0EC9" wp14:editId="5CDFF070">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
+                              <w:p w14:paraId="3A7974E9" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="00811BB8" w:rsidRDefault="00D924AD" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F6CD2EE" wp14:editId="7CE4D0D8">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="988638255" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -185,83 +173,83 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5EB523F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0C4C0EC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
+                        <w:p w14:paraId="3A7974E9" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="00811BB8" w:rsidRDefault="00D924AD" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F6CD2EE" wp14:editId="7CE4D0D8">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="988638255" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
@@ -270,3291 +258,1883 @@
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2F92A395" w14:textId="3AC04ED7" w:rsidR="002939F4" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
+        <w:p w14:paraId="6396709D" w14:textId="45E6084F" w:rsidR="00D924AD" w:rsidRDefault="007333AD" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:44</w:t>
+            <w:t>2025/26:73</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="279A5430" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00D01F17" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="1D6B1213" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="005F407A" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002939F4" w14:paraId="22441284" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00D924AD" w14:paraId="2E94AB7A" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="669C6CBC" w14:textId="189FFACD" w:rsidR="002939F4" w:rsidRDefault="00580AA5" w:rsidP="00333C9D">
+          <w:p w14:paraId="2FA130FB" w14:textId="0C54E7BD" w:rsidR="00D924AD" w:rsidRDefault="00E05922" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t>Riksrevisionens rapport om antagningen till polisutbildningen</w:t>
+              <w:t>Uppsägning av sparandeavtal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1A044416" w14:textId="26417FAB" w:rsidR="002939F4" w:rsidRDefault="0009655C" w:rsidP="00333C9D">
+              <w:p w14:paraId="55E0CB00" w14:textId="18C96F5E" w:rsidR="00D924AD" w:rsidRDefault="00DA16D4" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="30B4C707" w14:textId="33E1F35B" w:rsidR="002939F4" w:rsidRPr="00141F91" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
+              <w:p w14:paraId="2BD89339" w14:textId="12E1EF00" w:rsidR="00D924AD" w:rsidRPr="00141F91" w:rsidRDefault="007333AD" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:44</w:t>
+                  <w:t>2025/26:73</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2887038F" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="188342E3" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA041DD" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="7EA9B097" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450BAEF9" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="4EE87E8D" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4471AD" w14:textId="4EFA7931" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="484BBE10" w14:textId="4552BEB7" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
+          <w:id w:val="-1894106154"/>
           <w:placeholder>
-            <w:docPart w:val="5837993F52574581ADD17A47BA9296CA"/>
+            <w:docPart w:val="D1FD665BF3CF46BDBC688CCB11FA3F4B"/>
           </w:placeholder>
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00205E04" w:rsidRPr="004550D5">
-[...3 lines deleted...]
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00DE2D06">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="18C9F748" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="1CC759A9" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...28 lines deleted...]
-    <w:p w14:paraId="4A90EBDE" w14:textId="104011A0" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="26C766D0" w14:textId="1239FD3F" w:rsidR="00D924AD" w:rsidRDefault="007E3523" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABFF8CD" w14:textId="6B34EDAF" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="004550D5">
-[...27 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidR="007E3523">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8B600" w14:textId="2AEB32E0" w:rsidR="00D924AD" w:rsidRPr="008624B2" w:rsidRDefault="00D924AD" w:rsidP="00BB2C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:placeholder>
-[...3 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00205E04">
+          <w:r w:rsidR="00DA16D4">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324E2E11" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="662AFC8F" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4A023C" w14:textId="3B9A0995" w:rsidR="002939F4" w:rsidRDefault="0053219F" w:rsidP="00333C9D">
+    <w:p w14:paraId="5AAF96A9" w14:textId="20DBFCBC" w:rsidR="001A61AD" w:rsidRDefault="00D924AD" w:rsidP="001A61AD">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212637646"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk210995154"/>
       <w:r>
-        <w:t>I denna skrivelse redovisar regeringen sin bedömning av de iakttagelser</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> och</w:t>
+        <w:t>I propositionen föreslå</w:t>
+      </w:r>
+      <w:r w:rsidR="002D708D">
+        <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> rekommendationer som Riksrevisionen lämnar i sin granskningsrapport Antagningen till polisutbildningen (RiR 2025:13). Riksrevisionen har granskat om antagningen till polisutbildningen är effektiv. Granskningen omfattar tidsperioden 2017–2024. Riksrevisionens </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> att Sverige säger upp avtalen om beskattning av inkomster från sparande med Anguilla, Caymanöarna, Jungfruöarna, Montserrat och Turks- och Caicosöarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A27DCA2" w14:textId="4279EE16" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk212637680"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:t xml:space="preserve"> är att antagningen </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Det föreslås även </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk207781980"/>
       <w:r>
-        <w:t>inte är effektiv.</w:t>
-[...36 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk208820313"/>
+        <w:t>att lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna ska upphöra att gälla den dag regeringen bestämmer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t xml:space="preserve">Utifrån </w:t>
-[...95 lines deleted...]
-        <w:t>ligga fast.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="74F188A8" w14:textId="0F4A74C5" w:rsidR="00741396" w:rsidRDefault="00C076D4" w:rsidP="00741396">
-[...69 lines deleted...]
-    <w:p w14:paraId="3E44C39D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="008F2013" w:rsidRDefault="002939F4" w:rsidP="00362009">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0647EECC" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="008F2013" w:rsidRDefault="00D924AD" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3C6243" w14:textId="66EAE9CF" w:rsidR="00563A66" w:rsidRDefault="002939F4">
+    <w:p w14:paraId="1596D9C1" w14:textId="58D2C700" w:rsidR="007927B9" w:rsidRDefault="00D924AD">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc208998741" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc215735149" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735149 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00E82F76">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A925724" w14:textId="67B13B15" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="572C6D2C" w14:textId="2E589730" w:rsidR="007927B9" w:rsidRDefault="00193214">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998742" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc215735150" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
+          <w:t>Förslag till lag om upphävande av lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998742 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735150 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00E82F76">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B25DFC4" w14:textId="1B7E153A" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...656 lines deleted...]
-    <w:p w14:paraId="04B81D9A" w14:textId="5DDAB6C3" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="5E650354" w14:textId="5CA0FF45" w:rsidR="007927B9" w:rsidRDefault="00193214">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998751" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc215735151" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735151 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00E82F76">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2654513F" w14:textId="2FE0FEF5" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="643D9F41" w14:textId="3BE2D765" w:rsidR="007927B9" w:rsidRDefault="00193214">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-          <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998752" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc215735152" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Riksrevisionens granskningsrapport RiR 2025:13 Antagningen till polisutbildningen</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sparandeavtalens uppkomst och tillämplighet</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735152 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00E82F76">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BBDAF7D" w14:textId="0818C38E" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="2B13767A" w14:textId="7EE917D9" w:rsidR="007927B9" w:rsidRDefault="00193214">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215735153" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Uppsägning av sparandeavtal och upphävande av lag om sparandeavtal</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735153 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E82F76">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24B4F572" w14:textId="1E84BFEA" w:rsidR="007927B9" w:rsidRDefault="00193214">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215735154" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735154 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E82F76">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="007927B9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D38E90F" w14:textId="0E8606EA" w:rsidR="007927B9" w:rsidRDefault="00193214">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998753" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc215735155" w:history="1">
+        <w:r w:rsidR="007927B9" w:rsidRPr="009260DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde Klicka här för att ange datum.</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 december 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998753 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215735155 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00E82F76">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="007927B9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0248E1AC" w14:textId="0701FA79" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00362009">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="0315267A" w14:textId="1B51CBB4" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410636F6" w14:textId="11D51F83" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="5D71C227" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="005A72C8" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Toc337537303"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc208998741"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc215735149"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00580AA5">
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...63 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="54978145" w14:textId="1AB92607" w:rsidR="00AC39C0" w:rsidRDefault="00AC39C0" w:rsidP="00AC39C0">
+    <w:p w14:paraId="703235F9" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514D8033" w14:textId="2AF28A59" w:rsidR="00D924AD" w:rsidRDefault="007279A7" w:rsidP="0096174F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksrevisionen har granskat antagningen till polisutbildningen. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> antal poliser länge har varit en högt prioriterad fråga på den politiska dagordningen. Det är viktigt att säkra en kompetensförsörjning av hög kvalitet.</w:t>
+        <w:t xml:space="preserve">Riksdagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D924AD">
+        <w:t>godkänner att avtalen om beskattning av inkomster från sparande med Anguilla, Jungfruöarna, Caymanöarna, Montserrat och Turks- och Caicosöarna sägs upp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101A609E" w14:textId="3A56DBF9" w:rsidR="00D85969" w:rsidRDefault="00AC39C0" w:rsidP="00AC39C0">
+    <w:p w14:paraId="1BE3E91B" w14:textId="6194558D" w:rsidR="00D924AD" w:rsidRPr="00144361" w:rsidRDefault="005864EC" w:rsidP="0096174F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om upphävande av lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E0F60F" w14:textId="77777777" w:rsidR="004029E0" w:rsidRPr="00144361" w:rsidRDefault="004029E0" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253C105A" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="00152749" w:rsidRDefault="00D924AD" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...844 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E16E34A" w14:textId="2EC38518" w:rsidR="00580AA5" w:rsidRDefault="00580AA5" w:rsidP="00580AA5">
-[...60 lines deleted...]
-    <w:p w14:paraId="05C64BDA" w14:textId="09F47794" w:rsidR="00917451" w:rsidRDefault="00917451" w:rsidP="001359C4">
+    <w:p w14:paraId="36FF4159" w14:textId="77777777" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00AF4EEA">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...297 lines deleted...]
-        <w:sectPr w:rsidR="00EF3EAD" w:rsidRPr="00EF3EAD" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137CC0B7" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="00E73BC6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="312EFB3E" w14:textId="601C4C72" w:rsidR="00DA16D4" w:rsidRPr="00DC06CD" w:rsidRDefault="00DA16D4" w:rsidP="00DA16D4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc215735150"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1F0F">
+        <w:t>lag om upphävande av lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="5D0875B7" w14:textId="0DB5131A" w:rsidR="00DB62B9" w:rsidRPr="00E73BC6" w:rsidRDefault="0009655C" w:rsidP="00E73BC6">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00E73BC6" w:rsidSect="00155500">
+    <w:p w14:paraId="42529625" w14:textId="52CA2414" w:rsidR="00ED45B8" w:rsidRDefault="00DA16D4" w:rsidP="001F1F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1F0F">
+        <w:t>att lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna ska upphöra att gälla</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D60">
+        <w:t xml:space="preserve"> den dag som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r w:rsidR="00445940">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2525353C" w14:textId="77777777" w:rsidR="007E3523" w:rsidRDefault="007E3523" w:rsidP="001F1F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7416D04D" w14:textId="77777777" w:rsidR="007E3523" w:rsidRDefault="007E3523" w:rsidP="001F1F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8ED80A" w14:textId="77777777" w:rsidR="004029E0" w:rsidRDefault="004029E0" w:rsidP="001F1F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004029E0" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId22"/>
           <w:headerReference w:type="default" r:id="rId23"/>
           <w:footerReference w:type="even" r:id="rId24"/>
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:headerReference w:type="first" r:id="rId26"/>
           <w:footerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc208998752"/>
+    </w:p>
+    <w:p w14:paraId="4AE8AA7B" w14:textId="4DB106AC" w:rsidR="00ED45B8" w:rsidRDefault="00DA16D4" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc215735151"/>
       <w:r>
-        <w:t xml:space="preserve">Riksrevisionens granskningsrapport RiR 2025:13 </w:t>
-[...2 lines deleted...]
-        <w:t>Antagningen till polisutbildningen</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="77E4B61D" w14:textId="3B3C273A" w:rsidR="00752840" w:rsidRDefault="0064221C" w:rsidP="00237BF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk211525385"/>
+      <w:r w:rsidRPr="001754F9">
+        <w:t xml:space="preserve">Sverige ingick under 2005 avtal om beskattning av inkomster från sparande (sparandeavtal) med Anguilla, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Turks- och Caicosöarna samt med Nederländerna med avseende på territorierna Aruba och Nederländska Antillerna. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk211527695"/>
+      <w:r w:rsidRPr="001754F9">
+        <w:t xml:space="preserve">Sedan </w:t>
+      </w:r>
+      <w:r w:rsidR="00955FF7">
+        <w:t xml:space="preserve">några år </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001754F9">
+        <w:t xml:space="preserve">är sparandeavtalen överflödiga eftersom informationsutbyte med de aktuella territorierna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i stället </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001754F9">
+        <w:t xml:space="preserve">sker genom </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk211527806"/>
+      <w:r w:rsidRPr="001754F9">
+        <w:t>OECD:s gemensamma rapporteringsnormer för automatiskt informations</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9303C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001754F9">
+        <w:t>utbyte om finansiella konton (Common Reporting Standard, CRS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4F3C" w:rsidRPr="00CF4F3C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00752840" w:rsidRPr="00752840">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FE73B1" w14:textId="3A928909" w:rsidR="00CF4F3C" w:rsidRDefault="00752840" w:rsidP="00752840">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund föreslås att de sparandeavtal som inte sagts upp av motparten sägs upp. Till följd av uppsägningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00475C29">
+        <w:t xml:space="preserve">föreslås även att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den lag genom vilken avtalen införlivats i svensk rätt upphävs. Lagförslag om detta har upprättats inom Finansdepartementet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="788614B4" w14:textId="7435D4E8" w:rsidR="00F81BC1" w:rsidRDefault="00F81BC1" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81BC1">
+        <w:t xml:space="preserve">Ett utkast till propositionen har beretts med Skatteverket.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5886D1E3" w14:textId="330CCBCE" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00C205D7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F5B145" w14:textId="472EE8AD" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00C205D7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom den föreslagna lagen upphävs lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna. Lagförslaget är författningstekniskt och även i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Lagrådets yttrande har därför inte inhämtats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1452EAAA" w14:textId="1B625E94" w:rsidR="00957491" w:rsidRDefault="00957491" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc215735152"/>
+      <w:r>
+        <w:t>Sparandeavtalens uppkomst och tillämplighet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="788C14D1" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3107936F" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk214275251"/>
+      <w:r>
+        <w:t>Den 3 juni 2003 antog rådet direktiv 2003/48/EG om beskattning av inkomster från sparande i form av räntebetalningar (sparandedirektivet). Enligt direktivet skulle behörig myndighet automatiskt lämna upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lysningar om räntebetalningar som görs i en medlemsstat till en person med hemvist i en annan medlemsstat för att på så sätt möjliggöra beskattning av räntebetalningarna i den stat där betalningsmottagaren har sitt skatterättsliga hemvist. Vidare skulle automatiskt utbyte av informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion, på samma sätt som föreskrivs i direktivet, genomföras med alla berörda beroende eller associerade territorier (Jersey, Guernsey, Isle of Man och de beroende eller associerade territorierna i Västindien). I Sverige genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fördes sparandedirektivet enligt förslag i proposition Sparandedirektivet och kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter (prop. 2004/05:113).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAFC665" w14:textId="1D32102C" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>irektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s tillämplighet var beroende av att </w:t>
+      </w:r>
+      <w:r w:rsidR="00475C29">
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>medlemsstater ingick avtal med bland annat Jersey, Guernsey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve">, Isle of Man och de beroende eller associerade territorierna i Västindien om att de tillämpar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">automatiskt utbyte av information på samma sätt som i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>direktivet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mot denna bakgrund ingick Sverige under 2005 avtal om beskattning av inkomster från </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>sparande (sparandeavtal) med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna. Avtalen om inkomster av sparande från Aruba och Nederländska Antillerna ingicks med Nederländerna, medan övriga avtal ingicks med respektive territorium. Sedan avtalen ingicks har Nederländska Antillerna upphört att existera och ersatts med de fem territorierna Bonaire, Curaçao, Saba, Sint Eustatius och Sint Maarten. Avtalen har utformats i enlighet med bestämmelserna i sparandedirektivet och de finns publicerade i Sveriges internationella överenskommelser (SÖ). Avtalen har införlivats i svensk rätt genom lag (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna. Lagen trädde i kraft den 1 juli 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145AC598" w14:textId="371FFDCB" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan sparandeavtalen ingicks har OECD utvecklat gemensamma rapporteringsnormer för automatiskt informationsutbyte om finansiella konton (Common Reporting Standard, CRS). Av CRS framgår bland annat vilka finansiella institut som är skyldiga att rapportera information, vilka typer av konton och skattskyldiga som omfattas samt vilka procedurer som måste följas av de finansiella instituten. Informationsutbyte enligt CRS förutsätter att en jurisdiktion undertecknar avtal om detta och aktiverar informationsutbytesrelationer till andra jurisdiktioner. Ett sådant avtal kan t.ex. vara det multilaterala avtalet mellan behöriga myndigheter om automatiskt utbyte av upplysningar om finansiella konton (CRS Multilateral Competent Authority Agreement, CRS MCAA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795B14D5" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CRS har genomförts i EU-rätten genom ändringsdirektivet 2014/107/EU till direktivet om administrativt samarbete i fråga om beskattning. CRS genomfördes i svensk rätt enligt förslag i propositionen En global standard för automatiskt utbyte av upplysningar om finansiella konton (prop. 2015/16:29). Lagen trädde i kraft den 1 januari 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363B2D8F" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samtliga territorier som omfattas av sparandeavtalen har anslutit sig till CRS och aktiverat relationen för utbyte av information med Sverige. Ingen av motparterna är reciproka avseende uppgiftslämnandet enligt CRS vilket betyder att de endast lämnar, och alltså inte tar emot, uppgifter. Efter att CRS trätt i kraft i territorierna som omfattas av sparandeavtalen har Sverige ett fungerande informationsutbyte, eller åtminstone mottagande, enligt CRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174F9C4C" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sparandedirektivet upphävdes kort efter att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83557">
+        <w:t>ändringsdirektivet 2014/107/EU till direktivet om administrativt samarbete i fråga om beskattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hade antagits. Skälet för upphävandet var att direktiven hade överlappande tillämpningsområde och att de små skillnader som fanns inte motiverade de dubbla rapporteringsstandarder som skulle följa av att ha kvar båda direktiven. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="642BBED0" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sparandeavtalens nuvarande status och tillämpning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D441C08" w14:textId="77777777" w:rsidR="008616D2" w:rsidRDefault="008616D2" w:rsidP="008616D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk214275372"/>
+      <w:r>
+        <w:t>Jersey, Guernsey och Isle of Man har sagt upp sina respektive sparande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avtal med Sverige med effekt från januari 2016. Nederländerna har sagt upp sparandeavtalen med Sverige avseende Aruba och Nederländska Antillerna (vad avser Bonaire, Curacao, Saba och Sint Eustatius med effekt från januari 2019, samt Sint Maarten med effekt från januari 2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Caymanöarna, Jungfruöarna, Montserrat och Turks- och Caicosöarna har suspenderat, men inte sagt upp, sina respektive sparandeavtal med Sverige under 2016. Avtalet med Anguilla har varken sagts upp eller suspenderats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332F67A2" w14:textId="2A75B4D3" w:rsidR="00957491" w:rsidRPr="00957491" w:rsidRDefault="008616D2" w:rsidP="00083C79">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är Skatteverket som tillämpar såväl sparandeavtalen som CRS för att lämna och ta emot uppgifter om inkomster från sparande. Som nämnts ovan är det numera endast avtalet med Anguilla som är tillämpligt. Övriga 13 avtalsparter lämnar inte några uppgifter till Sverige med stöd av avtalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB0887B" w14:textId="738D71C8" w:rsidR="00DA16D4" w:rsidRDefault="00E05922" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc215735153"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>Uppsägning av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05922">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sparandeavtal och upphävande av lag om sparandeavtal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="2C4961DE" w14:textId="77777777" w:rsidR="00F2220F" w:rsidRDefault="00DA16D4" w:rsidP="00F2220F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7405B877" w14:textId="0597D169" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sveriges avtal om beskattning av inkomster från sparande med Anguilla, Jungfruöarna, Caymanöarna, Montserrat</w:t>
+      </w:r>
+      <w:r w:rsidR="0015233D">
+        <w:t xml:space="preserve"> samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Turks- och Caicosöarna sägs upp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56493D50" w14:textId="63A80E9E" w:rsidR="00DA16D4" w:rsidRPr="00DA61DA" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lag (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna upphävs fr. o. m. den</w:t>
+      </w:r>
+      <w:r w:rsidR="00457F98">
+        <w:t xml:space="preserve"> dag regeringen bestämmer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00457F98" w:rsidDel="00457F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F0B8C0" w14:textId="20DEEE0F" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA61DA">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C443C41" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="004029E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppsägning av sparandeavtal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C8811F" w14:textId="15AE54FD" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige har ingått tio sparandeavtal, som omfattar 14 territorier. Avtalet med Nederländerna avseende Nederländska Antillerna omfattar fem territorier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40DB4">
+        <w:t xml:space="preserve"> medan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> övriga avtal omfattar ett territorium vardera. Fem av dessa avtal har sagts upp av motparten. Det gäller avtalen med Guernsey, Isle of Man och Jersey samt avtalen med Nederländerna avseende Aruba och Nederländska Antillerna. Ytterligare fyra avtal har suspenderats av motparten</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40DB4">
+        <w:t>. Det gäller avtalen med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Jungfruöarna, Caymanöarna, Montserrat och Turks- och Caicosöarna. Det innebär att det bara är sparandeavtalet med Anguilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00457F98">
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D78">
+        <w:t>tillämpligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7A72">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070E77AE" w14:textId="02AEE834" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Samtidigt har Sverige genom CRS ett fungerande utbyte, eller åtminstone mottagande, av information med samtliga territorier som omfattats av sparandeavtalen. Detta innebär att den faktiska användningen av sparandeavtalen </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t>numera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är mycket begränsad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5111F386" w14:textId="58F80E4D" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att varken avtalet med Anguilla eller de suspenderade avtalen med Jungfruöarna, Caymanöarna, Montserrat eller Turks- och Caicosöarna kommer att sägas upp av motparten inom den närm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D60">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D60">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tiden. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D311B">
+        <w:t xml:space="preserve">Även om det inte brådskar med en uppsägning av avtalen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="008D311B">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte rimligt att invänta </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t xml:space="preserve">eventuella </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppsägningar</w:t>
+      </w:r>
+      <w:r w:rsidR="008D311B">
+        <w:t xml:space="preserve"> av motparterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att därefter upphäva lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F3C3C4" w14:textId="5892A0E8" w:rsidR="000B7A72" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nämnda avtal innehåller två olika varianter av bestämmelser om uppsägning. De</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D60">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ena varianten anger att en av de avtalsslutande </w:t>
+      </w:r>
+      <w:r w:rsidR="00747621">
+        <w:t xml:space="preserve">parterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på diplomatisk väg kan säga upp avtalet genom anmälan om uppsägning minst sex månader före utgången av ett kalenderår. Då ska avtalet upphöra </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att gälla för den period som börjar efter </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t xml:space="preserve">utgången </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av det kalenderår när anmälan om uppsägning gjordes. Denna </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t xml:space="preserve">variant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns i avtalet med Anguilla. De</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> andra </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t>varianten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anger att en av de avtalsslutande parterna </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF015F">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> säga upp avtalet genom en skriftlig anmälan till den andra parten. I så fall ska avtalet upphöra att gälla tolv månader efter uppsägningen. Avtalet kan alltså upphöra att gälla när som helst under ett kalenderår och inte bara vid ett årsskifte. Denna </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D26">
+        <w:t xml:space="preserve">variant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finns i avtalen med Jungfruöarna, Caymanöarna, Montserrat och Turks- och Caicosöarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31918DB7" w14:textId="64126331" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F81BC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samtliga sparandeavtal är införlivade i svensk rätt genom lag (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D29116" w14:textId="55CFD1D9" w:rsidR="00EA032A" w:rsidRDefault="00EA032A" w:rsidP="00F81BC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA032A">
+        <w:t xml:space="preserve">Enligt 10 kap. 3 § regeringsformen krävs riksdagens godkännande innan regeringen ingår en för riket bindande internationell överenskommelse bl.a. i de fall som förutsätter att en lag ändras eller upphävs eller att en ny lag stiftas. Av 10 kap. 5 § regeringsformen följer att bestämmelserna i 10 kap. 3 § regeringsformen tillämpas även på uppsägning av internationella överenskommelser. I detta fall krävs riksdagens godkännande eftersom uppsägningen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sparandeavtalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA032A">
+        <w:t xml:space="preserve"> förutsätter att en lag upphävs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694E88A9" w14:textId="3773AD99" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När sparandeavtalen med Anguilla, Jungfruöarna, Cayman</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6544">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">öarna, Montserrat och Turks- och Caicosöarna har sagts upp och upphört att gälla kommer samtliga sparandeavtal att vara uppsagda. Till följd av detta bör den lag genom vilken avtalen införlivats i svensk rätt upphävas. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D311B">
+        <w:t xml:space="preserve">Det är inte möjligt att nu avgöra vid vilken tidpunkt avtalen kommer att upphöra att gälla. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D60">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>slås därför att lagen (2005:343) om avtal om beskattning av inkomster från sparande med Anguilla, Aruba, Caymanöarna, Guernsey, Isle of Man, Jersey, Jungfruöarna, Montserrat, Nederländska Antillerna och Turks- och Caicosöarna ska upphöra att gälla den</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46E76">
+        <w:t xml:space="preserve"> dag regeringen bestämmer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D6082" w14:textId="2C784C38" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc215735154"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="5B3A3CF3" w14:textId="6394D83D" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00DA61DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA61DA">
+        <w:t>Eftersom sparandeavtalen har ersatts av annat informationsutbyte bedöms förslaget inte föranleda några offentligfinansiella effekter. Förslagen bedöms inte heller ge upphov till någon ökad arbetsbörda för Skatteverket eller för de allmänna förvaltningsdomstolarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699AD484" w14:textId="16BF7623" w:rsidR="0096531F" w:rsidRDefault="0096531F" w:rsidP="0096531F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Förslagen </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4327">
+        <w:t xml:space="preserve">bedöms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte medföra några märkbara effekter på vare sig inkomstfördelningen eller den ekonomiska jämställdheten mellan kvinnor och män. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3701B279" w14:textId="73D7BEE4" w:rsidR="0096531F" w:rsidRPr="0096531F" w:rsidRDefault="0096531F" w:rsidP="0096531F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms i övrigt inte ha effekter på sysselsättning, miljö eller integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B77873" w14:textId="0C59567D" w:rsidR="0096531F" w:rsidRPr="0096531F" w:rsidRDefault="0096531F" w:rsidP="0096531F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0096531F" w:rsidRPr="0096531F" w:rsidSect="004029E0">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
+        <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
-        <w:placeholder>
-[...3 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="71AD61A0" w14:textId="29522393" w:rsidR="0009655C" w:rsidRDefault="001F25F0" w:rsidP="00601D40">
+        <w:p w14:paraId="1E3B15A2" w14:textId="3DAAF595" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">     </w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="23873D2D" w14:textId="28D2A971" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="5BB9B207" w14:textId="0FFA1165" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc208998753"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc215735155"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
+          <w:id w:val="679708000"/>
           <w:placeholder>
-            <w:docPart w:val="1A71CA057EB94A38AF17A182B2E608E2"/>
+            <w:docPart w:val="081C770BAE3E4BB8B666FA84AFEA11B1"/>
           </w:placeholder>
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F71FE3">
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00DE2D06">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="1642B01B" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="7DEFB000" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176ABD99" w14:textId="18653BDD" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="6F3FDAB2" w14:textId="2C71ECEC" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
+          <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F9756D">
-            <w:t>vice statsminister Busch, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="007333AD">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="74F85C7D" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="7FB5D1AD" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7701134E" w14:textId="6E67704F" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="7D39D327" w14:textId="2FDA0F86" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
+          <w:id w:val="1160741249"/>
           <w:placeholder>
-            <w:docPart w:val="54E22333D5944D88906A93E5DFC33E5F"/>
+            <w:docPart w:val="1163D9A96F6B414E83822918EDE0A8C0"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F71FE3" w:rsidRPr="00F71FE3">
-[...5 lines deleted...]
-            <w:t>Gunnar Strömmer</w:t>
+          <w:r w:rsidR="00083C79">
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F4E86C0" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="00827386" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="2E66825E" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRPr="00827386" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029477DA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="008B7E85" w:rsidRDefault="0009655C" w:rsidP="0044419F">
+    <w:p w14:paraId="2DA42C16" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRPr="00915BF3" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C6A2AA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="006E102E" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="0E3C1CF7" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRPr="006E102E" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235B1DA4" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="332FE275" w14:textId="77777777" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798CEACD" w14:textId="112BBCC0" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000A4578">
+    <w:p w14:paraId="4F0F7B38" w14:textId="45547F06" w:rsidR="00DA16D4" w:rsidRDefault="00DA16D4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
+          <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> Riksrevisionens rapport om antagningen till polisutbildningen.</w:t>
+          <w:r w:rsidR="00BC430D">
+            <w:t>Uppsägning av sparandeavtal</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2E18AC97" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="10F15B2B" w14:textId="77777777" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00AF4EEA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B1F993" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+    <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9B6FB7" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
+    <w:p w14:paraId="595DEDEC" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164C3765" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
+    <w:p w14:paraId="7AA57C45" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="623EAA8B" w14:textId="77777777" w:rsidR="001D1671" w:rsidRDefault="001D1671">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3586,2826 +2166,2632 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00357E88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3E203997" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:docPr id="13" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7C35DCE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7C35DCE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76B6D4D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EF705FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="14" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0A6A39E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0A6A39E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C935A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="64505E08" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1292E902" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1292E902" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EA2FC5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2D7F0563" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:docPr id="1771065090" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B98FDD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="250E7D5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="64BF4714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="250E7D5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="64BF4714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E52F3C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="17E6EBD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:docPr id="746215916" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="598BF61E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="598BF61E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28C9AC79" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="434E8DB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 1"/>
+              <wp:docPr id="1019050545" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="61791C85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="61791C85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E543F14" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A082BF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A082BF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23C00E44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="652DEC4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="652DEC4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6FB0A95C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="006BBA4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="006BBA4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F134489" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="006923D1">
+    <w:p w14:paraId="6385723D" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43EDEB24" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="006923D1" w:rsidRDefault="002939F4" w:rsidP="006923D1">
+    <w:p w14:paraId="6F97182D" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRPr="006923D1" w:rsidRDefault="00D924AD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75E6E256" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="006923D1">
+    <w:p w14:paraId="6D10681D" w14:textId="77777777" w:rsidR="00D924AD" w:rsidRDefault="00D924AD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B58D905" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="24ED76CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="7CBA1877" w14:textId="48D7F920" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="7CBA1877" w14:textId="48D7F920" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56770BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="031D6D2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D0C9EA1" w14:textId="7A0B5D4C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D0C9EA1" w14:textId="7A0B5D4C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40C71DE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="44BAB684" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3CCC87A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="531A55E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:docPr id="1815395482" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="2ACDF2A6" w14:textId="293E111B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-5747812"/>
+                              <w:id w:val="684024306"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-32276578"/>
+                              <w:id w:val="-392656238"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="2ACDF2A6" w14:textId="293E111B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-5747812"/>
+                        <w:id w:val="684024306"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-32276578"/>
+                        <w:id w:val="-392656238"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78E0A6B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="331BA44D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:docPr id="383708172" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="07A1868A" w14:textId="5530603E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1424687901"/>
+                              <w:id w:val="1898780360"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1194303305"/>
+                              <w:id w:val="1410737311"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="07A1868A" w14:textId="5530603E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1424687901"/>
+                        <w:id w:val="1898780360"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1194303305"/>
+                        <w:id w:val="1410737311"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-[...52 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="087D287C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="043B9220" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A3765EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="028374A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="3AD4B460" w14:textId="7869F226" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1358241963"/>
+                              <w:id w:val="439422033"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1602942632"/>
+                              <w:id w:val="-751125685"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="3AD4B460" w14:textId="7869F226" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1358241963"/>
+                        <w:id w:val="439422033"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1602942632"/>
+                        <w:id w:val="-751125685"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26D1B6C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32FC6BD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="46DEEC34" w14:textId="062B80ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00193214" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1808433659"/>
+                              <w:id w:val="-500195171"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00DA16D4">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-856880168"/>
+                              <w:id w:val="116953131"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="007333AD">
+                                <w:t>2025/26:73</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="46DEEC34" w14:textId="062B80ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E82F76" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1808433659"/>
+                        <w:id w:val="-500195171"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00DA16D4">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-856880168"/>
+                        <w:id w:val="116953131"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="007333AD">
+                          <w:t>2025/26:73</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5840626A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="70E1E794" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -6662,166 +5048,50 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091178EB"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -6881,57 +5151,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7000,167 +5270,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7241,51 +5395,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7365,51 +5519,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7492,51 +5646,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7619,176 +5773,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7875,57 +5916,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -7985,57 +6026,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -8077,167 +6118,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8334,51 +6259,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -8468,51 +6393,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8559,57 +6484,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8693,81 +6618,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8873,1559 +6798,1335 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1464157065">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2077051901">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="901908029">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1464157065">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="316424554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="18"/>
-[...104 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002939F4"/>
+    <w:rsidRoot w:val="00D924AD"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="0002424A"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="0002667F"/>
+    <w:rsid w:val="0002716C"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000358E3"/>
-    <w:rsid w:val="000400A8"/>
+    <w:rsid w:val="00033EF1"/>
+    <w:rsid w:val="00034006"/>
+    <w:rsid w:val="00037B1D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00051271"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000526E8"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="000661DE"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00083C79"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="0009655C"/>
-    <w:rsid w:val="00096B90"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
+    <w:rsid w:val="000A093D"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2762"/>
-    <w:rsid w:val="000A3F68"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4578"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B7A72"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C3682"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D7856"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
+    <w:rsid w:val="000F6F02"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="00111C83"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126738"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="001359C4"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="0015233D"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00157829"/>
-    <w:rsid w:val="00157A90"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="0016173F"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164551"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="0017343A"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00176476"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00177741"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00182703"/>
+    <w:rsid w:val="00184454"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00193214"/>
+    <w:rsid w:val="00193A8D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
+    <w:rsid w:val="001A61AD"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A78AE"/>
-    <w:rsid w:val="001B13A8"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C1897"/>
+    <w:rsid w:val="001C39CB"/>
+    <w:rsid w:val="001C4327"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C6A74"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0A27"/>
     <w:rsid w:val="001D1007"/>
-    <w:rsid w:val="001D2B7C"/>
-    <w:rsid w:val="001D31EC"/>
+    <w:rsid w:val="001D1671"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001D7D48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F25F0"/>
+    <w:rsid w:val="001F3461"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00205E04"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="0024035B"/>
+    <w:rsid w:val="00236F9E"/>
+    <w:rsid w:val="00237BF6"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00240EA9"/>
+    <w:rsid w:val="0024232B"/>
+    <w:rsid w:val="002437D8"/>
     <w:rsid w:val="00244011"/>
-    <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254AD3"/>
+    <w:rsid w:val="0025786C"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00262770"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00263F2A"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="002741E0"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
-    <w:rsid w:val="0029360E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002939F4"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B3ED6"/>
+    <w:rsid w:val="002B219E"/>
+    <w:rsid w:val="002B6920"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002D708D"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F278B"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="00312AAF"/>
+    <w:rsid w:val="00312384"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00331AC3"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00341C5A"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="003449E8"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003635F5"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370914"/>
-    <w:rsid w:val="00371173"/>
+    <w:rsid w:val="00370CBA"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372CB5"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00377399"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00381FE3"/>
+    <w:rsid w:val="00382CCC"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="00387EBE"/>
+    <w:rsid w:val="00390892"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A74EC"/>
     <w:rsid w:val="003B024C"/>
+    <w:rsid w:val="003B032C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C5E2A"/>
+    <w:rsid w:val="003C5A01"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D28D6"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E162C"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E341E"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003F137F"/>
-    <w:rsid w:val="003F1B82"/>
+    <w:rsid w:val="003E5B82"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="004029E0"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="004237E6"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="00430044"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00437E40"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
+    <w:rsid w:val="00445940"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="004479E9"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="0045319D"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004550D5"/>
+    <w:rsid w:val="00457F98"/>
+    <w:rsid w:val="00465782"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00466459"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
-    <w:rsid w:val="0047373E"/>
     <w:rsid w:val="004738C6"/>
+    <w:rsid w:val="00474396"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00475C29"/>
+    <w:rsid w:val="004765EF"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00485E2B"/>
+    <w:rsid w:val="00487682"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00495160"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A353D"/>
+    <w:rsid w:val="004962BA"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C4147"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C7466"/>
-    <w:rsid w:val="004D50C3"/>
+    <w:rsid w:val="004D4A1F"/>
+    <w:rsid w:val="004D5A88"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E320C"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F37EB"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="00500617"/>
     <w:rsid w:val="00500B7A"/>
+    <w:rsid w:val="00500DB8"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="0051095A"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="00531382"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0053219F"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
+    <w:rsid w:val="00536CDC"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
+    <w:rsid w:val="00540EBE"/>
     <w:rsid w:val="0054196B"/>
+    <w:rsid w:val="00541D01"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546608"/>
-    <w:rsid w:val="00546A68"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553942"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00561B91"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="00563A66"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
-    <w:rsid w:val="00565044"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00580AA5"/>
+    <w:rsid w:val="00582CC6"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="005864EC"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00592BFE"/>
+    <w:rsid w:val="00592F05"/>
+    <w:rsid w:val="00595424"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3ECA"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005A7ECE"/>
+    <w:rsid w:val="005B1EB9"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005C0B82"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F56F9"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
+    <w:rsid w:val="006178B9"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00635D01"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="0064273C"/>
+    <w:rsid w:val="0064221C"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
+    <w:rsid w:val="0067155A"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="0067474A"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00696309"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B2C00"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C22B6"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D0A3F"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E6777"/>
     <w:rsid w:val="006F1889"/>
+    <w:rsid w:val="006F206C"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F6C06"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="007041E7"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007215E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00725B1F"/>
+    <w:rsid w:val="007279A7"/>
+    <w:rsid w:val="007333AD"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="007408D2"/>
-    <w:rsid w:val="00741396"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437C2"/>
+    <w:rsid w:val="00743274"/>
+    <w:rsid w:val="00747621"/>
+    <w:rsid w:val="00747D78"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752CBA"/>
+    <w:rsid w:val="00752840"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="00755580"/>
-    <w:rsid w:val="00755E51"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00772B81"/>
+    <w:rsid w:val="007730DD"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
+    <w:rsid w:val="007917AF"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="007927B9"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A5316"/>
+    <w:rsid w:val="007B00E7"/>
+    <w:rsid w:val="007C0502"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1932"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007E06EA"/>
+    <w:rsid w:val="007E2968"/>
+    <w:rsid w:val="007E3523"/>
+    <w:rsid w:val="007E3A42"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806ADB"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="00813FDC"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081751D"/>
+    <w:rsid w:val="00817467"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="008234A6"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="008427FE"/>
+    <w:rsid w:val="00834BFA"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="00844AFD"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="008616D2"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="00862662"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00870650"/>
-    <w:rsid w:val="00872B5C"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00883BC0"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A20B6"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A68E7"/>
     <w:rsid w:val="008B1C1B"/>
+    <w:rsid w:val="008B3449"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B6544"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008B7FA2"/>
+    <w:rsid w:val="008C303A"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D1C0F"/>
+    <w:rsid w:val="008C76A7"/>
+    <w:rsid w:val="008D311B"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E19A0"/>
     <w:rsid w:val="008E3691"/>
-    <w:rsid w:val="008E3A32"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E7C27"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
+    <w:rsid w:val="008F1697"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F41FC"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="00911147"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="00917451"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00926552"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="0093790A"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="009520A9"/>
-    <w:rsid w:val="00952A0A"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00955FF7"/>
+    <w:rsid w:val="00957491"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009668B1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009742DD"/>
+    <w:rsid w:val="0096174F"/>
+    <w:rsid w:val="00964EFB"/>
+    <w:rsid w:val="0096531F"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="0098061B"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00982F0B"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="009852CE"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993152"/>
+    <w:rsid w:val="00987971"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
-    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B7109"/>
+    <w:rsid w:val="009C0B67"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009D074B"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E5198"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F3D26"/>
+    <w:rsid w:val="00A0327A"/>
+    <w:rsid w:val="00A03D47"/>
+    <w:rsid w:val="00A0516F"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A12CBA"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A168A0"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21D06"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A46E76"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A7568B"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A86B54"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97EE2"/>
-    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB1590"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB4EE6"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB6F3C"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC39C0"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC5AA9"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD2D57"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE4561"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE6A04"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
+    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B135C4"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B33977"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35299"/>
+    <w:rsid w:val="00B33225"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B42F1A"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B448F7"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B52AD2"/>
-    <w:rsid w:val="00B54ECA"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B654B5"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B85275"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
+    <w:rsid w:val="00B9303C"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB170C"/>
+    <w:rsid w:val="00BB17DA"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC430D"/>
     <w:rsid w:val="00BC4B2B"/>
-    <w:rsid w:val="00BC4DA7"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD41BA"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE3F67"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF3CDA"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
-    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C0513D"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C06F38"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C076D4"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16808"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C269DF"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C47328"/>
+    <w:rsid w:val="00C36CD9"/>
+    <w:rsid w:val="00C41E57"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C47CF7"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5513E"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C614B6"/>
+    <w:rsid w:val="00C62B47"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C71092"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C74EC4"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C83557"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C90D60"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C94E0A"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C5D"/>
-    <w:rsid w:val="00C97BB2"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5C0A"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB57AC"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC0323"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC6F9A"/>
+    <w:rsid w:val="00CC46B7"/>
+    <w:rsid w:val="00CC51A8"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE404B"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
-    <w:rsid w:val="00CE5CF4"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF5495"/>
+    <w:rsid w:val="00CF4F3C"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
-    <w:rsid w:val="00D04B9B"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D057CE"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D248D7"/>
-    <w:rsid w:val="00D27012"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D47E6E"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D51BFC"/>
+    <w:rsid w:val="00D50FF1"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D54DB4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D74306"/>
     <w:rsid w:val="00D75981"/>
-    <w:rsid w:val="00D76180"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D85969"/>
+    <w:rsid w:val="00D924AD"/>
     <w:rsid w:val="00D9256D"/>
+    <w:rsid w:val="00D929C3"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D92D1B"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA1223"/>
+    <w:rsid w:val="00DA16D4"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB2C34"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD27DD"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE2D06"/>
+    <w:rsid w:val="00DE39C2"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E05922"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E065CB"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E11C4D"/>
+    <w:rsid w:val="00E15A23"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E33AEC"/>
+    <w:rsid w:val="00E359DB"/>
+    <w:rsid w:val="00E36010"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E409DC"/>
-    <w:rsid w:val="00E432C0"/>
+    <w:rsid w:val="00E421B0"/>
+    <w:rsid w:val="00E42E79"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
+    <w:rsid w:val="00E460EE"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E523E0"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6188E"/>
-    <w:rsid w:val="00E650C8"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E740B6"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E82F76"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E9620E"/>
+    <w:rsid w:val="00E96330"/>
+    <w:rsid w:val="00EA032A"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB0753"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC65EA"/>
+    <w:rsid w:val="00ED45B8"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE3BA0"/>
+    <w:rsid w:val="00EE3B4C"/>
+    <w:rsid w:val="00EE3BBA"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF3EAD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F2220F"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F2609D"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F26EAE"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F40705"/>
+    <w:rsid w:val="00F40DB4"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F55DC4"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F63B73"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F71FE3"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F74DA1"/>
+    <w:rsid w:val="00F76F2E"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F81BC1"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F8391A"/>
+    <w:rsid w:val="00F85154"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F969FB"/>
-    <w:rsid w:val="00F9756D"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB5C14"/>
+    <w:rsid w:val="00FB73C3"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC3193"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD4697"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD7E59"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
-    <w:rsid w:val="00FE0B8A"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
-    <w:rsid w:val="00FE1052"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FF015F"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1837E94A"/>
-  <w15:docId w15:val="{087B08D9-26E4-4AEA-A560-37E67CADF9D2}"/>
+  <w14:docId w14:val="495CE90E"/>
+  <w15:docId w15:val="{575188EA-88F0-40F8-92BF-A77CDF78DF90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -11971,51 +9672,50 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
@@ -12162,51 +9862,50 @@
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -12857,51 +10556,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -12943,225 +10641,158 @@
     <w:uiPriority w:val="15"/>
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
-  </w:style>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5837993F52574581ADD17A47BA9296CA"/>
+        <w:name w:val="D1FD665BF3CF46BDBC688CCB11FA3F4B"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{80C16831-982A-4F9D-B31C-85B0991F2C63}"/>
+        <w:guid w:val="{B6A9AE2C-520A-4E51-8B87-B74B38933E65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+        <w:p w:rsidR="00990CE3" w:rsidRDefault="00990CE3" w:rsidP="00990CE3">
           <w:pPr>
-            <w:pStyle w:val="5837993F52574581ADD17A47BA9296CA1"/>
+            <w:pStyle w:val="D1FD665BF3CF46BDBC688CCB11FA3F4B"/>
           </w:pPr>
-          <w:r w:rsidRPr="009362C9">
+          <w:r w:rsidRPr="00D76713">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9654B1B439894942B7E2B7FD39303E51"/>
+        <w:name w:val="081C770BAE3E4BB8B666FA84AFEA11B1"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F6C799F5-BDFA-4190-8372-B1796535CD56}"/>
+        <w:guid w:val="{BEC1165F-54D9-4FAD-AEB3-A75151D9BE4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+        <w:p w:rsidR="00990CE3" w:rsidRDefault="00990CE3" w:rsidP="00990CE3">
           <w:pPr>
-            <w:pStyle w:val="9654B1B439894942B7E2B7FD39303E514"/>
+            <w:pStyle w:val="081C770BAE3E4BB8B666FA84AFEA11B1"/>
           </w:pPr>
-          <w:r>
-[...51 lines deleted...]
-          <w:r w:rsidRPr="008F1771">
+          <w:r w:rsidRPr="006761A4">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="54E22333D5944D88906A93E5DFC33E5F"/>
+        <w:name w:val="1163D9A96F6B414E83822918EDE0A8C0"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{42C059DA-61CC-4A03-9DD5-EF8048AC8488}"/>
+        <w:guid w:val="{78C64902-AA22-4A1E-BF22-B43E67545706}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+        <w:p w:rsidR="00990CE3" w:rsidRDefault="00990CE3" w:rsidP="00990CE3">
           <w:pPr>
-            <w:pStyle w:val="54E22333D5944D88906A93E5DFC33E5F4"/>
+            <w:pStyle w:val="1163D9A96F6B414E83822918EDE0A8C0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F71FE3">
+          <w:r w:rsidRPr="008B48D7">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-              <w:color w:val="auto"/>
             </w:rPr>
-            <w:t>Gunnar Strömmer</w:t>
+            <w:t>Klicka här för att ange föredragande statsråd</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13209,70 +10840,81 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
-  <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A87F6E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C96C5D"/>
+    <w:rsidRoot w:val="00990CE3"/>
+    <w:rsid w:val="000D7856"/>
+    <w:rsid w:val="00236F9E"/>
+    <w:rsid w:val="002B219E"/>
+    <w:rsid w:val="003D28D6"/>
+    <w:rsid w:val="003E341E"/>
+    <w:rsid w:val="004D4A1F"/>
+    <w:rsid w:val="00500617"/>
+    <w:rsid w:val="00911147"/>
+    <w:rsid w:val="00926552"/>
+    <w:rsid w:val="0098061B"/>
+    <w:rsid w:val="00990CE3"/>
+    <w:rsid w:val="00AE4561"/>
+    <w:rsid w:val="00BE3F67"/>
+    <w:rsid w:val="00CC0323"/>
+    <w:rsid w:val="00DA1223"/>
+    <w:rsid w:val="00DD27DD"/>
+    <w:rsid w:val="00E96330"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -13684,134 +11326,106 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A87F6E"/>
+    <w:rsid w:val="00990CE3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5837993F52574581ADD17A47BA9296CA1">
-[...1 lines deleted...]
-    <w:rsid w:val="00A87F6E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1FD665BF3CF46BDBC688CCB11FA3F4B">
+    <w:name w:val="D1FD665BF3CF46BDBC688CCB11FA3F4B"/>
+    <w:rsid w:val="00990CE3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A71CA057EB94A38AF17A182B2E608E21">
-[...1 lines deleted...]
-    <w:rsid w:val="00A87F6E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="081C770BAE3E4BB8B666FA84AFEA11B1">
+    <w:name w:val="081C770BAE3E4BB8B666FA84AFEA11B1"/>
+    <w:rsid w:val="00990CE3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9654B1B439894942B7E2B7FD39303E514">
-[...29 lines deleted...]
-    <w:rsid w:val="00A87F6E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1163D9A96F6B414E83822918EDE0A8C0">
+    <w:name w:val="1163D9A96F6B414E83822918EDE0A8C0"/>
+    <w:rsid w:val="00990CE3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14113,310 +11727,278 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...20 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:73</dokumentnummer>
+  <titel>Uppsägning av sparandeavtal</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor/>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13591</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13591</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13591</Description>
+    </_dlc_DocIdUrl>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
-    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
-[...7 lines deleted...]
-    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</customXsn>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -14477,180 +12059,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65AA89D-FFCC-4D93-A52E-60496662606F}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FA63B5-3D25-4ED2-B12B-1BC1B83E6214}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9C90D6C-E74A-4A1C-8CC5-87931F52D503}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF51CE08-E159-44E7-B778-A446B91AED58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E0C3B3-3EF2-4E72-BD43-513D53D69D82}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{046556AE-89D7-459A-A372-6F008CC77265}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{577709DC-2C49-4AAA-8C4D-2861F6C7F078}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9948C17-5F5E-4BB8-890B-AB4407B6598F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328D18DF-61F2-47EE-BB4B-85A4C52296E2}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FAA5E74-AD46-4B26-9A74-6DF20F0EFAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{259131FE-E3AC-4E1B-B5E7-1275D10D9C8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16251</Characters>
+  <Pages>9</Pages>
+  <Words>2274</Words>
+  <Characters>12053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Regeringens skrivelse Polisutbildningen</vt:lpstr>
+      <vt:lpstr>Uppsägning av sparandeavtal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19279</CharactersWithSpaces>
+  <CharactersWithSpaces>14299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Regeringens skrivelse Polisutbildningen</dc:title>
-  <dc:creator>Sanna Grahn</dc:creator>
+  <dc:title>Uppsägning av sparandeavtal</dc:title>
+  <dc:creator>Patrik Tysklind</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1a52d4bc-d403-4800-a122-e506f73fda97</vt:lpwstr>
+    <vt:lpwstr>40607505-658f-438a-a95f-ca6f5523a744</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr/>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>