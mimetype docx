--- v0 (2026-06-16)
+++ v1 (2026-08-27)
@@ -1,50975 +1,7281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...74 lines deleted...]
-  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="32AFB8BB" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="459D7E44" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="00B328D5" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004E7A3B">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004769C9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="453FF840" wp14:editId="42238DA9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03B8E497" wp14:editId="67262542">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="2D10E371" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="00811BB8" w:rsidRDefault="00E514F9" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="3453250B" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="00811BB8" w:rsidRDefault="004769C9" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15A6F53B" wp14:editId="411A8D68">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="270CA8A0" wp14:editId="2BADCCFB">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1138365632" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="453FF840" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="03B8E497" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="2D10E371" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="00811BB8" w:rsidRDefault="00E514F9" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="3453250B" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="00811BB8" w:rsidRDefault="004769C9" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15A6F53B" wp14:editId="411A8D68">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="270CA8A0" wp14:editId="2BADCCFB">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1138365632" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId16"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A4EB1A2" w14:textId="4A67C636" w:rsidR="00E514F9" w:rsidRDefault="003D1D0A" w:rsidP="00333C9D">
+        <w:p w14:paraId="4601E2AD" w14:textId="07BAE270" w:rsidR="004769C9" w:rsidRDefault="00FE003F" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:45</w:t>
+            <w:t>2025/26:74</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="58014335" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="005F407A" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="5161D6DF" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="00D01F17" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D3230" w14:paraId="57175764" w14:textId="77777777">
+      <w:tr w:rsidR="004769C9" w14:paraId="7C55590B" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
-            <w:id w:val="-283352459"/>
+            <w:id w:val="-2000570357"/>
             <w:temporary/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="437C1A4D" w14:textId="37BF88DE" w:rsidR="00E514F9" w:rsidRDefault="00CE077B" w:rsidP="004B4EA4">
+              <w:p w14:paraId="317D028D" w14:textId="1CDA5D40" w:rsidR="004769C9" w:rsidRDefault="005B0A16" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Ett förbättrat resegarantisystem</w:t>
+                  <w:t>2025 års redogörelse för tillämpningen av lagen om särskild kontroll av vissa utlänningar</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0B09D1D8" w14:textId="053FF435" w:rsidR="00E514F9" w:rsidRDefault="00CE077B" w:rsidP="00333C9D">
+              <w:p w14:paraId="23D7B763" w14:textId="4FE9B196" w:rsidR="004769C9" w:rsidRDefault="005B0A16" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="12C40517" w14:textId="02E7288E" w:rsidR="00E514F9" w:rsidRPr="00141F91" w:rsidRDefault="003D1D0A" w:rsidP="00333C9D">
+              <w:p w14:paraId="25A3147A" w14:textId="1E953DB2" w:rsidR="004769C9" w:rsidRPr="00141F91" w:rsidRDefault="00FE003F" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:45</w:t>
+                  <w:t>2025/26:74</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="080C4DEB" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="7145FB32" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B15F6F4" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="24C2A547" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AFCC86" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="5A4B4EDC" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17462160" w14:textId="642236AA" w:rsidR="00E514F9" w:rsidRPr="006D579A" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="161D455C" w14:textId="1C9003A4" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D579A">
+      <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-11-06T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004B4EA4" w:rsidRPr="006D579A">
-            <w:t>den 6 november 2025</w:t>
+          <w:r w:rsidR="000D5CEF">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="787B1A8A" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="006D579A" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="7BFAA26D" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B628F4" w14:textId="6549A759" w:rsidR="00E514F9" w:rsidRPr="006D579A" w:rsidRDefault="00B262DA" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="584DE631" w14:textId="7F054ECE" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="59361ECA" w14:textId="0DAC321F" w:rsidR="004769C9" w:rsidRDefault="000D5CEF" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0C481A81" w14:textId="2FB5A612" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="006D579A">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D54197">
-[...1 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000D5CEF">
+            <w:t>Gunnar Strömmer</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="3F84BF91" w14:textId="01D8E8D1" w:rsidR="00E514F9" w:rsidRPr="008624B2" w:rsidRDefault="00E514F9" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="452D88A6" w14:textId="55CFAFC5" w:rsidR="004769C9" w:rsidRPr="008C3EC0" w:rsidRDefault="004769C9" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CE077B">
+          <w:r w:rsidR="005B0A16">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B5E861" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="004B4EA4">
+    <w:p w14:paraId="7EE03493" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430AC8DF" w14:textId="0410AC4D" w:rsidR="00CE1F54" w:rsidRDefault="00CE1F54" w:rsidP="00CE1F54">
+    <w:p w14:paraId="31D97DE0" w14:textId="43DEDBDB" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen föreslår ändringar i resegarantilagen som syftar till att stärka konsumentskyddet och minska kostnader och administration för rese</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00390E40">
+        <w:t xml:space="preserve">I skrivelsen redogör regeringen för tillämpningen av lagen (2022:700) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från och med den 1 juli 2024 till och med den 30 juni 2025. I skrivelsen redogörs även för utvecklingen av den internationella terrorismen o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>ch andra allvarliga hot mot Sveriges säkerhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt för Sveriges medverkan i det internationella arbetet mot terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DD74C" w14:textId="1B935B65" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004E7A3B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har under den aktuella perioden fattat </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24E0B">
+        <w:t>sex</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>beslut med stöd av lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t>Ett</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t xml:space="preserve"> av besluten innebar avslag på överklagande av Migrations</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-        <w:t>branschens aktörer. Förslaget innebär bl.a. följande:</w:t>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">verkets beslut </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t>att upphäva ett beslut om inhibition</w:t>
+      </w:r>
+      <w:r w:rsidR="00730A43">
+        <w:t xml:space="preserve"> och ett innebar upphävande av ett beslut om inhibition på begäran av Säkerhetspolisen. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t xml:space="preserve"> av besluten innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">avslag på begäran </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">av den enskilde </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t>om omprövning av utvisningsbeslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00730A43">
+        <w:t xml:space="preserve"> och det </w:t>
+      </w:r>
+      <w:r w:rsidR="00943604">
+        <w:t xml:space="preserve">sjätte </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t xml:space="preserve">avslag på begäran </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">av den enskilde </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve"> upphävande </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t>av utvisningsbeslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC8E68F" w14:textId="77777777" w:rsidR="00CE1F54" w:rsidRDefault="00CE1F54" w:rsidP="00CE1F54">
-[...31 lines deleted...]
-    <w:p w14:paraId="6A5CC999" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="008F2013" w:rsidRDefault="00E514F9" w:rsidP="005E3C60">
+    <w:p w14:paraId="17496E08" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="008F2013" w:rsidRDefault="004769C9" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E77FF9A" w14:textId="353E65E8" w:rsidR="00F8293D" w:rsidRDefault="00E514F9">
+    <w:p w14:paraId="215619AC" w14:textId="189AA1F7" w:rsidR="001C7AAA" w:rsidRDefault="004769C9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213323177" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736690" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Inledning</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323177 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736690 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C95749C" w14:textId="0301A88E" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="7F239447" w14:textId="018CF4D6" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323178" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736691" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Lagen om särskild kontroll av vissa utlänningar</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323178 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736691 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CA77152" w14:textId="6DF01AA4" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
-[...161 lines deleted...]
-    <w:p w14:paraId="17CB4B4A" w14:textId="6144E1F4" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="12FC5BDC" w14:textId="6D8DF859" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323181" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736692" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Den parlamentariska kontrollen</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323181 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736692 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D140F0D" w14:textId="6BE6357F" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="765CC855" w14:textId="481841CB" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323182" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736693" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regleringen av resegarantisystemet</w:t>
+          <w:t>Tillämpningen av lagen om särskild kontroll av vissa utlänningar</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323182 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736693 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35925644" w14:textId="6DD90B6B" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
-[...404 lines deleted...]
-    <w:p w14:paraId="5E996CB5" w14:textId="4512168D" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="607E54AC" w14:textId="1BE94D78" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323188" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736694" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ett förbättrat resegarantisystem</w:t>
+          <w:t>Utvecklingen av den internationella terrorismen och andra allvarliga hot mot Sveriges säkerhet</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323188 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736694 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EEC31EC" w14:textId="02317FF2" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
-[...896 lines deleted...]
-    <w:p w14:paraId="27787CFB" w14:textId="28AA1CA5" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="6983249F" w14:textId="7EFA8E1B" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323200" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736695" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Återbetalningskrav och värdebevis</w:t>
+          <w:t>Sveriges medverkan i det internationella arbetet mot terrorism</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323200 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736695 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>42</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="545F6B45" w14:textId="6F923EDB" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
-[...1800 lines deleted...]
-    <w:p w14:paraId="40DB4EAB" w14:textId="02D79F7B" w:rsidR="00F8293D" w:rsidRDefault="00C348A2">
+    <w:p w14:paraId="6720D54E" w14:textId="6D33D078" w:rsidR="001C7AAA" w:rsidRDefault="00B328D5">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213323224" w:history="1">
-        <w:r w:rsidR="00F8293D" w:rsidRPr="004209B3">
+      <w:hyperlink w:anchor="_Toc215736696" w:history="1">
+        <w:r w:rsidR="001C7AAA" w:rsidRPr="00AF085C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 6 november 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 december 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213323224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736696 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>142</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00F8293D">
+        <w:r w:rsidR="001C7AAA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45126CCC" w14:textId="3865CA31" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="005E3C60">
+    <w:p w14:paraId="10BEE68D" w14:textId="71A4009A" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069F724A" w14:textId="15837656" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc215736690"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inledning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1F7AE670" w14:textId="1F2760B4" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>För att i efterhand kunna granska om tillämpningen av tvångsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>användningen</w:t>
+      </w:r>
+      <w:r w:rsidR="000501DB">
+        <w:t xml:space="preserve"> enligt lagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC00C2">
+        <w:t xml:space="preserve">(2022:700) </w:t>
+      </w:r>
+      <w:r w:rsidR="000501DB">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har stått i överensstämmelse med lagstiftningen lämnar regeringen årligen en redogörelse till riksdagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>Den senaste redogörelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>lämnades i regeringens skrivelse 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE4A8FF" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="005A72C8" w:rsidRDefault="00E514F9" w:rsidP="004B4EA4">
+    <w:p w14:paraId="48E7212A" w14:textId="01426E6F" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen lämnar nu en motsvarande redogörelse för tiden från och med den 1 juli 2024 till och med den 30 juni 2025. Säkerhetspolisen har lämnat underlag för redogörelsen till regeringen (Ju2025/01009).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168D52DE" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc150244893"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc152232217"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc183604013"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc215736691"/>
+      <w:r>
+        <w:t>Lagen om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="46B0BBAE" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Särskilda bestämmelser som syftar till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007478B0">
+        <w:t>att bekämpa terrorism infördes i svensk lagstiftning genom lagen (1973:162) om särskilda åtgärder till förebyggande av vissa våldsdåd med internationell bakgrund. Reglerna avsåg att göra det möjligt att hindra presumtiva terrorister från att komma in eller stanna kvar i Sverige och att skapa utrymme för kontroll i de fall då dessa personer av asylrättsliga skäl inte kan utvisas ur Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051CE26C" w14:textId="021AE31B" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365BC0">
+        <w:t xml:space="preserve">Bestämmelserna har ändrats vid flera tillfällen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Under den tidsperiod som skrivelsen omfattar fanns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365BC0">
+        <w:t xml:space="preserve">de i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365BC0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">Vid lagens tillkomst konstaterades </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det fanns ett stort behov av att förenkla och förtydliga bestämmelserna i den tidigare lagen (1991:572) om särskild utlänningskontroll och samtidigt utvidga tillämpningsområdet och det straffbara området samt skärpa straffen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve">prop. 2021/22:131 s. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>61 f., 71 f. och 214 f.). Även den nuvarande l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">agen har som syfte att förhindra att terroristdåd utförs eller planeras i Sverige och ger också möjlighet till utvisning i andra fall av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">allvarliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">hot mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sveriges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> säkerhet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40270567" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> en utlänning utvisas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ur Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>han eller hon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> med hänsyn till vad som är känt om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hans eller hennes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> tidigare verksamhet och övriga omständigheter kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2044">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>utgöra ett allvarligt hot mot Sveriges säkerhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>komma att begå eller på annat sätt medverka till ett brott enligt terroristbrottslagen (2022:666)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve">. Det krävs inte att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utlänningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t xml:space="preserve"> i fråga tillhör en viss organisation för att lagen ska kunna tillämpas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7566">
+        <w:t>Lagen kan tillämpas även vid befarad brottslig gärning i en främmande stat.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Frågan om utvisning tas upp på ansökan av Säkerhetspolisen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340714CA" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut om utvisning prövas av Migrationsverket och kan överklagas till regeringen. Innan regeringen prövar ett överklagande ska Migrationsöver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">domstolen yttra sig. I domstolens yttrande ska det särskilt anges om det finns ett sådant hinder mot verkställigheten som anges i </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">12 kap. 1–3 a §§ utlänningslagen (2005:716), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t>t.ex. risk för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t>dödsstraff eller tortyr i det land som personen ska utvisas till</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Om Migrationsöver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">domstolen anser att det finns ett hinder mot att verkställa en utvisning, får regeringen inte avvika från den bedömningen. Ett beslut om utvisning ska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>innehålla ett förbud för utlänningen att återvända till Sverige. Återreseförbudet ska gälla utan tidsbegränsning eller under viss tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB55118" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En utlänning får tas i förvar, om det är sannolikt att ett beslut om utvisning enligt lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommer att meddelas, eller om förvar behövs för att förbereda eller genomföra verkställighet av ett redan fattat utvisningsbeslut. Utlänningen får dock tas i förvar endast om det finns anledning att anta att han eller hon annars avviker, håller sig undan eller på annat sätt hindrar verkställigheten eller utövar brottslig verksamhet i Sverige, eller om utlänningens identitet är oklar. En utlänning får under samma förutsättningar ställas under uppsikt i stället för att tas i förvar. Ett beslut om uppsikt kan innebära att utlänningen är förbjuden att lämna ett visst område (vistelseområdet), skyldig att på vissa tider anmäla sig hos Polismyndigheten (anmälningsskyldighet) eller skyldig att lämna ifrån sig sitt pass eller annan identitetshandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF4B2AD" w14:textId="0E259922" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4304">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>det har beslutats att en utlänning ska utvisas enligt lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> men det finns ett hinder mot att verkställa utvisningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t xml:space="preserve"> ska den beslutande myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>förordna att beslutet tills vidare inte får verkställas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t xml:space="preserve">(inhibition). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>Om det finns särskilda skäl får myndigheten i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>stället bevilja utlänningen ett tidsbegränsat uppehålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> i högst ett år. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>m ett beslut om utvisning enligt lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> tills vidare inte kan verkställas på grund av ett beslut om inhibition eller ett tidsbegränsat uppehållstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, får vissa tvångsmedel användas. Migrationsverket får efter ansökan av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">Säkerhetspolisen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">besluta att ålägga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>en utlänning anmälningsskyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>eller en sådan skyldighet tillsammans med ett förbud att lämna vistelseområdet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare får Migrationsverket efter ansökan under vissa förutsättningar godkänna att Säkerhetspolisen beslutar om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">husrannsakan, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genomsökning på distans,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> kroppsvisitation, kroppsbesiktning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4509">
+        <w:t xml:space="preserve">upptagning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>fingeravtryck</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4509">
+        <w:t>, fotografi eller video</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">verket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får vidare godkänna att Säkerhetspolisen ansöker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">hos Stockholms tingsrätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om tillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>till hemlig avlyssning av elektronisk kommunikation, hemlig övervakning av elektronisk kommunikation, hemlig kamera</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>övervakning eller post</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Även regeringen får, i samband med ett beslut om inhibition eller tidsbegränsat uppehållstillstånd, ålägga en utlänning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>anmälnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>eller en sådan skyldighet tillsammans med ett förbud att lämna vistelseområdet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, eller godkänna att Säkerhetspolisen beslutar om tvångsmedel eller ansöker om hemliga tvångsmedel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t xml:space="preserve">Ett beslut om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tvångsmedel gäller i längst tre år från dagen för utvisningsbeslutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4304">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Säkerhetspolisen kan efter utgången av treårsfristen ansöka hos Stockholms tingsrätt om fortsatt användning av tvångsmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32777017" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64ED2">
+        <w:t>om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innehåller även straffbestämmelser, bland annat för den som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>uppehåller sig i Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i strid med ett återreseförbud eller som bryter mot en anmälningsskyldighet eller ett förbud att lämna vistelseområdet som meddelats enligt lagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B13E2A5" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EAA7F0" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc150244894"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc152232218"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc183604014"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc215736692"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Den parlamentariska kontrollen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="29396D6B" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De särskilda reglerna om utvisning och särskilda tvångsmedel, som i dag finns i lagen om särskild kontroll av vissa utlänningar, fick vid sin tillkomst 1973 en begränsad giltighetstid, vilket innebar en möjlighet att kontrollera regeringens och myndigheternas handlande. När terrorist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelserna permanentades 1975 beslutades det att regeringen varje år skulle lämna en skrivelse till riksdagen med redovisning av bestämmelsernas tillämpning (prop. 1975/76:18 s. 160–161). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B276370" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk117119314"/>
+      <w:r>
+        <w:t xml:space="preserve">I samband med att 1991 års lag om särskild utlänningskontroll infördes, ansåg riksdagen att den parlamentariska kontrollen av hur regeringen tillämpar bestämmelserna och reglerna om tvångsåtgärder fortsatt skulle ske genom att regeringen årligen lämnade en skrivelse till riksdagen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve">(prop. 1990/91:118 s. 72–73). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve">Samma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gjordes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">när den nuvarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve">lagen om särskild kontroll av vissa utlänningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">infördes. Det uttalades då att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>den årliga redovisningen till riksdagen fyller en viktig funktion för lagstiftningens legitimitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t>et därför är betydelsefullt att den parlamentariska kontrollen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve">finns kvar och utövas på samma sätt som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hittills,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0F64">
+        <w:t xml:space="preserve"> så att redovisningen finns allmänt tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t xml:space="preserve"> (prop. 2021/22:131 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D69">
+        <w:t>186–187).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511E70B1" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc150244895"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc152232219"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc183604015"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc215736693"/>
+      <w:r>
+        <w:t>Tillämpningen av lagen om särskild kontroll av vissa utlänningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="17D60833" w14:textId="63A983B6" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillämpningen av lagen under perioden 1 juli 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2088B">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>30 juni 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB02E92" w14:textId="537052E4" w:rsidR="009C4E47" w:rsidRPr="009C4E47" w:rsidRDefault="004769C9" w:rsidP="00743CB4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">Regeringen har fattat </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E47">
+        <w:t>sex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143E90">
+        <w:t xml:space="preserve"> beslut med stöd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen om särskild kontroll av vissa utlänningar från och med den 1 juli 2024 till och med den 30 juni 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C52">
+        <w:t>Ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143E90">
+        <w:t xml:space="preserve"> av besluten innebar avslag på överklagande av Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">verkets beslut </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C52">
+        <w:t>att upphäva ett beslut om inhibition</w:t>
+      </w:r>
+      <w:r w:rsidR="000501DB">
+        <w:t xml:space="preserve"> och ett innebar upphävande av ett beslut om inhibition på begäran av Säkerhetspolisen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000501DB">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E47">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7A3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E47" w:rsidRPr="00B64ED2">
+        <w:t xml:space="preserve">av besluten innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t xml:space="preserve">avslag på begäran </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">av den enskilde </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00143E90">
+        <w:t>om omprövning av utvisningsbeslut</w:t>
+      </w:r>
+      <w:r w:rsidR="000501DB">
+        <w:t xml:space="preserve"> och det </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4509">
+        <w:t xml:space="preserve">sjätte </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t xml:space="preserve">avslag på begäran </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve">av den enskilde </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t xml:space="preserve"> upphävande </w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4" w:rsidRPr="00B64ED2">
+        <w:t>av utvisningsbeslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00743CB4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C85F4BB" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillämpningen av den tidigare lagen 1991</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2088B">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0A76D0" w14:textId="2ED91CA8" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t xml:space="preserve">redovisas antalet fall då </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>lagen om särskild utlännings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>kontroll har tillämpats. I redovisningen ingår</w:t>
+      </w:r>
+      <w:r w:rsidR="000B65A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>utvisnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>ärenden enligt lagen, ärenden där omprövning har begärts av tidigare meddelade utvisningsbeslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00595794">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>omprövning av andra beslut som regeringen fattat med stöd av lagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00595794">
+        <w:t xml:space="preserve"> samt överklagande av </w:t>
+      </w:r>
+      <w:r w:rsidR="00595794" w:rsidRPr="00394817">
+        <w:t xml:space="preserve">andra beslut som </w:t>
+      </w:r>
+      <w:r w:rsidR="00595794">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r w:rsidR="00595794" w:rsidRPr="00394817">
+        <w:t>fattat med stöd av lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394817">
+        <w:t>. Flertalet av de redovisade fallen gäller ärenden där omprövning har begärts av tidigare meddelade utvisningsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7CCAF9" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394817">
+        <w:t xml:space="preserve">I redovisningen anges de tidsperioder som regeringen har redogjort för i tidigare skrivelser till riksdagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D29CA">
+        <w:t>Varje skrivelse avser en tidsperiod från och med den 1 juli ett visst år till och med den 30 juni året därpå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4483A240" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="170"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="2977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="6B56247E" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F44B64" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tidsperiod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFD0283" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Antal gånger lagen tillämpades</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="10E568ED" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C2EBDC" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1991/1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADF3AF3" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="5108D0DC" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF70E42" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1992/1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEAE2BA" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="0BEBBDC3" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A417936" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1993/1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD3FF09" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="6A40783F" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB8BDF" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1994/1995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A91E665" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="3F05BEC8" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4651F4A2" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1995/1996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5122CC55" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="058FE9D8" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A74D9B1" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1996/1997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD04FBD" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="563BD528" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0AB152" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1997/1998</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E419D4A" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="1673C144" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="506D3EFD" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1998/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A16597D" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="5C237016" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CA11A9" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1999/2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701476EE" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="36415E4E" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="568FDDEC" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2000/2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68419015" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="18779118" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CBA6AA" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2001/2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C57072" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="2429E98D" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E060ABA" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2002/2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D66694" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="6B598879" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F17905" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2003/2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BCBADD" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="72A709C3" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D58224" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2004/2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEE8667" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="7332B59F" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E70DC" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2005/2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AC5481" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="6CC670F8" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6E9004" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2006/2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B97E203" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="2E93296C" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E8B8CE" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2007/2008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62068117" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="0D570A30" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA8D472" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2008/2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEB0CCF" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="79E2EE97" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2E94A0" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2009/2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19089904" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="04AB6764" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E80348" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2010/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD28E57" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="3A8629F6" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAA1B41" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2011/2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE461BC" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="04EF9F28" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480492D7" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2012/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72821F17" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="336ED2EB" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B98749" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2013/2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2387FFD8" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="7767256E" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9E45DB" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014/2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEABD25" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="4ED07188" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B13E9DE" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015/2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FFBBB2" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="7292B45F" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA04E64" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016/2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EC1FF3" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="08A9D36C" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011E8D89" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2017/2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C287F57" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="57B58FFF" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762098A8" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018/2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8D52FD" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="1BA86683" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B620C8A" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019/2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B880158" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="5434B4D5" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26716564" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D29CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674B70D6" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="240541D8" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050A2939" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="007D29CA" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2021/2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DC1B03" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="285FA7BE" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BBC9C4" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2022/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57385D49" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004769C9" w:rsidRPr="007D29CA" w14:paraId="40649172" w14:textId="77777777" w:rsidTr="000E43C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240E3FE3" w14:textId="3A31145A" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B5A415" w14:textId="07E69571" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="000E43C7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78B2DEEA" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+    </w:p>
+    <w:p w14:paraId="011EAE5F" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="0009154C" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc150244896"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc152232220"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc183604016"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc215736694"/>
+      <w:r w:rsidRPr="0009154C">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>Utvecklingen av den internationella terrorismen och andra allvarliga hot mot Sveriges säkerhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="55342523" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="111433A1" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="004769C9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-        <w:t>Regeringens förslag:</w:t>
+      <w:r>
+        <w:t>Av Säkerhetspolisens underlag och bedömningar framgår i huvudsak följande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C819C23" w14:textId="22148E07" w:rsidR="00E514F9" w:rsidRDefault="00167571" w:rsidP="00D54197">
-[...6 lines deleted...]
-      <w:r w:rsidR="00390E40">
+    <w:p w14:paraId="3084DABB" w14:textId="7F025C77" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Terrorhotet mot Sverige</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D8BD86" w14:textId="7454081C" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Terrorattentatshotet mot Sverige emanerar </w:t>
+      </w:r>
+      <w:r w:rsidR="006751FB">
+        <w:t xml:space="preserve">framför allt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från vålds</w:t>
+      </w:r>
+      <w:r w:rsidR="007A60E3">
         <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>lagen (2018:1218).</w:t>
+        <w:t xml:space="preserve">bejakande </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43FC4" w:rsidRPr="000F108D">
+        <w:t xml:space="preserve">islamistisk extremism </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och våldsbejakande högerextremism</w:t>
+      </w:r>
+      <w:r w:rsidR="007A60E3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43FC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006751FB">
+        <w:t>särskilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från ensam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43FC4">
+        <w:t>agerande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aktörer utan tydlig koppling till </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43FC4">
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>terrorist</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">organisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3354543E" w14:textId="78E40853" w:rsidR="00167571" w:rsidRPr="00144361" w:rsidRDefault="00167571" w:rsidP="00D54197">
-[...6 lines deleted...]
-      <w:r w:rsidR="00390E40">
+    <w:p w14:paraId="235CC93B" w14:textId="56C82011" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 7 oktober 2023 genomförde Hamas en storskalig attack mot Israel. Israel svarade på attacken genom att förklara krig mot Hamas. I flera av de terrorattentat och våldsdåd som genomförts i västvärlden </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>den senaste tiden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har kriget mellan Israel och Hamas varit en motiverande och legitimerande faktor. Flertalet av dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t xml:space="preserve">har utförts </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av ensam</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>agerande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sympatisörer som motiverats av händelseutvecklingen i Mellanöstern men </w:t>
+      </w:r>
+      <w:r w:rsidR="002875CF">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">saknar en </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t xml:space="preserve">direkt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">koppling till Hamas eller </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>annan terror</w:t>
+      </w:r>
+      <w:r w:rsidR="007A60E3">
         <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>lagen (2018:1218).</w:t>
+        <w:t xml:space="preserve">organisation. </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>Dessa v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>åldsbejakande islamist</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>iska extremister</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspirera</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s av Hamas, alternativt utnyttja</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stödet för Hamas agerande och konflikten för att driva sina egna agendor i Sverige. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234FBE30" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="00152749" w:rsidRDefault="00E514F9" w:rsidP="00152749">
+    <w:p w14:paraId="39A09CF3" w14:textId="64693B9F" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>Ensam</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>agerande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gärningspersoner </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5" w:rsidRPr="00E469F7">
+        <w:t>befinner sig ofta utanför eller i utkanten av kända våldsbejakande extremistmiljöer</w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tenderar att välja mål baserat på sina personliga drivkrafter, nätverk, egen förmåga och tillgång till målet. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>laneringsfasen för ensam</w:t>
+      </w:r>
+      <w:r w:rsidR="006559C1">
+        <w:t>agerande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aktörer </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kortare jämfört med mer komplex terrorattentatsplanering. Antalet terrorattentat motiverade av en specifik utlösande faktor, exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve">manifestationer där </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5" w:rsidRPr="00D24D58">
+        <w:t>religiösa skrifter förstörs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bedöms ha ökat de senaste åren. Sverige blev, i kölvattnet av desinformationskampanj</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t>en gällande</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B18" w:rsidRPr="001E1B18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B18">
+        <w:t>omhänder</w:t>
+      </w:r>
+      <w:r w:rsidR="006751FB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001E1B18">
+        <w:t>tagande av barn enligt lagen</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B18" w:rsidRPr="001E1B18">
+        <w:t xml:space="preserve"> (1990:52) med särskilda bestämmelser om vård av unga</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B18">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t>LVU</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B18">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t xml:space="preserve">de s.k. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>koranbränningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ett </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve">specifikt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utpekat mål i den globala våldsbejakande islamistiska propagandan.  Även om antalet hot och omnämnanden av Sverige i vålds</w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bejakande islamistisk propaganda successivt har minskat under senare tid, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve">kvarstår </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bilden av Sverige som ett islamfientligt land</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA33D1" w:rsidRPr="00CA33D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA33D1">
+        <w:t xml:space="preserve">i vissa kretsar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA33D1">
+        <w:t xml:space="preserve">Troligtvis kommer denna bild att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åter</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1B69">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>aktualiseras</w:t>
+      </w:r>
+      <w:r w:rsidR="007B13B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i propaganda i perioder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B16D39" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="3295051B" w14:textId="304D6A91" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="006D1B69">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gemensamt för både våldsbejakande islamist</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1B69">
+        <w:t>iska extremister</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och våldsbejakande högerextremister är att terrorattentat som utförs i Sverige eller utomlands sannolikt syftar och bidrar till att inspirera likasinnade aktörer till våldshandlingar. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1B69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1B69" w:rsidRPr="006D1B69">
+        <w:t>I dessa miljöer skapas egna legitimerings</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1B69" w:rsidRPr="006D1B69">
+        <w:softHyphen/>
+        <w:t>modeller, ofta mot bakgrund av psykisk ohälsa och social isolering, vilket bidrar till våldsdåd som liknar terrorattentat utan att en tydlig ideologisk motivation kan urskiljas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678AD00D" w14:textId="5114922A" w:rsidR="001F4348" w:rsidRDefault="00B0780D" w:rsidP="001F4348">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I Sverige och i flera europeiska länder har det under de senaste åren noterats ett ökat antal minderåriga individer som radikaliserats till våldsbejakande extremism och </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA33D1">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA33D1">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4348">
+        <w:t xml:space="preserve">både </w:t>
+      </w:r>
+      <w:r>
+        <w:t>planering och utförande av terrorattentat oaktat ideologisk bevekelsegrund.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4348">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">Säkerhetspolisen ser att </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">minderåriga aktörer uppvisar likheter med unga våldsutövare i </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nätverkskriminella strukturer, exempelvis vad gäller fascinationen för våld som drivkraft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E36A2C2" w14:textId="1D3848BA" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="001F4348">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det har också förekommit enstaka våldsattacker där den ideologiska drivkraften bedöms ha en koppling till våldsbejakande misantropi, </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">dvs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hat mot människosläktet. Även om dessa våldsattacker inte bedömts som terrorattentat kan det strategiska utnyttjandet av unga individer där man medvetet sänker tröskeln för våldsanvändning på sikt användas för terrorbrottslighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210ECC76" w14:textId="38A5894E" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under den senaste tiden </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="002875CF">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0780D">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">noterats </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempel på kriminella aktörer som agerar på uppdrag av statliga aktörer. Agerandet är inte nödvändigtvis riktat mot Sverige eller andra europeiska länder, utan snarare </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">utomeuropeiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>länders intressen som finns här. I vissa fall har sådana handlingar rubricerats som terroristbrott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC6987E" w14:textId="091E8591" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Radikalisering och rekrytering till våldsbejakande extremism kan ske på flera olika sätt, men radikalisering via digitala plattformar har successivt blivit </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:t>alltmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framträdande. </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8" w:rsidRPr="008860D8">
+        <w:t xml:space="preserve">Majoriteten av genomförda respektive avvärjda attentat i västvärlden från våldsbejakande extremism </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8" w:rsidRPr="008860D8">
+        <w:t>under flera års tid har varit inspirationsdrivna och kopplade till deltagande på digitala plattformar, snarare än styrda eller vägledda av terrorist</w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008860D8" w:rsidRPr="008860D8">
+        <w:t xml:space="preserve">organisationer i utlandet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De digitala medierna är inter</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nationella och möjliggör för geografiskt utspridda individer att bli del av en gemenskap och skapa ideologiska slutna ekokammare där radikaliseringen kan accelerera. </w:t>
+      </w:r>
+      <w:r w:rsidR="008860D8" w:rsidRPr="00334369">
+        <w:t>Dessa forum underlättar även för minderåriga att medverka och radikaliseras</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0780D">
+        <w:t xml:space="preserve">, och konsumtionen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>olika typer av våldsmaterial bidrar till radikalisering</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0780D">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04835BA8" w14:textId="55CA1588" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All radikalisering och rekrytering sker dock inte online. Radikalisering och rekrytering till våldsbejakande islamism bedrivs också genom riktade personliga möten och via bland annat föreningsverksamhet. Viss radikalisering och rekrytering kan beskrivas som horisontell, i form av att vänner tillsammans utforskar och låter sig inspireras av våldsbejakande islamism. Aktörer som verkar utifrån en våldsbejakande islamistisk ideologi bedriver även uppsökande verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00360DDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4348">
+        <w:t xml:space="preserve">och har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00360DDD">
+        <w:t xml:space="preserve">kontaktat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asylsökande i syfte att gradvis introducera dem för vålds</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bejakande islamism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAF81D2" w14:textId="7FA1B626" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Internationella dimensioner och säkerhetsläget </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206BB246" w14:textId="32727654" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De senaste åren har Sverige </w:t>
+      </w:r>
+      <w:r w:rsidR="00360DDD">
+        <w:t xml:space="preserve">återgått </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA733E">
+        <w:t>från att vara ett prioriterat mål</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t xml:space="preserve"> för internationella islamistiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9" w:rsidRPr="00AD7DF0">
+        <w:t>terroristorganisatione</w:t>
+      </w:r>
+      <w:r w:rsidR="00B955D9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA733E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till att betraktas som ett legitim</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2317">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mål</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7DF0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B65A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA733E">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ntalet hot mot Sverige och specifika omnämnanden av Sverige i propagandan har successivt minskat under den senaste tiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC5429C" w14:textId="696F82A7" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under perioden har flera internationella omständigheter som bedöms kunna påverka terrorhotet mot Sverige och svenska intressen utomlands på längre sikt noterats. Överlag kan internationella förhållanden och det instabila säkerhetsläget i världen nyttjas av terroraktörer. Ett generellt försämrat säkerhetsläge påverkar också internationella terroraktörer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B725EC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och staters benägenhet att använda våld på ett förnekbart sätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED4F5B" w14:textId="349211E5" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare fortsätter våldsbejakande islamister att uppmana till resor för strid och träning</w:t>
+      </w:r>
+      <w:r w:rsidR="00961AAE">
+        <w:t>. Detta sker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> främst digitalt, men fysiska plattformar utgör också samlingspunkter för kontaktförmedling, insamlingar och planering. Våldsbejakande islamisters internationella kontakter och resande har länge </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>varit en del av stödet till terrorism och är så även i</w:t>
+      </w:r>
+      <w:r w:rsidR="00961AAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dag. Det finns exempel på radikaliserade individer som varit anhängare till terroristorganisationer och som därefter flytt sina hemländer, bosatt sig i Sverige och härifrån bedrivit stödverksamhet till terrorism i utlandet, men även radikaliserat och rekryterat personer i Sverige. I flera fall har sådana personer troligen bidragit till att ungdomar rest till olika konfliktzoner i utlandet där de utbildats för eller deltagit i våldshandlingar och därefter i många fall återvänt till Sverige med utökad förmåga till våldshandlingar. I ett fåtal fall har sådana återvändare också haft attentatsavsikt mot mål i Sverige. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0A3C6A" w14:textId="020BC572" w:rsidR="00A868EB" w:rsidRDefault="00FE60A4" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t>lika typer av insamlingar av finansiella medel samt andra former av stödjande verksamhet i Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE60A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fortsätter också</w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t>. Även om detta sammantaget har en begränsad påverkan på terrorhotet mot Sverige på kort sikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> så</w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve"> skapar det förutsättningar för våldsbejakande extremisters fortlevnad och möjlighet att verka och har därmed en långsiktig påverkan på terrorhotet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BC66A2" w14:textId="1C4E7A07" w:rsidR="00A868EB" w:rsidRDefault="001E1B18" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">bör också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">poängteras </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643" w:rsidRPr="00334369">
+        <w:t>al-Qaida</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:t xml:space="preserve">Daesh (även benämnd Islamiska staten/IS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">under många år </w:t>
+      </w:r>
+      <w:r w:rsidR="00360DDD">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t>uppmanat sina sympatisörer i västvärlden att utföra terrorattentat med alla tillgängliga medel. Dessa uppmaningar har också hörsammats och bidra</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE60A4">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve"> till att förklara merparten av de attentat som utförts i västvärlden de senaste </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE60A4">
+        <w:t>tio åren</w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">. Det finns sannolikt alltjämt en ambition hos både </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643" w:rsidRPr="00334369">
+        <w:t>al-Qaida</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0643">
+        <w:t xml:space="preserve">Daesh </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">att genomföra attentat som skapar stor uppmärksamhet i omvärlden, exempelvis storskaliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE60A4">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00A868EB">
+        <w:t xml:space="preserve">spektakulära attentat. Till storskaliga attentat bör inte endast större spränganordningar räknas, utan även i tid utdragna och koordinerade attacker där flera gärningsmän är inblandade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC10071" w14:textId="71F19559" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nämnas kan också internationella konfliktmönster som kan komma att återspeglas i Sverige </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE60A4">
+        <w:t xml:space="preserve">då </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sympatisörer till våldsbejakande grupper med koppling till Libanon, Syrien, Irak och Iran, och som utgör ett terrorhot framför allt i olika delar av Mellanöstern, finns här.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0354B737" w14:textId="77777777" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Andra allvarliga hot mot Sveriges säkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF12097" w14:textId="4350CE7D" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Främmande makt bedriver kontinuerligt och långsiktigt olovlig underrättelseverksamhet, anskaffar teknik och försöker påverka personer i Sverige som regimerna uppfattar som hot. Ryssland, Kina och Iran utgör de största säkerhetshoten på både kort och lång sikt. Rysslands fullskaliga invasion och anfallskrig mot Ukraina, och andra auktoritära staters alltmer offensiva agerande, har allvarligt försämrat säkerhetsläget i omvärlden. Omvärldsutvecklingen bidrar till ett ökat underrättelsehot och ökade incitament från främmande makt att bedriva säkerhetshotande verksamhet i Sverige och fortsätter således påverka den inre säkerheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0604D8A2" w14:textId="5D835DEB" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rysslands möjligheter att bedriva underrättelseinhämtning eller annan säkerhetshotande verksamhet med traditionella resurser har dock försvårats sedan Rysslands fullskaliga invasion av Ukraina. Eftersom Ryssland blir mer isolerat och många länder har utvisat ryska underrättelseofficerare som verkat under diplomatisk täckmantel är Ryssland tvunget att använda sig av andra tillvägagångssätt för att uppnå sina mål. Kriget i Ukraina innebär vidare att konfliktytan mellan Ryssland och väst har breddats. Ryssland har intagit en alltmer aggressiv linje i förhållande till framför allt sina grannländer. Ryssland </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76942">
+        <w:t xml:space="preserve">agerar i ökad </w:t>
+      </w:r>
+      <w:r w:rsidR="007A60E3">
+        <w:lastRenderedPageBreak/>
+        <w:t>utsträckning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76942">
+        <w:t xml:space="preserve"> öppet och med hårdare metoder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att uppnå sina strategiska mål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587EC552" w14:textId="4D57290B" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De kinesiska underrättelsetjänsterna bedriver en systematisk och omfattande underrättelseverksamhet och säkerhetshotande verksamhet mot Sverige och svenska intressen. Stora delar av Kinas underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00802DBB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inhämtning mot Sverige sker genom cyberinhämtning, men landet bedriver också underrättelseverksamhet från Sverige och genom att värva agenter. Kinesiska lagar ger regimens underrättelseverksamhet stora möjligheter att utöva kontroll över inhemska bolags och medborgares aktiviteter utanför Kina. Den kinesiska underrättelseverksamheten riktas mot ett brett spektrum av områden i det svenska samhället. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1264AD23" w14:textId="77777777" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den iranska underrättelseinhämtningen i Sverige riktar sig i första hand mot oppositionella grupper och enskilda individer inom den iranska diasporan, men även mot andra stater. Iran har under en lång period använt våld i syfte att tysta kritiska röster och upplevda hot mot den egna regimen som befunnit sig i europeiska länder. Den iranska regimen och dess säkerhetstjänster har även riktat sin säkerhetshotande verksamhet mot representanter för andra stater som uppfattas som regimens fiender, däribland Israel och judiska intressen. De kraftigt ökade spänningarna mellan Israel och Iran på den internationella arenan har bidragit till att Iran utgör ett allvarligare hot mot israeliska och judiska intressen på svenskt territorium. I Sverige har Säkerhetspolisen under senare år hanterat flera attentat och konkreta fall om attentatsplanering med koppling till Iran som varit riktade mot israeliska eller judiska mål. För att begå attentat och bedriva underrättelseinhämtning använder sig Iran bland annat av ombud och rekryterade agenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F2B623" w14:textId="5B07ACC7" w:rsidR="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omvärldsutvecklingen påverkar även anskaffningshotet från främm</w:t>
+      </w:r>
+      <w:r w:rsidR="00802DBB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ande makt av spetsteknologi och kunskap från Sverige och andra västländer. De två största anskaffningshoten utgörs av Ryssland och Kina, men även Iran bedriver teknikanskaffning i Sverige. Anskaffningen syftar till att stärka den civila och militära förmågan, vilket </w:t>
+      </w:r>
+      <w:r w:rsidR="00344333">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i förlängningen kan påverka hotet mot Sverige och andra länder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470143BB" w14:textId="77777777" w:rsidR="00A868EB" w:rsidRPr="00A868EB" w:rsidRDefault="00A868EB" w:rsidP="00A868EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50698255" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="00106AA3" w:rsidRDefault="004769C9" w:rsidP="004769C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc150244897"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc152232221"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc183604017"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc215736695"/>
+      <w:r w:rsidRPr="00106AA3">
+        <w:t>Sveriges medverkan i det internationella arbetet mot terrorism</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="23DCF4B3" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Terrorism är ett globalt hot som kräver internationellt samarbete baserat på multilaterala ramverk och lösningar. En bred ansats är nödvändig där verkningsfulla förhindrande åtgärder som avvärjer akuta hot behöver kombineras med långsiktiga förebyggande åtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA43CDC" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av den nationella strategin mot våldsbejakande extremism och terrorism (skr. 2023/24:56) framgår att internationell samverkan samt utbyte av kunskap och erfarenheter är grundläggande för att utveckla arbetet inom strategins samtliga områden. Sverige delar många utmaningar med de nordiska grannländerna, med medlemsstaterna inom EU och med andra stater utanför EU. Sverige ska därför verka för att åtgärder för att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förebygga våldsbejakande extremism och terrorism får en framträdande roll i det internationella samarbetet. Av strategin framgår att arbetet för efterlevnad av folkrätten och de mänskliga rättigheterna samt stärkande av rättsstaten ska vara i fokus för det internationella arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBFA8DA" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Säkerhetspolisens arbete har bidragit till att förhindra terrorist-brottslighet i Sverige och utomlands. I arbetet med att förhindra terrorist-brottslighet deltar Säkerhetspolisen i ett omfattande internationellt samarbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBD8073" w14:textId="6C323A1F" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige deltar aktivt i samarbetet inom EU för att möta hotet från terrorism. För regeringen är det viktigt att stärka det europeiska samarbetet för att förhindra terrorism, våldsbejakande extremism och gräns</w:t>
+      </w:r>
+      <w:r w:rsidR="000B65A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överskridande brottslighet. En central del i det gemensamma arbetet inom EU är att utveckla det förebyggande arbetet mot våldsbejakande extremism. Kommissionen har inrättat ett särskilt kunskapsnav (EU Knowledge Hub on Prevention of Radicalisation) som från och med 2025 samordnar det förebyggande arbetet på EU-nivå och erbjuder stöd till medlemsstaterna i att utveckla sitt arbete. EU antar också sanktioner mot individer, grupper och enheter som deltar i terroristhandlingar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF579AA" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europaparlamentets och rådets förordning (EU) 2021/784 av den 29 april 2021 om åtgärder mot spridning av terrorisminnehåll online (den så kallade TCO-förordningen) tillämpas från och med den 7 juni 2022. Förordningen innebär bland annat att Polismyndigheten, i egenskap av behörig myndighet, ska kunna utfärda en order till en värdtjänstleverantör att avlägsna eller göra visst terrorisminnehåll otillgängligt. Den 1 juli 2023 trädde lagen (2023:319) med kompletterande bestämmelser till EU:s förordning om åtgärder mot spridning av terrorisminnehåll online i kraft. Lagen kompletterar TCO-förordningen och ger Polismyndigheten möjlighet att besluta om vitesförelägganden och sanktionsavgifter mot värdtjänstleverantörer.  Aktivitetsnivån i tillämpningen av förordningen har ökat, allt fler anmälningar skickas in och allt fler avlägsnandeordrar utfärdas. En andra utvärdering från kommissionen rörande tillämpningen av förordningen har aviserats till första halvåret 2026. Ett arbete har även inletts för att se över EU:s krisprotokoll rörande gemensamma åtgärder mot viral spridning online av terrorism- och våldsbejakande extremistiskt innehåll (EU Crisis Protocol). Protokollet innebär att särskilda åtgärder snabbt kan vidtas i samarbete mellan behöriga myndigheter och aktörer i onlinemiljön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7049704E" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I mars 2014 antog EU:s utrikesministrar en regional strategi för Syrien, Irak och hotet från Daesh. När det gäller Syrien ersattes strategin i april 2017 av en separat strategi. Rådsslutsatser för den externa dimensionen av terrorism antogs i juni 2022. Slutsatserna lyfter bland annat upp vikten av ett utökat samarbete med terrorismdrabbade länder och regioner som exempelvis Nordafrika, Mellanöstern och Sahel. Tematiska frågor som behandlas är bland annat finansiering av terrorism och våldsbejakande extremism, framväxten av högerextremism samt terroristgruppers missbruk av nya teknologier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6662C9" w14:textId="063F1AB0" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I slutet av 2024 antogs rådets slutsatser om förstärkning av de externa och interna förbindelserna i kampen mot terrorism och våldsbejakande extremism. I slutsatserna framhålls hur terroristhotet och det våldsbejakande extremistiska hotet har blivit alltmer diversifierat och fragmenterat. Rådet noterar med stor oro att Islamiska staten i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Khorasanprovinsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F251FC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ISKP) förmåga att inspirera och genomföra externa operationer, även i Europa, ökar. Rådet pekar på det försämrade säkerhetsläget i Afrika och hur den pågående krisen i Mellanöstern driver på radikalisering i hela världen. Rådet bekräftade EU:s engagemang för att bekämpa terrorism i Irak och Syrien. Mot bakgrund av detta föränderliga hot betonar rådet att förstärkningen av de externa och interna förbindelserna är avgörande. Terrorism och våldsbejakande extremism måste hanteras genom en konsekvent strategi som aktivt integrerar EU:s gemensamma utrikes- och säkerhetspolitik och insatser på området för rättsliga och inrikes frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE89C01" w14:textId="7502F714" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige är en av 89 medlemmar i den globala koalitionen för att bekämpa Daesh och deltar i den militära insats som koalitionen bedriver i Irak</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DF">
+        <w:t xml:space="preserve"> och är därmed också medlem i koalitionens politisk-militära arbetsgrupp</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DF">
+        <w:t xml:space="preserve">I den civila delen av koalitionens arbete deltar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sverige i två av sex arbetsgrupper: den om Syrien/Irak och den om Afrika. Sverige ingår även i koalitionens kärngrupp som består av omkring 30 länder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB583D2" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I den av regeringen antagna strategin för hållbar fred 2017–2022, beslutades att förebyggandet av våldsbejakande extremism ska ingå i Sidas ansats för freds- och statsbyggnad. Denna strategi förlängdes 2023 och ersattes 2024 av Strategin för fred, säkerhet och stabilisering 2024–2028 (beslutad av regeringen 30 maj 2024, UD2024/07651) som ger uppdrag till Sida och Folke Bernadotteakademin att genomföra strategin bland annat inom dessa områden. Arbetet på global, nationell och lokal nivå med att uppfylla FN:s agenda 2030 (Transforming our World: The 2030 Agenda for Sustainable Development, A/RES/70/1) och med de 17 globala målen för hållbar utveckling är också avgörande för att förebygga våldsbejakande extremism. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8EBE45" w14:textId="77777777" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FN:s generalförsamling antog 2006 en övergripande FN-strategi mot terrorism (A/RES/60/288). Antagandet av strategin är en viktig manifestation av att FN står bakom en global respons mot terrorism och lägger grunden för en mer samlad FN-ansats på området. Strategin är ett centralt dokument i det globala arbetet mot terrorism. En översyn av och rapportering om genomförandet av strategin äger rum vart tredje år. FN:s generalförsamling antog den 22 juni 2023 sin åttonde uppdatering (A/RES/77/298) av den globala strategin mot terrorism. Nästa översyn är planerad till 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412632A3" w14:textId="6E256181" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FN:s kontor mot terrorism (United Nations Office of Counter-Terrorism, U</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32DF">
+        <w:t>NOCT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) leds av en biträdande generalsekreterare och samordnar FN:s insatser mot terrorism. Det pågår vidare sedan länge ett arbete inom FN med att ta fram en övergripande FN-konvention mot terrorism där Sverige genom EU arbetar för att nå en överenskommelse. Sverige har bidragit med finansiering till FN:s kontor mot narkotika och brottslighet (United Nations Office on Drugs and Crime, UNODC) samt till den multilaterala fonden GCERF (Global Community Engagement and Resilience Fund) för att stödja deras arbete med förebyggande insatser mot våldsbejakande extremism. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71715B52" w14:textId="267CA5D9" w:rsidR="002A6503" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under de senaste åren har det pågått ett arbete inom Europarådet som har syftat till att ändra definitionen av terrorism i Europarådets terrorism</w:t>
+      </w:r>
+      <w:r w:rsidR="000B65A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konvention. Anledningen till att arbetet initierades var att det ansågs att det nuvarande sättet att definiera terroristbrott i terrorismkonventionen är bristfälligt på så sätt att definitionen inte omfattar terroristattacker som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>begås med t.ex. lättare vapen eller fordon. Sverige ställde sig bakom initiativet och deltog i de konventions</w:t>
+      </w:r>
+      <w:r w:rsidR="000B65A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förhandlingar som resulterade i att ett ändringsprotokoll med en uppdaterad definition antogs i juli 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E49DC33" w14:textId="24C95D44" w:rsidR="004769C9" w:rsidRPr="004769C9" w:rsidRDefault="002A6503" w:rsidP="002A6503">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004769C9" w:rsidRPr="004769C9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...32116 lines deleted...]
-        <w:t>Vad Lagrådet anfört beträffande 10 § i förslag 1 gäller även 10 § i förevarande lagförslag.</w:t>
+      <w:r>
+        <w:t>Terrorismbekämpning är en nödvändig del i Natos kollektiva försvar och bidrar till huvuduppgifterna för alliansen. Arbetet mot terrorism vägleds på ett övergripande plan av policyriktlinjer och en handlingsplan och Sverige har fullt ut ställt sig bakom dessa. Sverige har också gett ett omfattande bidrag till Natos arbete på området.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="27836AF7" w14:textId="419366EA" w:rsidR="00E31F89" w:rsidRDefault="00CE077B" w:rsidP="004B4EA4">
+        <w:p w14:paraId="6222D0C7" w14:textId="563BE684" w:rsidR="00CE1B96" w:rsidRDefault="005B0A16" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="77AB47BD" w14:textId="243DA170" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="6CB05A67" w14:textId="63C49111" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc213323224"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc215736696"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-06T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A92E5B">
-            <w:t>den 6 november 2025</w:t>
+          <w:r w:rsidR="000D5CEF">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="00EC1ED7" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="448901C7" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D67D746" w14:textId="0E9047E2" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="5715F98C" w14:textId="3FEEA6AD" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CE077B">
-            <w:t>stats</w:t>
+          <w:r w:rsidR="005B0A16">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:r w:rsidR="00372D9A">
-[...41 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="13BA88FA" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="011349ED" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76259717" w14:textId="10F818C1" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="5C07C94F" w14:textId="4471D2C3" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E7D13">
-            <w:t>Slottner</w:t>
+          <w:r w:rsidR="000D5CEF">
+            <w:t>Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1B223702" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRPr="00827386" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="31C2CF17" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRPr="00827386" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA4FFB4" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRPr="00915BF3" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="198F802C" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRPr="008B7E85" w:rsidRDefault="00CE1B96" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F243CD" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRPr="006E102E" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="3134D128" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRPr="006E102E" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="471FFE24" w14:textId="77777777" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="5248B5B6" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31658FDC" w14:textId="7F7337A4" w:rsidR="00E31F89" w:rsidRDefault="00E31F89" w:rsidP="00F85486">
+    <w:p w14:paraId="4A6FDA36" w14:textId="23C33C50" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CE077B">
-            <w:t>Ett förbättrat resegarantisystem</w:t>
+          <w:r w:rsidR="005B0A16">
+            <w:t>2025 års redogörelse för tillämpningen av lagen om särskild kontroll av vissa utlänningar</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="32324989" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="40133451" w14:textId="77777777" w:rsidR="00CE1B96" w:rsidRDefault="00CE1B96" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12024259" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId99"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId104"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="308B2C42" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00F8009C">
+    <w:p w14:paraId="49A4AA83" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F19A851" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="00F8009C">
+    <w:p w14:paraId="00C9A437" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2046DAB0" w14:textId="77777777" w:rsidR="004E7A3B" w:rsidRDefault="004E7A3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C5B6AD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="75467920" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="9" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="098E097C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="015454DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="098E097C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="015454DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58352B44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3C352362" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:docPr id="10" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44028D6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="529246A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="529246A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4FFA3690" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="33134A19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="33134A19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42990D14" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C428B74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44028D6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6C428B74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="484C3A02" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4C712B72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="13" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="672D1D43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="362F6603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="672D1D43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="362F6603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32A6684A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7579E857" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="11" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C005F7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="589E8AED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C005F7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...6354 lines deleted...]
-                  <w:p w14:paraId="1A2A9273" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="589E8AED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4467C205" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="006923D1">
+    <w:p w14:paraId="2A1C5EB3" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EC08541" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRPr="006923D1" w:rsidRDefault="00E514F9" w:rsidP="006923D1">
+    <w:p w14:paraId="7DDCF690" w14:textId="77777777" w:rsidR="004769C9" w:rsidRPr="006923D1" w:rsidRDefault="004769C9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35FB6C7B" w14:textId="77777777" w:rsidR="00E514F9" w:rsidRDefault="00E514F9" w:rsidP="006923D1">
+    <w:p w14:paraId="13AFE723" w14:textId="77777777" w:rsidR="004769C9" w:rsidRDefault="004769C9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B05473F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="671E4997" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78544B16" w14:textId="4E84B00F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C348A2" w:rsidP="00664D04">
+                        <w:p w14:paraId="5DC1761B" w14:textId="7FC36409" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B328D5" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CE077B">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B0A16">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="003D1D0A">
-                                <w:t>2025/26:45</w:t>
+                              <w:r w:rsidR="00FE003F">
+                                <w:t>2025/26:74</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="78544B16" w14:textId="4E84B00F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C6421A" w:rsidP="00664D04">
+                  <w:p w14:paraId="5DC1761B" w14:textId="7FC36409" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CA4595" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CE077B">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B0A16">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="003D1D0A">
-                          <w:t>2025/26:45</w:t>
+                        <w:r w:rsidR="00FE003F">
+                          <w:t>2025/26:74</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E098676" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4198EB67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1537 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="568C7075" w14:textId="17854349" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C348A2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5CE804AB" w14:textId="3DA36E76" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B328D5" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CE077B">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B0A16">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="003D1D0A">
-                                <w:t>2025/26:45</w:t>
+                              <w:r w:rsidR="00FE003F">
+                                <w:t>2025/26:74</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="568C7075" w14:textId="17854349" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C6421A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5CE804AB" w14:textId="3DA36E76" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CA4595" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CE077B">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B0A16">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="003D1D0A">
-[...1762 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00FE003F">
+                          <w:t>2025/26:74</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0240D818" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6DC6236A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="093BE11A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="08865FA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1921 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A6AF76A" w14:textId="4C4797FB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C348A2" w:rsidP="00664D04">
+                        <w:p w14:paraId="794B20C8" w14:textId="1B83E81D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B328D5" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1766109936"/>
+                              <w:id w:val="-1536501825"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CE077B">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B0A16">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="39094097"/>
+                              <w:id w:val="307833599"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="003D1D0A">
-                                <w:t>2025/26:45</w:t>
+                              <w:r w:rsidR="00FE003F">
+                                <w:t>2025/26:74</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A6AF76A" w14:textId="4C4797FB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C6421A" w:rsidP="00664D04">
+                  <w:p w14:paraId="794B20C8" w14:textId="1B83E81D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CA4595" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1766109936"/>
+                        <w:id w:val="-1536501825"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CE077B">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B0A16">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="39094097"/>
+                        <w:id w:val="307833599"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="003D1D0A">
-                          <w:t>2025/26:45</w:t>
+                        <w:r w:rsidR="00FE003F">
+                          <w:t>2025/26:74</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="682C1D38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="3BD18FFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="15F3E0CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...390 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A5D5BBD" w14:textId="620DFE3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C348A2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5C847F49" w14:textId="0BFCB2FB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B328D5" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="667686806"/>
+                              <w:id w:val="-1004050379"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CE077B">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B0A16">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="887150486"/>
+                              <w:id w:val="154891977"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="003D1D0A">
-                                <w:t>2025/26:45</w:t>
+                              <w:r w:rsidR="00FE003F">
+                                <w:t>2025/26:74</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A5D5BBD" w14:textId="620DFE3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C6421A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5C847F49" w14:textId="0BFCB2FB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CA4595" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="667686806"/>
+                        <w:id w:val="-1004050379"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CE077B">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B0A16">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="887150486"/>
+                        <w:id w:val="154891977"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="003D1D0A">
-                          <w:t>2025/26:45</w:t>
+                        <w:r w:rsidR="00FE003F">
+                          <w:t>2025/26:74</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AD30DD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...390 lines deleted...]
-  <w:p w14:paraId="48326960" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4BC7C297" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -51581,75 +7887,78 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Strecklistainumreradlista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -52294,136 +8603,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D22247D"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -52520,51 +8743,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -52654,51 +8877,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -52745,57 +8968,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -52879,103 +9102,104 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1588"/>
         </w:tabs>
         <w:ind w:left="1814" w:hanging="510"/>
       </w:pPr>
@@ -53058,353 +9282,154 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -53426,1925 +9451,1111 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0">
-[...13 lines deleted...]
-    </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-[...102 lines deleted...]
-    </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...493 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E514F9"/>
+    <w:rsidRoot w:val="004769C9"/>
+    <w:rsid w:val="00002238"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00004891"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="00020477"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00034FC2"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="000452B2"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00047B1B"/>
+    <w:rsid w:val="000501DB"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="000726ED"/>
-    <w:rsid w:val="00072CF5"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="000840D3"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000909B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000A0E53"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B65A9"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D2680"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000E2376"/>
+    <w:rsid w:val="000D0F8E"/>
+    <w:rsid w:val="000D5CEF"/>
+    <w:rsid w:val="000D6446"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7D13"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F3027"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F713C"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00107DEC"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="001113BC"/>
-    <w:rsid w:val="001137D5"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="001148FE"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="001220A7"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00131B53"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="0014084A"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00167571"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00182A2D"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A3DD4"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A6D8B"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B5637"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C7AAA"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D0643"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E42EB"/>
+    <w:rsid w:val="001E1B18"/>
+    <w:rsid w:val="001F0A4A"/>
+    <w:rsid w:val="001F4348"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002026A4"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="00204232"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002061BE"/>
-    <w:rsid w:val="002118BE"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00217387"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00227B71"/>
+    <w:rsid w:val="00232F2A"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="002349D6"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00240D00"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002476B9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0025145A"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="002629CE"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00266CE7"/>
-    <w:rsid w:val="00267173"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00276794"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00282242"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="0029220F"/>
+    <w:rsid w:val="002875CF"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A21E6"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A3708"/>
+    <w:rsid w:val="002A6503"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C4BBA"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002E1E5B"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E35EE"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F0901"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F5D18"/>
-    <w:rsid w:val="003067DB"/>
+    <w:rsid w:val="002F6651"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="003171CD"/>
+    <w:rsid w:val="00314A65"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="003401B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003413A3"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="003440DE"/>
+    <w:rsid w:val="00344333"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="0035106F"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354DC6"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356B57"/>
-    <w:rsid w:val="0035748F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
+    <w:rsid w:val="00360DDD"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
+    <w:rsid w:val="003621FC"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00364DD9"/>
-    <w:rsid w:val="00365D8C"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370959"/>
-    <w:rsid w:val="00371280"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372D9A"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="003840BB"/>
+    <w:rsid w:val="00384F8A"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00390E40"/>
-    <w:rsid w:val="00396952"/>
+    <w:rsid w:val="00394EE0"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A20B7"/>
-    <w:rsid w:val="003A2A54"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B477D"/>
-    <w:rsid w:val="003B6FD4"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C1243"/>
     <w:rsid w:val="003D02E8"/>
+    <w:rsid w:val="003D05C1"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D1D0A"/>
-    <w:rsid w:val="003D510F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D6F82"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="004003A2"/>
+    <w:rsid w:val="00402384"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00416BC7"/>
-    <w:rsid w:val="0042052B"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425D05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00430479"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00441B2F"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="00453BB5"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00456E28"/>
-    <w:rsid w:val="004574D2"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="004769C9"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="004873AF"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A044E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004A44C2"/>
+    <w:rsid w:val="004A1EC3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A584F"/>
+    <w:rsid w:val="004B36B7"/>
     <w:rsid w:val="004B45DA"/>
-    <w:rsid w:val="004B4D0B"/>
-    <w:rsid w:val="004B4EA4"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C1784"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D2809"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E25C5"/>
+    <w:rsid w:val="004E3601"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E7A3B"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F224D"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="00500513"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="005040CE"/>
-    <w:rsid w:val="005043A4"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="00506B27"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="00510000"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00514A34"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005213B8"/>
-    <w:rsid w:val="00530BE1"/>
+    <w:rsid w:val="00520E7C"/>
+    <w:rsid w:val="00521424"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531FA2"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00534700"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
-    <w:rsid w:val="005366BD"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
-    <w:rsid w:val="00542769"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="005443DD"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00554E23"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005565DF"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
-    <w:rsid w:val="0056523A"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="005661A8"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00582EFB"/>
-    <w:rsid w:val="00583371"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="00586674"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00597D62"/>
+    <w:rsid w:val="00595794"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B3EC9"/>
+    <w:rsid w:val="005B0A16"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B52A5"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
+    <w:rsid w:val="005C2DEA"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C5B27"/>
-    <w:rsid w:val="005C5B88"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C7238"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D57C8"/>
+    <w:rsid w:val="005E0FD8"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E21EF"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E7C97"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F2FBB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005F4395"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="006009E3"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="006134A7"/>
-    <w:rsid w:val="006141AC"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00622E38"/>
-    <w:rsid w:val="00623F7B"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="0063069C"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00635CA6"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006460EE"/>
+    <w:rsid w:val="0064492A"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
+    <w:rsid w:val="00652972"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="006559C1"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="006763A9"/>
+    <w:rsid w:val="006751FB"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006868DA"/>
+    <w:rsid w:val="00691FC5"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A3087"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B2CA5"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D1B69"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D3230"/>
-    <w:rsid w:val="006D4194"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D579A"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1585"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
-    <w:rsid w:val="006E3FD8"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
-    <w:rsid w:val="006F2130"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="007034F4"/>
-    <w:rsid w:val="00703AB8"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00711CFA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00720A9B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00735AEE"/>
+    <w:rsid w:val="00730A43"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00741FDA"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00743CB4"/>
+    <w:rsid w:val="007464AE"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="00756B90"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="00764666"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="0077735A"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00797D43"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A33AB"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007A60E3"/>
+    <w:rsid w:val="007B13B5"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1D85"/>
-    <w:rsid w:val="007C23A2"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D361F"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E6C3E"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F1132"/>
-    <w:rsid w:val="007F4BF5"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F5748"/>
+    <w:rsid w:val="00802DBB"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806620"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00812EB5"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="0083004A"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00840A87"/>
+    <w:rsid w:val="008365C8"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00851328"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="008551E3"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00874287"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00877D8F"/>
-    <w:rsid w:val="008813C7"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884D34"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="008860D8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A496D"/>
-    <w:rsid w:val="008A6FBE"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B2964"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B7EFA"/>
+    <w:rsid w:val="008C06D2"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D5827"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
-    <w:rsid w:val="008E3719"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F5C96"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F66AD"/>
-    <w:rsid w:val="008F6A0F"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00900F7E"/>
-    <w:rsid w:val="0090188C"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="0090337E"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="009400D8"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="0094550E"/>
+    <w:rsid w:val="00943604"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="009546C0"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00963D62"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00971E53"/>
+    <w:rsid w:val="00961AAE"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="009857D6"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00991D83"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A067C"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B07F9"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C4E47"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D7971"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E6F09"/>
-    <w:rsid w:val="009E7F33"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A030E6"/>
+    <w:rsid w:val="009F5183"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A63D5E"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A66923"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A71B4D"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A81090"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A86EB2"/>
+    <w:rsid w:val="00A868EB"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A92E5B"/>
+    <w:rsid w:val="00A87784"/>
+    <w:rsid w:val="00A913D9"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
-    <w:rsid w:val="00A9335D"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
-    <w:rsid w:val="00A949AD"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A951B7"/>
-    <w:rsid w:val="00A96E7D"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA056B"/>
     <w:rsid w:val="00AA1AF4"/>
+    <w:rsid w:val="00AA2741"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB43B9"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC2A0F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5AED"/>
+    <w:rsid w:val="00AC5D28"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD3696"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD7D07"/>
-    <w:rsid w:val="00AE04B9"/>
+    <w:rsid w:val="00AD7DF0"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B0554B"/>
     <w:rsid w:val="00B07126"/>
+    <w:rsid w:val="00B0780D"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B16E37"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B1736C"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B262DA"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B328D5"/>
+    <w:rsid w:val="00B36097"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B4383A"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
-    <w:rsid w:val="00B44188"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B463E7"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B532D8"/>
-    <w:rsid w:val="00B53931"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B725EC"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B9542B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA6511"/>
+    <w:rsid w:val="00B955D9"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA733E"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB1779"/>
-    <w:rsid w:val="00BB2B0D"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC1D72"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD533B"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BE7A3D"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF47D1"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00C00834"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
+    <w:rsid w:val="00C06AD5"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16B42"/>
-    <w:rsid w:val="00C16B45"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C314E7"/>
+    <w:rsid w:val="00C270D9"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32E16"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C3654B"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40371"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C50585"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C6421A"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C72C56"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C769DF"/>
+    <w:rsid w:val="00C76942"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C86C49"/>
-    <w:rsid w:val="00C923B3"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C978F1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA33D1"/>
+    <w:rsid w:val="00CA4595"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC2317"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC4695"/>
-    <w:rsid w:val="00CC7DC2"/>
+    <w:rsid w:val="00CC4122"/>
+    <w:rsid w:val="00CC6605"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD2156"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD32DF"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD656E"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE077B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE3D6B"/>
+    <w:rsid w:val="00CE1B96"/>
+    <w:rsid w:val="00CE4372"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF12EA"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF2AE5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D00A29"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D0780E"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D23B17"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D31181"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D402FB"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D4503E"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D50904"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D533A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D73505"/>
+    <w:rsid w:val="00D6417A"/>
+    <w:rsid w:val="00D70C9F"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D8152A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D87F3E"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D9494C"/>
-    <w:rsid w:val="00D96848"/>
+    <w:rsid w:val="00DA1C52"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB02B5"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB6805"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC507C"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5768"/>
     <w:rsid w:val="00DD1584"/>
-    <w:rsid w:val="00DD17AC"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD4327"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DD7740"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE4852"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF5648"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E02CF8"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E06470"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E13203"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E172D9"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E238F6"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E31F89"/>
+    <w:rsid w:val="00E31FC6"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E43FC4"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E44908"/>
-    <w:rsid w:val="00E4570C"/>
     <w:rsid w:val="00E46004"/>
-    <w:rsid w:val="00E463DB"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E46E7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E514F9"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E532C6"/>
-    <w:rsid w:val="00E54AE9"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E643D9"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E7142A"/>
-    <w:rsid w:val="00E714E3"/>
+    <w:rsid w:val="00E71012"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E81E38"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA2DD5"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA44AC"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EA79F3"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB2E11"/>
+    <w:rsid w:val="00EC00C2"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC740C"/>
+    <w:rsid w:val="00ED4509"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE251F"/>
-    <w:rsid w:val="00EE2EE9"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F01F21"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F13FFC"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F174E9"/>
+    <w:rsid w:val="00F16EAE"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F2154C"/>
+    <w:rsid w:val="00F24E0B"/>
+    <w:rsid w:val="00F251FC"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F27FC2"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F316A2"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F41421"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F52992"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F5440C"/>
+    <w:rsid w:val="00F540B6"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F652AF"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F71419"/>
+    <w:rsid w:val="00F71672"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F8293D"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F90D2C"/>
+    <w:rsid w:val="00F91240"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F9576C"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA2B29"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA3A42"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FB037F"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FC04F3"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC301E"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FE003F"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
-    <w:rsid w:val="00FE102E"/>
     <w:rsid w:val="00FE104B"/>
-    <w:rsid w:val="00FE1CA3"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE31E9"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE523C"/>
+    <w:rsid w:val="00FE60A4"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF6BE3"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="422813AC"/>
-  <w15:docId w15:val="{8983FF1F-770B-41E2-BAE2-EAE87A16D655}"/>
+  <w14:docId w14:val="3C4134DF"/>
+  <w15:docId w15:val="{DA83C1A6-35EC-4B1F-B821-A246CE3247AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -56922,89 +12133,91 @@
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -57043,50 +12256,51 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -57254,50 +12468,54 @@
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="27"/>
+      </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
@@ -57321,50 +12539,53 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
@@ -57537,72 +12758,81 @@
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
@@ -57847,88 +13077,84 @@
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="639848353">
+    <w:div w:id="945775534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="766583883">
+    <w:div w:id="1611738883">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/ko/lagstiftning/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -58196,260 +13422,275 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>25</Value>
+      <Value>1</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13539</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13599</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13539</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13539</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13599</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13599</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Finansdepartementet</departementsnamn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Justitiedepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Larsson, Britz, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Finansdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:74</dokumentnummer>
+  <titel>2025 års redogörelse för tillämpningen av lagen om särskild kontroll av vissa utlänningar</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
-  <bilagor>
-[...6 lines deleted...]
-  </bilagor>
+  <bilagor/>
 </dokumentvärden>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -58510,233 +13751,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...18 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC8117C3-CF07-4766-B1A6-2B4155A5B467}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7684D76-CE8E-468A-A26A-D28B4859B10E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1237D486-6B42-40DF-AD2A-45E25F694546}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{774A862A-A844-42A4-8E03-DA104DF42622}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF2C039D-17F0-4AA5-ACCC-4BA331A890FA}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EEE5189-49A7-455D-A92F-97F7F91A140F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A718E0D6-A8D4-4ADC-9948-2733C02CC9A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C98E35CF-3897-4C19-B416-0AAF7A37322E}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8DDAB3-1A4C-4F86-92B6-4D9A23FB1D5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46EE45E7-F0D8-471E-8DBB-ACB9A6F2E4F4}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{070C4A1B-B347-492A-8B09-834870ACC7C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>142</Pages>
-[...1 lines deleted...]
-  <Characters>225141</Characters>
+  <Pages>14</Pages>
+  <Words>5029</Words>
+  <Characters>26659</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>534</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>222</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ett förbättrat resegarantisystem</vt:lpstr>
+      <vt:lpstr>2025 års redogörelse för tillämpningen av lagen om särskild kontroll av vissa utlänningar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>267086</CharactersWithSpaces>
+  <CharactersWithSpaces>31625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ett förbättrat resegarantisystem</dc:title>
-  <dc:creator>Freja Lindström</dc:creator>
+  <dc:title>2025 års redogörelse för tillämpningen av lagen om särskild kontroll av vissa utlänningar</dc:title>
+  <dc:creator>Therése Berggren</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>17ce4938-a83e-48de-8c90-d90822484ff6</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
+    <vt:lpwstr>7RWQ5A3E44ZW-1417066509-1617</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/ju-L4/_layouts/15/DocIdRedir.aspx?ID=7RWQ5A3E44ZW-1417066509-1617, 7RWQ5A3E44ZW-1417066509-1617</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>be12f671-1cc6-4e68-976a-9d865175e90d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Organisation">
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>