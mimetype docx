--- v0 (2026-06-13)
+++ v1 (2026-08-29)
@@ -1,44655 +1,12880 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76E5D197" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00CE44EA" w:rsidP="00333C9D">
+    <w:p w14:paraId="7F13D134" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="00E5325D">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D84B1C" wp14:editId="7BC67052">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C7E8BF3" wp14:editId="0DCBA6A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="19C28704" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00811BB8" w:rsidRDefault="00E5325D" w:rsidP="00F572D9">
+                              <w:p w14:paraId="7E1ED7D0" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="00811BB8" w:rsidRDefault="00C53332" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D09A536" wp14:editId="7613F689">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A84363B" wp14:editId="7D213C50">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1756599892" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="63D84B1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2C7E8BF3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="19C28704" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00811BB8" w:rsidRDefault="00E5325D" w:rsidP="00F572D9">
+                        <w:p w14:paraId="7E1ED7D0" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="00811BB8" w:rsidRDefault="00C53332" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D09A536" wp14:editId="7613F689">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A84363B" wp14:editId="7D213C50">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1756599892" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="69A67661" w14:textId="33D337EC" w:rsidR="00E5325D" w:rsidRDefault="00641886" w:rsidP="00333C9D">
+        <w:p w14:paraId="364DB9BE" w14:textId="2332A14A" w:rsidR="00C53332" w:rsidRDefault="005606CC" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:82</w:t>
+            <w:t>2025/26:109</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="32185010" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00D01F17" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="5EDB7F9E" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="005F407A" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00307C2B" w14:paraId="0A08DB04" w14:textId="77777777">
+      <w:tr w:rsidR="00450125" w14:paraId="36B1FEE4" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
-            <w:id w:val="-2000570357"/>
+            <w:id w:val="-283352459"/>
             <w:temporary/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="69C45412" w14:textId="336BD68E" w:rsidR="00E5325D" w:rsidRDefault="00197396" w:rsidP="00333C9D">
+              <w:p w14:paraId="25BBC92F" w14:textId="7E3183C5" w:rsidR="00C53332" w:rsidRDefault="005606CC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Redovisning av användningen av hemliga tvångsmedel under 2024</w:t>
+                  <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2BDA23B6" w14:textId="309ADA09" w:rsidR="00E5325D" w:rsidRDefault="00197396" w:rsidP="00333C9D">
+              <w:p w14:paraId="3021E26C" w14:textId="3499FB77" w:rsidR="00C53332" w:rsidRDefault="005606CC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6A98C98B" w14:textId="04DF0A89" w:rsidR="00E5325D" w:rsidRPr="00141F91" w:rsidRDefault="00641886" w:rsidP="00333C9D">
+              <w:p w14:paraId="1EF8149D" w14:textId="4AF10018" w:rsidR="00C53332" w:rsidRPr="00141F91" w:rsidRDefault="005606CC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:82</w:t>
+                  <w:t>2025/26:109</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D1729CE" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="3FA448E5" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CABC218" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C8D4BD7" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5441DFAB" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A337FE" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E2E91DD" w14:textId="795ED6C9" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="57A7F0A6" w14:textId="3B9443F9" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0066767A">
-            <w:t>den 11 december 2025</w:t>
+          <w:r w:rsidR="00414E72">
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5B9EB6F5" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="60C8075D" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="3DA624D9" w14:textId="36C2A40C" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="74CF6CAC" w14:textId="69404817" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54890648" w14:textId="34A26809" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="29E06F60" w14:textId="047C77C5" w:rsidR="00E5325D" w:rsidRPr="008C3EC0" w:rsidRDefault="00E5325D" w:rsidP="004534C4">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C2E57A" w14:textId="25769C8A" w:rsidR="00C53332" w:rsidRPr="008624B2" w:rsidRDefault="00C53332" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
+          <w:r w:rsidR="005606CC">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221D87D9" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="7AEA53AE" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61F15EBB" w14:textId="268664D2" w:rsidR="00E5325D" w:rsidRDefault="006812E7" w:rsidP="00333C9D">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A993CAA" w14:textId="72390435" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+      <w:r w:rsidRPr="00C53332">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">I skrivelsen redogör regeringen för hur bestämmelserna i rättegångsbalken om hemlig avlyssning av elektronisk kommunikation, hemlig övervakning av elektronisk kommunikation, hemlig kameraövervakning och hemlig rumsavlyssning vid förundersökning i brottmål har tillämpats under 2024. Regeringen redogör också för hur lagen (2020:62) om hemlig dataavläsning har tillämpats under året. </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C53332">
+        <w:t xml:space="preserve"> föreslås att mervärdesskattesatsen på tillträde till danstillställningar sänks från 25 procent till 6 procent. Förslaget medför ändringar i mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5023EC15" w14:textId="3D84FFFB" w:rsidR="00C53332" w:rsidRPr="00C53332" w:rsidRDefault="00C53332" w:rsidP="00C53332">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>tillämpningen enligt lagen (2007:979) om åtgärder för att förhindra vissa särskilt allvarliga brott</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="03CC100B" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="008F2013" w:rsidRDefault="00E5325D" w:rsidP="00362009">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r w:rsidR="008E38AE">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C53332">
+        <w:t xml:space="preserve"> föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B90260" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="008F2013" w:rsidRDefault="00C53332" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0E1E0" w14:textId="66630336" w:rsidR="00EB5931" w:rsidRDefault="00E5325D">
+    <w:p w14:paraId="4C7A8690" w14:textId="5A8B9DAC" w:rsidR="005F7F6D" w:rsidRDefault="00C53332">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc216273417" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006412" w:history="1">
+        <w:r w:rsidR="005F7F6D" w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidR="005F7F6D" w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Förslag till riksdagsbeslut</w:t>
+        </w:r>
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273417 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006412 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE44EA">
+        <w:r w:rsidR="00263A89">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F0631BA" w14:textId="289DAE25" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="138930C3" w14:textId="5D7FED55" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273418" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006413" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regleringen om hemliga tvångsmedel</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Lagtext</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273418 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006413 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BAEA73B" w14:textId="1C6A0737" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="11205247" w14:textId="729A040B" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273419" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006414" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utgångspunkter vid användning av hemliga tvångsmedel</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273419 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006414 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4652432C" w14:textId="5CFC373B" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="2001326E" w14:textId="43851AF8" w:rsidR="005F7F6D" w:rsidRPr="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273420" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006415" w:history="1">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utökade möjligheter att använda hemliga tvångsmedel under senare år</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Förslag till lag om ändring i lagen (1994:1776) om skatt på energi</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273420 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006415 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidRPr="005F7F6D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68F8681F" w14:textId="181C3101" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006416" w:history="1">
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006416 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F7F6D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CBF5604" w14:textId="27F80E44" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006417" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bakgrund och gällande rätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006417 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73538861" w14:textId="513E06E3" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006418" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CE7C66D" w14:textId="11CB2230" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="66A3E287" w14:textId="7F2B12E2" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006419" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006419 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38364776" w14:textId="01BE5AA4" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006420" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvensanalys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006420 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15603B5C" w14:textId="0C948511" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273421" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006421" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rättsliga förutsättningar för att använda hemliga tvångsmedel</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Offentligfinansiella effekter</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273421 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006421 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42B41C76" w14:textId="67AB82FB" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="27D1E275" w14:textId="74CBA8DB" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273422" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006422" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Processuella regler och rättssäkerhetsgarantier</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Effekter för företag</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273422 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006422 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39E97886" w14:textId="2B6B4621" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006423" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Effekter för enskilda</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006423 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12B4C50B" w14:textId="592ED4C1" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="4CC1743C" w14:textId="13F8E1E1" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006424" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006424 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34950D8B" w14:textId="2A56B7C9" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006425" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga effekter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006425 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55356EFA" w14:textId="2197AC79" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273423" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006426" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Myndigheternas redovisning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Rättelse i lagen om skatt på energi</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273423 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006426 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DEF52B8" w14:textId="3B2B5104" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223006427" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004B7DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006427 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BF7F93C" w14:textId="2E76AAF9" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="61455E3E" w14:textId="4DA2C5FE" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273424" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006428" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tillämpningen av bestämmelserna om hemlig avlyssning av elektronisk kommunikation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Förslaget till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273424 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006428 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33213C27" w14:textId="0E7A586E" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="3D3D650A" w14:textId="29D9D30F" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273425" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006429" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tillämpningen av bestämmelserna om hemlig övervakning av elektronisk kommunikation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Förslaget till lag om ändring i lagen (1994:1776) om skatt på energi</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273425 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006429 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D0D7757" w14:textId="694066D5" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7759F56A" w14:textId="431296DA" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273426" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006430" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...10 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av promemorian Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006430 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273426 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...1 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28A80FE9" w14:textId="60C47FDE" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5128D9F8" w14:textId="0B3AA475" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273427" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006431" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...10 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006431 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273427 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...1 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5277262D" w14:textId="08EE7D38" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="273EDFAE" w14:textId="6CE8C101" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273428" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006432" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...10 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006432 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273428 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...1 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00263A89">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40005F98" w14:textId="0AC94480" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1048 lines deleted...]
-    <w:p w14:paraId="1FA27736" w14:textId="68FA3266" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="3217CEDC" w14:textId="3914F715" w:rsidR="005F7F6D" w:rsidRDefault="005F7F6D">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273442" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc223006433" w:history="1">
+        <w:r w:rsidRPr="004B7DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 december 2025</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 26 februari 2026</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273442 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223006433 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00263A89">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EB5931">
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26C8837E" w14:textId="36C40FB9" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00B65FF6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="2F63FFA5" w14:textId="56678DAF" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+    </w:p>
+    <w:p w14:paraId="2A533283" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="005A72C8" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc223006412"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="64440B77" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00B65FF6">
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="54C58FB3" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC8206B" w14:textId="0BC121F9" w:rsidR="00F11D79" w:rsidRDefault="00F11D79" w:rsidP="00F11D79">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11D79">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:r w:rsidR="00190DB7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1D55EC" w14:textId="4B3D0A8C" w:rsidR="00F11D79" w:rsidRPr="00F11D79" w:rsidRDefault="00314B9F" w:rsidP="00F11D79">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34490">
+        <w:t xml:space="preserve"> lagen (1994:1776) om skatt på energi</w:t>
+      </w:r>
+      <w:r w:rsidR="00190DB7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A26A423" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="00144361" w:rsidRDefault="00C53332" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7773B1F2" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="00152749" w:rsidRDefault="00C53332" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618DA3A7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F76A7E8" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00A9578D">
+    <w:p w14:paraId="6B38FF23" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="002405D8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc216273417"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc223006413"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="76144512" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00A9578D">
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="04A0C560" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08711E7B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00DC06CD" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc223006414"/>
+      <w:r w:rsidRPr="005B1ADD">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D161F">
+        <w:t xml:space="preserve"> till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="76AB1B57" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D161F">
+        <w:t>att 9 kap. 14 § mervärdesskattelagen (2023:200) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D44BD76" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00243485" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00450125" w14:paraId="677CA5D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71251E39" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005B0E77" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3805600D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005B0E77" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="356FE729" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>I enlighet med riksdagens önskemål har regeringen sedan 1983 årligen redovisat hur reglerna om hemlig avlyssning av elektronisk kommunikation (tidigare hemlig teleavlyssning) har tillämpats under det gångna året (bet. 1981/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2103CE50" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>82:JuU</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>14 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0E924E" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="001C6111" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>54, rskr. 1981/82:298). Redovisningen har därefter utökats till att avse även användningen av andra hemliga tvångsmedel. Den omfattar i dag också hemlig övervakning av elektronisk kommunikation, hemlig kameraövervakning, hemlig rumsavlyssning och hemlig dataavläsning vid förundersökning i brottmål. Redovisningen innefattar även användningen av tvångsmedel enligt lagen (2007:979) om åtgärder för att förhindra vissa särskilt allvarliga brott (preventivlagen), inklusive husrannsakan, undersökning på annat ställe och genomsökning på distans. Den innehåller också en redogörelse för inhämtning av uppgifter enligt lagen (2012:278) om inhämtning av uppgifter om elektronisk kommunikation i de brottsbekämpande myndigheternas underrättelseverksamhet (inhämtningslagen). Redogörelsen innefattar även användningen av dessa tvångsmedel i Säkerhetspolisens verksamhet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02AAC2EC" w14:textId="7EC25E3D" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00A9578D">
+        <w:t>Skatt tas ut med 6 procent av beskattningsunderlaget för</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00450125" w14:paraId="33F1FAC0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C0F7981" w14:textId="63AC10CF" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084534E">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:t xml:space="preserve">tillträde till konserter, cirkus-, teater-, opera- eller balettföreställningar eller andra liknande föreställningar, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B5020F" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="631CDC21" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6535C04B" w14:textId="33B94FCA" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084534E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:t>tillträde till och förevisning av djurparker och förevisning av naturområden utanför tätort samt av nationalparker, naturreservat, nationalstadsparker och Natura 2000-områden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A1EE313" w14:textId="00F210E5" w:rsidR="005606CC" w:rsidRPr="0084534E" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084534E">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:t>tillträde till konserter, cirkus-, teater-, opera- eller balettföreställningar eller andra liknande föreställningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084534E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFA23F8" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00091C85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillträde till dans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00091C85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillställningar,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C85" w:rsidDel="00202BF0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3042D9A8" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00091C85" w:rsidRDefault="005606CC" w:rsidP="005F11F7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00091C85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tillträde till och förevisning av djurparker och förevisning av naturområden utanför tätort samt av nationalparker, naturreservat, nationalstadsparker och Natura 2000-områden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E553C92" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00B10467" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6701774A" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+      <w:r w:rsidRPr="00F511AA">
+        <w:t>1.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Enligt 6 § förordningen (2015:743) med instruktion för Åklagarmyndigheten ska myndigheten till regeringen, senast den 31 maj varje år, redovisa uppgifter om tillämpningen av bestämmelserna om vissa hemliga tvångsmedel enligt närmare anvisningar från regeringen. </w:t>
-[...2 lines deleted...]
-        <w:t>De närmare anvisningarna framgår av regeringens beslut den 17 december 2015, den 12 mars 2020</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F511AA">
+        <w:t>Denna lag träder i kraft den 1 juli 2026</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="6C04831E" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="00387885" w:rsidRDefault="00AC5A7A" w:rsidP="00A9578D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE1BF96" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00AC5A7A" w:rsidRPr="00387885" w:rsidSect="00A9578D">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+        <w:sectPr w:rsidR="005606CC" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F511AA">
+        <w:t>2. Äldre bestämmelser gäller fortfarande för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdande</w:t>
+      </w:r>
       <w:r>
-        <w:t>Regeringens senaste redovisning till riksdagen gjordes i december 2024, se skrivelsen Redovisning av användningen av hemliga tvångsmedel under 2023 (</w:t>
-[...68 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34215C62" w14:textId="71520A8E" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="00D83F30">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc223006415"/>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (1994:1776) om skatt på energi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005F7F6D" w:rsidDel="005B1ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE1DAEA" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>Härigenom föreskrivs att 9 kap. 5 § lagen (1994:1776) om skatt på energi ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39982F81" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00450125" w:rsidRPr="005F7F6D" w14:paraId="4559AF47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E63424E" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="00152F83">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60F36707" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="00152F83">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B30A5BD" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0453199B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00450125" w:rsidRPr="005F7F6D" w14:paraId="42318AFF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="030A0FE7" w14:textId="6375428F" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="00152F83">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t xml:space="preserve">Beskattningsmyndigheten medger, i den omfattning som anges i andra–fjärde styckena, efter ansökan från förbrukaren återbetalning av skatt på elektrisk kraft och bränsle som denne förbrukat för framställning av värme eller kyla som levererats för ändamål som ger skattebefrielse enligt 6 a kap. 1 § 1, 6 eller 10, 11 kap. 9 § första stycket 2, 3, 5 eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t>, 12 eller 12 a §. Med förbrukning för framställning av värme eller kyla avses i fråga om återbetalning av skatt på elektrisk kraft även sådan förbrukning som skett i samband med fram</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7435E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t>ställningen för drift av pumpar, fläktar och andra hjälpanordningar som är nödvändiga för driften av anläggningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3410B40F" w14:textId="0801D2E3" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="00152F83">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t>Beskattningsmyndigheten medger, i den omfattning som anges i andra–fjärde styckena, efter ansökan från förbrukaren återbetalning av skatt på elektrisk kraft och bränsle som denne förbrukat för framställning av värme eller kyla som levererats för ändamål som ger skattebefrielse enligt 6 a kap. 1 § 1, 6 eller 10, 11 kap. 9 § första stycket 2, 3, 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t>, 12 eller 12 a §. Med förbrukning för framställning av värme eller kyla avses i fråga om återbetalning av skatt på elektrisk kraft även sådan förbrukning som skett i samband med fram</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7435E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="005F7F6D">
+              <w:t>ställningen för drift av pumpar, fläktar och andra hjälpanordningar som är nödvändiga för driften av anläggningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30623C04" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>Återbetalning medges vid leverans för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A525D1" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>1. tillverkningsprocessen i industriell verksamhet eller för yrkesmässig jordbruks-, skogsbruks- eller vattenbruksverksamhet, för elektrisk kraft med den del av energiskatten som överstiger 0,6 öre per kilowattimme,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A89DE4" w14:textId="369D7A6B" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>2. annat ändamål än som avses under 1, med hela energiskatten på elektrisk kraft och med hela energiskatten, koldioxidskatten och svavelskatten på bränsle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBDFAF0" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>Om leverans skett för tillverkningsprocessen i sådan industriell verksamhet som tillhör en verksamhetskategori som anges i bilaga I till Europaparlamentets och rådets direktiv 2003/87/EG av den 13 oktober 2003 om ett system för handel med utsläppsrätter för växthusgaser inom gemenskapen och om ändring av rådets direktiv 96/61/EG, senast ändrat genom Europaparlamentets och rådets direktiv 2009/29/EG, medges återbetalning för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0681D8EC" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>1. råtallolja med ett energiskattebelopp som motsvarar 100 procent av den koldioxidskatt som tas ut på bränsle som avses i 2 kap. 1 § första stycket 3 a, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6B8A56" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:lastRenderedPageBreak/>
+        <w:t>2. andra bränslen än råtallolja med 100 procent av koldioxidskatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFBC540" w14:textId="3EA6CC59" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>För bensin och bränsle som avses i 2 kap. 1 § första stycket 3 b medges inte någon återbetalning av skatt enligt denna paragraf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CAF20E" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005F7F6D" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB4D9B4" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A462818" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="004A554F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B83F67" w14:textId="17C46DCC" w:rsidR="005606CC" w:rsidRPr="004A7243" w:rsidRDefault="005606CC" w:rsidP="004A7243">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005606CC" w:rsidRPr="004A7243" w:rsidSect="00D83F30">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="first" r:id="rId30"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71991150" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00D034DB">
+    <w:p w14:paraId="4A7BB3B8" w14:textId="54993B2B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="003C4628">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc216273418"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc223006416"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Regleringen om hemliga tvångsmedel</w:t>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="050E1DCB" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00243485">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I budgetpropositionen för 2026 (prop. 2025/26:1 Förslag till statens budget, finansplan och skattefrågor, avsnitt 13.20) bedömde regeringen att mervärdesskattesatsen på tillträde till danstillställningar bör sänkas från 25 procent till 6 procent.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153B401A" w14:textId="17B0D6E7" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00DB2A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian Sänkt mervärdesskatt på tillträde till danstillställningar tagits fram. En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243485">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemorians lagförslag är likalydande med</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>propositionens lagförslag i avsnitt 2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000707A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissyttrandena finns tillgängliga på regeringens webbplats, regeringen.se, och i lagstiftningsärendet (Fi2025/01062). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A756F58" w14:textId="30E6812D" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00DB2A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">I denna proposition behandlas promemorians förslag. Till Finansdepartementet har det kommit in skrivelser som avser andra ändringar av reglerna om skattesatser i mervärdesskattelagen (2023:200). Dessa behandlas i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>. Dessutom behandlas en ändring av rättelsekaraktär i lagen (1994:1776) om skatt på energi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E02A43" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00DB2A87">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAF85C4" w14:textId="7F1ACEEE" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00DB2A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Regeringen beslutade den 27 november 2025 att inhämta Lagrådets yttrande över</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> ett lagförslag som överensstämmer med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> lagförslaget i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>avsnitt 2.1 i denna proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>Lagrådet efterfrågar en djupare analys av förslagets överensstämmelse med EU-rätten. Lagrådets synpunkter behandlas i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C23B4F0" w14:textId="7B93A5BD" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Lagrådets yttrande har inte inhämtats över förslaget om ändring i lagen om skatt på energi. Lagförslaget, som är av rättelsekaraktär, är författnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tekniskt och även i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70242317" w14:textId="2BF6C69F" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc223006417"/>
+      <w:r>
+        <w:t>Bakgrund och gällande rätt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="183A1297" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00D034DB">
+    <w:p w14:paraId="55231680" w14:textId="7391556B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5E44">
+        <w:t>Mervärdesskatten är harmoniserad i stor utsträckning inom EU och reglerna finns huvudsakligen i rådets direktiv 2006/112/EG av den 28 november 2006 om ett gemensamt system för mervärdesskatt (mervärdesskattedirektivet). I Sverige har mervärdesskattedirektivet införlivats genom främst mervärdesskattelagen (2023:200), ML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3536AA73" w14:textId="4DA35563" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5E44">
+        <w:t xml:space="preserve">Möjligheten att tillämpa olika skattesatser på mervärdesskatteområdet regleras av mervärdesskattedirektivet. Medlemsstaterna ska tillämpa en normalskattesats på lägst 15 procent (artikel 97 i mervärdesskatte-direktivet). Det är vidare möjligt att tillämpa en eller två reducerade skattesatser på lägst 5 procent (artikel 98.1 i mervärdesskattedirektivet). Reducerade skattesatser får endast tillämpas på leverans av varor och tillhandahållande av tjänster i de kategorier som anges i bilaga III till mervärdesskattedirektivet. Medlemsstaterna får dessutom tillämpa en reducerad skattesats som understiger miniminivån på 5 procent och ett undantag med rätt att göra avdrag för mervärdesskatt som betalats i det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5E44">
+        <w:lastRenderedPageBreak/>
+        <w:t>tidigare ledet på leveranser av varor eller tillhandahållanden av tjänster som omfattas av högst sju punkter i bilaga III till mervärdesskattedirektivet (artikel 98.2). Sverige tillämpar en normalskattesats på 25 procent och två reducerade skattesatser på 12 procent respektive 6 procent (9 kap. ML). Av punkt 7 i bilaga III till mervärdesskattedirektivet följer att reducerad skattesats får tillämpas på bland annat tillträde till föreställningar, teatrar, cirkusar, marknader, nöjesparker, konserter, museer, djurparker, biografer, utställningar och liknande kulturella evenemang och anläggningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D25D07C" w14:textId="5E5DF4D6" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5E44">
+        <w:t>Sverige har utnyttjat möjligheten att tillämpa reducerad skattesats på tillträde till bland annat konserter, cirkus-, teater-, opera- och balettföreställningar samt andra liknande föreställningar. Detta regleras i 9 kap. 14 § 1 ML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29137836" w14:textId="737151AC" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc223006418"/>
+      <w:r>
+        <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="547D8C73" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60076F05" w14:textId="5A35B4F6" w:rsidR="005606CC" w:rsidRPr="00A76360" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5E44">
+        <w:t>Mervärdesskatten på tillträde till danstillställningar sänks från 25 procent till 6 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183B0310" w14:textId="12BAB6FB" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF13409" w14:textId="5A21AB23" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB0AD53" w14:textId="65D9F251" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267128B2" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve">En betydande majoritet av de remissinstanser som har svarat tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ekonomistyrningsverket (ESV), Folkets Hus och Parker, Företagarna, Hotell- och restaurangfacket (HRF), Ideell kulturallians, Konjunkturinstitutet Konstnärliga och Litterära Yrkesutövares Samarbetsnämnd (KLYS), Music Management Forum (MMF), Musikerförbundet, Musikförläggarna, Restaurangföretagarna, Statens kulturråd, Svenska Artisters och Musikers Intresseorganisation (SAMI), Svensk Scenkonst, Sveriges Riksidrottsförbund (RF), Stim, Tillväxtverket och Visita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12" w:rsidDel="00387619">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>tillstyrker förslaget. ESV framhåller att trots att förslaget är ytterligare ett avsteg från normalskattesatsen om 25 procent så minskar förslaget troligtvis de sammantagna konkurrenssnedvridande effekterna på den aktuella marknaden. Vidare anser ESV att med förslaget blir definitionen av kulturområdet troligtvis tydligare och skattemässigt uppnås likabehandling. Tillväxtverket anser att förslaget bidrar till hållbar utveckling inom besöksnäringen, de kreativa och kulturella branscherna samt till ökad konkurrenskraft för enskilda företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6CFCBF" w14:textId="12DA9270" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve">Flera remissinstanser, däribland HRF, Folkets Hus och Parker, Ideell kulturallians, KLYS, Musikerförbundet och SAMI, framhåller att danstillställningar och dansband är kultur samt att det är rimligt och rättvist att tillträden till sådana evenemang får samma skattesats som viss annan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:lastRenderedPageBreak/>
+        <w:t>kultur. Flera remissinstanser, såsom HRF, Musikerförbundet och SAMI, anser att förslaget kommer att medföra positiva effekter för folkhälsan. MMF stödjer likabehandling av olika kulturyttringar och understryker att en levande scen och klubbscen är vitalt för svenskt kulturliv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD85CC" w14:textId="225B0CA1" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>Folkets Hus och Parker menar att förslaget även gynnar ideella föreningar som är undantagna från mervärdesskatt, eftersom det stimulerar branschen som helhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DAAA46" w14:textId="1512DE6E" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>Vissa remissinstanser, däribland Musikerförbundet, Musikerförläggarna, SAMI, Svensk Scenkonst och Visita, bedömer att förslaget kommer att innebära minskade gränsdragningsproblem och en minskad snedvridning av konkurrensen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64626720" w14:textId="61FC063B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>RF understryker vikten av att tydligt särskilja kulturella danstillställningar och idrottslig dansverksamhet, så att förslaget inte skapar otydlighet eller nya administrativa bördor för idrottsföreningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>Statens kulturråd och RF uppmärksammar behovet av en tydlig definition av vad som avses med danstillställning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234E667B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stockholms universitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t>anser att förslaget är godtagbart utifrån det snäva perspektivet att minska gränsdragningsproblem, men ifrågasätter det angivna syftet och framhåller att det knappast går att bedöma om förslaget får någon effekt på dansandet. Stockholms universitet framhåller dock att den samlade skatteekonomiska och skatterättsliga expertisen anser att det vore bättre med enhetlig mervärdesskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA6F18A" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förvaltningsrätten i Stockholm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve">för fram att den föreslagna definitionen av danstillställningar är vid och att förslagets förenlighet med EU-rätten behöver analyseras ytterligare. Förvaltningsrätten i Stockholm för även fram vissa lagtekniska synpunkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEE5908" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve">avstyrker förslaget och bedömer att förslaget inte är förenligt med mervärdesskattedirektivet. Musikerförbundet och SAMI anser dock att förslaget är förenligt med EU-rätten eftersom danstillställningar ska betraktas som en del av svensk kultur och därmed anses vara liknande kulturella evenemang i den mening som avses i mervärdesskattedirektivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B239CB" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srf konsulterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:t xml:space="preserve"> avstyrker förslaget och pekar på att när mervärdesskatten sänks på ett område finns risk för gränsdragningsproblem och konkurrenssnedvridning. Srf konsulterna betonar att detta endast är en begränsad del av problematiken med att införa ytterligare ett undantag från enhetlig mervärdesskatt och framhåller de problem som bedömningen av om det rör sig om ett eller flera tillhandahållanden innebär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0CC120" w14:textId="212853AD" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A427952" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mervärdesskatten är en effektiv skatt och bör värnas som intäktskälla för staten. När mervärdesskatten sänks på ett område finns risk för att det uppstår gränsdragningsproblem och konkurrenssnedvridningar i förhållande till andra varor och tjänster. Utgångspunkten bör därför vara enhetlig mervärdesskatt och tillämpning av normalskattesatsen på 25 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F922428" w14:textId="7FAF8998" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller tillträde till vissa evenemang och tillställningar inom kulturområdet görs dock sedan lång tid tillbaka avsteg från denna </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>utgångspunkt genom tillämpning av en lägre skattesats i syfte att gynna kulturlivet. Tillträde till kulturella evenemang som konserter, cirkus-, teater-, opera- och balettföreställningar eller liknande föreställningar beskattas därför med 6 procent mervärdesskatt. Även viss idrottslig verksamhet som innefattar dans beskattas på samma sätt. Tillträdet eller entréavgiften till danstillställningar beskattas dock med 25 procent mervärdesskatt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>Dans utgör en viktig del i det svenska kulturlivet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För att främja dans och kultur i Sverige föreslås att skattesatsen för danstillställningar sänks från 25 procent till 6 procent mervärdesskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326B07B2" w14:textId="1BF5570D" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006332C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens kulturråd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1521D">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006332C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C123C6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4FFA">
+        <w:t xml:space="preserve"> efterfrågar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1521D">
+        <w:t xml:space="preserve"> en tydlig definition av vad som avses med danstillställning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> RF betonar även att det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A35">
+        <w:t>avgörande att dans som idrott fortsatt behandlas enligt gällande regler och att förslaget inte skapar otydlighet eller nya administrativa bördor för idrottsföreningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006332C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F12">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stockholm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>för fram behovet av att klargöra och analysera eventuella gränsdragningsproblem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB8793" w14:textId="7A4DF344" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>En danstillställning är i sammanhanget ett arrangemang där besökarna ges möjlighet att dansa till musik. Till exempel bör så kallade dansbandsevenemang samt nattklubbar och diskotek där det finns tydligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>avgränsade ytor avsedda för dans i regel betraktas som danstillställningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449EADB8" w14:textId="3D703437" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>Regeringen bedömer att det i normalfallet utan svårigheter bör kunna konstateras vad som är en danstillställning. Även bedömningen av om det rör sig om en danstillställning eller sådan idrottslig verksamhet som innefattar dans bör i de allra flesta fall vara oproblematisk. I de situationer där gränsdragningsfrågor trots allt uppstår bedömer regeringen att förslaget i regel bör medföra en minskad administrativ börda för berörda aktörer, eftersom samma skattesats kommer att gälla i förhållande till dels sådan idrottslig verksamhet som omfattas av 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>procent mervärdesskatt, dels andra kulturella evenemang som omfattas av 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>procent mervärdesskatt. När det gäller verksamhet som är undantagen från mervärdesskatt behöver aktörerna inte beakta frågan om tillämplig skattesats. I de fall gränsdragningsproblem uppstår i frågan om vad som är tillträde till en danstillställning respektive ett tillhandahållande som omfattas av normalskattesatsen, får dessa avgöras i rättstillämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7240DE85" w14:textId="075D813D" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">Regeringen instämmer i det som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srf konsulterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> för fram om att när mervärdesskatten sänks på ett område finns en risk att den administrativa bördan ökar när det gäller att bedöma om det rör sig om ett eller flera tillhandahållanden. För det nu aktuella förslaget bör den risken dock vara begränsad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2495C635" w14:textId="7B5D529F" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>En alternativ åtgärd för att gynna berörda branscher är att överväga någon form av stöd via statsbudgetens utgiftssida. Eftersom en sänkning av mervärdesskatten på danstillställningar har fördelen att det minskar gränsdragningsproblem och konkurrenssnedvridningar gentemot andra kulturella evenemang såsom konserter, cirkus-, teater-, opera- och balettföreställningar bedöms dock sänkt mervärdesskatt på danstill-ställningar vara lämpligare än ett stöd på utgiftssidan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E59BE1A" w14:textId="274AE34C" w:rsidR="005606CC" w:rsidRPr="00187F4F" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>Av punkt 7 i bilaga III till mervärdesskattedirektivet följer att en reducerad skattesats får tillämpas på tillträde till vissa kulturella och upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7435E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">levelsebaserade aktiviteter. Där nämns bland annat föreställningar, teatrar, konserter och liknande kulturella evenemang och anläggningar. Skatteverket bedömer att förslaget inte är förenligt med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mervärdesskattedirektivet med motiveringen att en danstillställning inte är ett med en föreställning liknande kulturellt evenemang. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> för fram att det kan finnas behov av ytterligare utredning när det gäller frågan om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">danstillställningar kan likställas med sådana kulturella evenemang som avses i mervärdesskattedirektivet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> anser att det bör göras en djupare analys när det gäller förslagets förenlighet med EU-rätten. Regeringen konstaterar att möjligheten enligt mervärdesskattedirektivet att tillämpa reducerade skattesatser utgör ett undantag från huvudregeln att en normalskattesats ska tillämpas. Enligt EU-domstolens praxis ska sådana undantagsregler tillämpas restriktivt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> och tolkas i enlighet med de aktuella uttryckens gängse innebörd (se bland annat EU-domstolens avgörande Segler-Vereinigung Cuxhaven, C-715/18). Det kan dock konstateras att det saknas praxis från EU-domstolen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">direkt tar sikte på frågan om danstillställningar utgör sådana evenemang som kan bli föremål för en reducerad skattesats enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>mervärdesskattedirektivet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>I punkt 7 i bilaga III räknas bland annat föreställningar, teatrar, cirkusar, marknader, nöjesparker, konserter, museer, djurparker, biografer, utställningar och liknande kulturella evenemang och anläggningar upp. Dessa aktiviteter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> skiljer sig i hög utsträckning åt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7435E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve">Till exempel kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>nöjesparker, tivolin och cirkusar uppfattas som mer nöjesbetonade företeelser.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> Detta ger enligt regeringens mening stöd för att även andra nöjesbetonade företeelser kan omfattas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C" w:rsidRPr="00D2547C">
+        <w:t>den aktuella undantagsregeln. Mot den bakgrunden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> bedömer regeringen att tillträde till danstillställningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> är jämförbart med den kategori av aktiviteter som räknas upp i punkt 7. Danstillställningar får därmed anses vara liknande kulturella evenemang i den mening som avses i punkt 7 i bilaga III till mervärdesskattedirektivet. Regeringen anser där</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> att förslaget är förenligt med mervärdesskattedirektivet och med EU-rätten i övrigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41123050" w14:textId="122285BF" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">Övriga synpunkter från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms universitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska musikerförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SAMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> behandlas i avsnitt 6 och 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E05D42F" w14:textId="25E6FD1B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00207F12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Företagarna har i en skrivelse den 11 juni 2013 föreslagit en låg och enhetlig mervärdesskattesats (Fi2013/02371). Regeringen är inte nu beredd att genomföra en sådan ändring av mervärdesskattesatserna. Någon åtgärd vidtas därför inte med anledning av skrivelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F79392" w14:textId="58FF832B" w:rsidR="00D2547C" w:rsidRPr="00D2547C" w:rsidRDefault="00D2547C" w:rsidP="00295CF7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Byskeälvens fiskevårdsområde har i en skrivelse den 14 augusti 2025 begärt att fiskevårdsområden i första hand ska undantas från mervärdesskatteplikt och i andra hand omfattas av mervärdesskattesatsen 6 procent (Fi2025/01589). Fiskevårdsområden är inte med i förteckningen i bilaga III till mervärdesskattedirektivet över de leveranser av varor och tillhandahållanden av tjänster på vilka reducerad mervärdesskatt får tillämpas. Regeringen bedömer att det enligt direktivet inte heller är möjligt att undanta fiskevårdsområden från mervärdesskatt. Företrädare för ett antal privata musikskolor föreslår att mervärdesskattesatsen på privat musikundervisning ska sänkas från 25 procent till 6 procent (Fi2024/00638). Regeringen konstaterar att inte heller privat musikundervisning räknas upp i bilaga III till mervärdesskattedirektivet. Regeringen vidtar därför ingen åtgärd med anledning av dessa skrivelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1162D30B" w14:textId="412B391B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7CD8CD" w14:textId="5A3223AF" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>Förslaget medför ändringar i 9 kap. 14 § mervärdesskattelagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277567FC" w14:textId="038C421A" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc223006419"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="209DA7B9" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37322D8B" w14:textId="6B60A645" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringen ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44397193" w14:textId="5FEA3E71" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Äldre föreskrifter ska fortfarande gälla för mervärdesskatt som avser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02625214" w14:textId="6AC6F0F0" w:rsidR="005606CC" w:rsidRPr="00187F4F" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40796388" w14:textId="0A1FE54C" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEC21C4" w14:textId="71C0B357" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>Förslaget i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706AFDF7" w14:textId="00B9F522" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B90A684" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00187F4F" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t>Flera remissinstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">förespråkar ett tidigare ikraftträdande av förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>KLYS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Musikerförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>SAMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F" w:rsidDel="00D5296A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">anser att förslaget bör träda i kraft redan den 1 maj 2026 i syfte att ge hela sommarsäsongen nästa år samma förutsättningar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svensk Scenkonst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187F4F">
+        <w:t xml:space="preserve">anser att förslaget bör träda i kraft den 1 januari 2026 eftersom det för de flesta företag skulle bli enklare att hantera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ADF4F6" w14:textId="4B2FEAC9" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E2172C" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är angeläget att ändringen träder i kraft så snart som möjligt. Samtidigt behövs viss tid för omställning för de berörda aktörerna. Därutöver måste hänsyn tas till gällande redovisningsperioder för mervärdesskatt. Regeringen föreslår således att lagändringen ska träda i kraft den 1 juli 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD4BABE" w14:textId="619FC69A" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Äldre bestämmelser bör fortfarande gälla för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet. Det innebär att sådana beskattningsbara transaktioner beskattas med den skattesats som var tillämplig före den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F0E3B7" w14:textId="404F419D" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc223006420"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="5D131519" w14:textId="5200A875" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>I detta avsnitt redogörs för förslagets effekter i den omfattning som bedöms lämpligt i det aktuella lagstiftningsärendet och med utgångspunkt i tillämpliga delar av 7 § i förordningen (2024:183) om konsekvensutredningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358B3B50" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>De offentligfinansiella effekterna till följd av ändrade skatte- och avgiftsregler beräknas i enlighet med Finansdepartementets beräknings-konventioner. Beräkningarna görs i ikraftträdandeårets priser och skattebaser och utgår vanligtvis från att beteendet hos individer och företag inte ändras till följd av förändringarna i skattereglerna. Antagandet om oförändrat beteende ger en god uppskattning av åtgärdernas effekt på kort och medellång sikt. På längre sikt, och för att analysera andra konsekvenser än de offentligfinansiella effekterna, kan ett mer dynamiskt synsätt behöva användas, där skattebaser tillåts påverkas av regeländringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA32A7F" w14:textId="396F3D96" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid en utvärdering av förslaget kan liknande metoder som tidigare har använts vid utvärderingar av sänkt mervärdesskatt användas, se till exempel rapporten Kort- och långsiktiga effekter av sänkt restaurangmoms (Konjunkturinstitutets specialstudie nr 46, 2015) eller Bokpriskommissionen (SOU 2005:12). När det gäller danstillställningar finns i dagsläget inte tillräckligt detaljerad bransch- och prisstatistik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B57F16" w14:textId="077805F4" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc216273419"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc223006421"/>
       <w:r>
-        <w:t>Utgångspunkter vid användning av hemliga tvångsmedel</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="06E7ED52" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00D034DB">
+        <w:t>Offentligfinansiella effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="776B90AE" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar från 25 procent till 6 procent bedöms minska skatteintäkterna med 0,22 miljarder kronor 2026 (vid ett införande den 1 juli) och därefter med 0,44 miljarder kronor årligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749A6A27" w14:textId="5DB80D7A" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statistik över skattebasen för danstillställningar saknas. Bedömningen har därför gjorts utifrån annan tillgänglig statistik, i första hand Statistiska centralbyråns (SCB) statistik över hushållens konsumtion klassificerad utifrån COICOP (Classification of Individual Consumption According to Purpose). I den mest finfördelade undergruppen, Rekreations- och sporttjänster, ingår bland annat inträde till dansetablissemang och nattklubbar. I undergruppen ingår dock även flera andra tjänster. För att bedöma hur stor andel av denna undergrupp som utgörs av dansetablissemang och nattklubbar används bland annat statistik från SCB över produktgrupper. Den statistiken visar att omkring 14 procent av all konsumtion inom undergruppen utgörs av konsumtion inom produktgruppen övriga fritids- och nöjestjänster, i vilken konsumtionen av tillträde till danstillställningar bör ingå. Även uppgifter om storleken på andra tjänster som ingår i undergruppen används för att skala ner konsumtionen i undergruppen till att omfatta danstillställningar, bland annat uppgifter om storleken på den privata konsumtionen av förevisning av naturområden (naturguidning). Den offentligfinansiella effektberäkningen baseras vidare på omsättningssiffror från dansbandsbranschen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08357FE4" w14:textId="62E75F9D" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget bedöms den delmängd av prognosen över total privat konsumtion av tjänsterna inom undergruppen Rekreations- och sport-tjänster för 2026 som utgörs av privat konsumtion av danstillställningar uppgå till omkring 2,32 miljarder kronor. Förslaget bedöms därför med-föra minskade skatteintäkter på 0,44 miljarder kronor årligen ((0,25–0,06) *2,32), och en halvårseffekt 2026 på 0,22 miljarder kronor (vid ett införande 1 juli 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129D36A4" w14:textId="796EBDE9" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc223006422"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Effekter för företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="31DE7F69" w14:textId="7EC514C5" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Det är arrangören av danstillställningen som tillhandahåller tillträdet. Således är det i första hand arrangörer av danstillställningar som berörs av förslaget. I de fall musiken på danstillställningen spelas av musiker kan även de indirekt påverkas. Denna påverkan kan se olika ut beroende på hur marknaden reagerar på den sänkta mervärdesskatten. I den mån förslaget leder till lägre priser kan efterfrågan öka på tillträden vilket i sin tur kan innebära en ökad efterfrågan på musikernas tjänster. Det saknas dock möjlighet att uppskatta en eventuell ökning av antalet danstillställningar, bland annat eftersom det saknas uppgifter om hur efterfrågan på danstillställningar påverkas vid en prisförändring. I den mån förslaget inte leder till lägre priser innebär det i stället ett förbättrat ekonomiskt handlingsutrymme för arrangören som även kan tillfalla musikerna genom en ökad ersättning från arrangören. Det är svårt att bedöma hur det ökade ekonomiska handlingsutrymmet kan komma att fördelas mellan arrangörer och musiker, och detta kan också variera i olika delar av branschen. Använder arrangörerna det ekonomiska utrymmet till att framför allt investera i den egna verksamheten eller till att öka vinstmarginalerna är det tveksamt om det kommer musikerna till del.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D5218" w14:textId="212EE43E" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tockholms universitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:t xml:space="preserve"> ifrågasätter om förslaget i praktiken kommer att främja dans och kultur och anser att syftet borde vara att minska gränsdragningsproblematiken. Liksom redogjorts för ovan beror konsekvenserna av förslaget på hur branschen reagerar på den sänkta mervärdesskatten. Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2547C">
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:t xml:space="preserve"> att en effekt av förslaget är att gränsdragningsproblematiken minskar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7" w:rsidDel="00940562">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA49343" w14:textId="1C5A7B11" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Exempel på arrangörer som påverkas av förslaget är restauranger, nattklubbar och arrangörer av dansevenemang. Ett stort antal arrangörer av dansbandstillställningar är ideella föreningar, däribland Folkets Hus och Parker. Dessa påverkas inte av förslaget eftersom de är undantagna från mervärdesskatteplikt. Sveriges Riksidrottsförbund vill att det i konsekvensanalysen tydligare framgår att ideella arrangörer fortsatt omfattas av undantag från mervärdesskatt. Regeringen konstaterar att förslaget inte påverkar det förhållandet att ideella föreningar är undantagna från mervärdesskatteplikt och därför påverkas de heller inte av förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0295E7" w14:textId="38442595" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Musiker som kan påverkas av förslaget är framför allt diskjockeys och dansband men även andra musiker som spelar musik på dansställen där publiken företrädesvis dansar. Har publiken i stället sin uppmärksamhet riktad mot scenen anses det vara en konsert som redan i dag beskattas med 6 procent mervärdesskatt och således inte berörs av förslaget. I de fall musiken inte spelas av musiker är det huvudsakligen arrangörerna som påverkas av mervärdesskattesänkningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442F27A8" w14:textId="189E89AF" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Det saknas offentlig statistik för att bedöma antalet arrangörer och musiker som kan påverkas av förslaget. Utifrån uppgifter från Danslogen, en webbplats med Sveriges största register över dansband och dansställen, och riksorganisationen Folkets Hus och Parker, bedöms färre än 200 dansställen som arrangerar dansbandstillställningar påverkas av förslaget. Utifrån uppgifter från Svenska artisters och musikers intresseorganisation (SAMI) och antalet danstillstånd som beviljades 2022 bedöms mycket övergripande att ytterligare omkring 600 arrangörer utöver arrangörer av dansbandstillställningar, såsom nattklubbar, berörs av förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammantaget bedöms således att omkring totalt 800 arrangörer av danstillställningar kan beröras av förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D0C26C" w14:textId="10F473AB" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>När det gäller musiker bedöms att det framför allt är diskjockeys som spelar musik på danstillställningar men även exempelvis dansbandsmusiker som kan påverkas av förslaget. Det saknas dock helt eller tillräcklig statistik för att bedöma antalet diskjockeys och dansbandsmusiker som kan påverkas. Enligt yrkesinformation på internet är de flesta diskjockeys egna företagare och får betalt per spelning medan vissa är anställda av exempelvis en restaurangkedja. När det gäller antalet dansband som kan påverkas av förslaget finns enligt Musikerförbundet cirka 20–25 dansband som spelar på heltid och omkring 30–35 dansband som spelar på deltid. Därutöver finns en större mängd dansband vilkas verksamhet är att betrakta som hobbymässig. Dessa spelar ofta på dansställen som drivs av ideella föreningar. Totalt bedömer Musikerförbundet att det finns omkring 500 aktiva dansband. På hemsidan Danslogen finns 504 dansband registrerade. En samlad bedömning är att de omkring 60 dansbanden som spelar på minst deltid kan beröras av förslaget. I de fall övriga dansband spelar på dansställen som påverkas av förslaget kan även de beröras av förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E317183" w14:textId="0494FA8F" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t xml:space="preserve">De musiker som kan påverkas av förslaget ingår i SCB:s verksamhetsstatistik över artistisk verksamhet, SNI-kod 90010. Om de musiker som påverkas av förslaget är representativa för de genomsnittliga företagen i SNI-koden utgörs de till omkring 75 procent av enskilda näringsidkare, till omkring 20 procent av aktiebolag och de övriga 5 procenten utgörs av handelsbolag och ekonomiska föreningar. Trots att aktiebolagen är betydligt färre har de en total omsättning som är tre gånger så stor som de enskilda näringsidkarnas omsättning. Den genomsnittliga omsättningen för ett företag i denna SNI-kod uppgick år 2022 till omkring 400 000 kronor, vilket visar på att de musiker som berörs av förslaget bör vara mycket små företag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21865EB2" w14:textId="2E57EF02" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Förslaget bedöms medföra att de ekonomiska förutsättningarna vad gäller mervärdesskatten blir desamma mellan tillträden till danstillställningar och övriga tillträden inom kultursektorn som redan i dag har sänkt mervärdesskatt såsom teatrar, konserter och cirkusar. Det innebär att dagens konkurrenssnedvridning till nackdel för danstillställningarna försvinner. Däremot uppstår nya konkurrens-snedvridningar, framför allt mellan tillträden till danstillställningar och tillträden till liknande tillställningar utan dans som beskattas med 25 procent mervärdesskatt såsom pubar eller restauranger. Den konkurrenssnedvridningen bör dock inte vara av betydande karaktär eftersom det bedöms vara ovanligt att en pub eller restaurang utan dans tar betalt för tillträdet. Den samlade bedömningen är att förslagets effekt på konkurrensen i ekonomin i sin helhet är begränsad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C32496" w14:textId="4A589F31" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>De administrativa kostnaderna minskar i och med att arrangörerna inte behöver ta ställning till om det handlar om ett tillträde till en danstillställning eller exempelvis en konsert som redan beskattas med 6 procent mervärdesskatt. De administrativa kostnaderna ökar i de fall då arrangörerna kan behöva hantera flera skattesatser och i situationer då nya gränsdragningsproblem uppstår mellan vad som är en danstillställning och vad som är en annan närliggande aktivitet som ska beskattas med normalskattesatsen. Sammantaget bedöms förslaget inte medföra några</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>större förändringar av de administrativa kostnaderna för arrangörerna, men om de administrativa kostnaderna påverkas bör de minska något.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E011186" w14:textId="2E98E58B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Förslagets effekter för företagen bedöms sammantaget och sett till hela ekonomin vara av begränsad karaktär, framför allt då förslaget berör få företag. Svenska musikerförbundet och SAMI anser dock att fler dansevenemang bör skapa fler arbetstillfällen för exempelvis musiker, artister och arrangörer. Regeringen delar uppfattningen att en sänkt mervärdesskatt på tillträde till danstillställningar har positiva effekter för branschen. I vilken utsträckning de olika aktörerna i branschen påverkas beror på, som redogörs för ovan, hur arrangörerna hanterar det ökade ekonomiska handlingsutrymmet som uppstår till följd av den sänkta mervärdesskatten. Denna bransch utgör dock en mycket liten del av ekonomin. Dessutom bedöms en stor andel av de personer som eventuellt sysselsätts genom förslaget inte ha en svag anknytning till arbetsmarknaden och kan därför förväntas kunna ta en anställning även utan att förslaget genomförs. Förslagets effekter för sysselsättningen och företagen i hela ekonomin bedöms därmed bli begränsade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BFC981" w14:textId="7D4A16A7" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc223006423"/>
+      <w:r>
+        <w:t>Effekter för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="287CE16D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid sänkt mervärdesskatt kommer konsumenterna att påverkas i den utsträckning inträdet blir billigare. Generellt antas en sänkt mervärdesskatt på sikt fullt ut återspeglas i priset för entrébiljetterna. Vid ett sådant antagande innebär förslaget att ett tillträde till en danstillställning som kostar 250 kronor (med 25 procent mervärdesskatt) sänks till 212 kronor (med 6 procent mervärdesskatt). För en person som går på danstillställningar 10 gånger per år innebär den sänkta mervärdesskatten minskade kostnader med 380 kronor per år. Om den sänkta mervärdesskatten återspeglas fullt ut i priset innebär det att hela den offentligfinansiella effekten kommer de personer som går på danstillställningar till godo. Det rör sig framför allt om besökare av nattklubbar men även dansbandstillställningar och liknande evenemang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175A3BA0" w14:textId="59E0ECE3" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dansbandsbesökare och annan dansutövande publik återfinns i hela landet samt både i städer och på landsbygd. Dans har ofta positiva effekter både på den fysiska och psykiska hälsan och kan därmed bidra till en god folkhälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139C0F6C" w14:textId="0B6237ED" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc223006424"/>
+      <w:r w:rsidRPr="005350A7">
+        <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="483BBE20" w14:textId="17ABA83D" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:t xml:space="preserve">Förslaget medför att gränsdragningsproblematiken minskar eftersom danstillställningar och konserter kommer att omfattas av samma skattesats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:t xml:space="preserve"> anser att Skatteverkets behov av kontroller därmed borde bli mindre. Regeringen konstaterar att samtidigt kommer en större andel av den totala ekonomin omfattas av en lägre skattesats, vilket innebär gränsdragningsproblem och behov av kontroller i förhållande till tillhandahållanden som omfattas av normalskattesatsen. Skatteverket kommer därmed att få ökade kostnader för kontroller med cirka 3 miljoner </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kronor per år. Därtill uppstår marginella kostnader för information. Kostnaderna ska hanteras inom befintliga ekonomiska ramar. De allmänna förvaltningsdomstolarna påverkas marginellt av förslaget och eventuella kostnader ska hanteras inom befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522678DE" w14:textId="36F9BE0C" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte medföra några effekter för övriga statliga myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7695EFAB" w14:textId="1DF84830" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc223006425"/>
+      <w:r>
+        <w:t>Övriga effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3DF41E2D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offentlig statistik saknas om andelen kvinnor respektive män som är verksamma inom branschen, antingen via företag som arrangerar danstillställningar eller som utövande musiker såsom diskjockeys och inom dansband och andra dansgenrer. Uppgifter från branschen visar dock att det är fler män än kvinnor som är verksamma vilket bör innebära att förslaget påverkar män i större utsträckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD3B8C" w14:textId="542AD709" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte medföra några konsekvenser för miljön eller kommuner och regioner. Förslaget bedöms inte nämnvärt påverka sysselsättningen, inflationen eller den ekonomiska jämställdheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFABD1B" w14:textId="6A133154" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00C03131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc223006426"/>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Rättelse i lagen om skatt på energi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="4001A577" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00C03131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A35ACA9" w14:textId="2B2C89FF" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00295CF7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>I lagen om skatt på energi ska en hänvisning till en tidigare omnumrerad punktuppställning rättas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182D8E7D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00C03131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C002A4" w14:textId="0A38E5CB" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="005606CC" w:rsidP="00C03131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Den 1 januari 2026 utvidgades tillämpningsområdet för energiskatte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">befrielse för el som förbrukas i metallurgiska processer (prop. 2025/26:1, bet. 2025/26:FiU1, rskr. 2025/26:64). I samband med detta omnumrerades punktuppställningen i 11 kap. 9 § lagen (1994:1776) om skatt på energi, LSE, där vissa avdrag för energiskatt på el regleras. Av förbiseende gjordes inte någon följdändring i 9 kap. 5 § LSE, där det finns regler om återbetalning av skatt på el som förbrukats för leveranser av värme och kyla till några av de ändamål som ger skattenedsättning enligt 11 kap. 9 § LSE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F320E05" w14:textId="3E20C692" w:rsidR="005606CC" w:rsidRPr="00D2547C" w:rsidRDefault="00F87E86" w:rsidP="00C03131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="005606CC" w:rsidRPr="00D2547C">
+        <w:t>ågon förändring i återbetalningsreglerna för leveranser av värme och kyla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> var</w:t>
+      </w:r>
+      <w:r w:rsidR="005606CC" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> inte avsedd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="005606CC" w:rsidRPr="00D2547C">
+        <w:t xml:space="preserve"> föreslår nu att en hänvisning ska göras även till 11 kap. 9 § första stycket 7. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264BD00D" w14:textId="21C0A089" w:rsidR="005606CC" w:rsidRPr="00C03131" w:rsidRDefault="005606CC" w:rsidP="002C479E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>Ändringen föreslås träda i kraft den 1 juli 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87E86">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2547C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248ABE2C" w14:textId="7ACC5BC9" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc223006427"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="41CC4FA8" w14:textId="15DC4D8C" w:rsidR="005606CC" w:rsidRPr="004A554F" w:rsidRDefault="005606CC" w:rsidP="00D827D5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc223006428"/>
+      <w:r w:rsidRPr="004A554F">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A554F">
+        <w:t xml:space="preserve"> till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2C99750A" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162BD12F" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skatt tas ut med 6 procent av beskattningsunderlaget för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A04B5AB" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. tillträde till konserter, cirkus-, teater-, opera- eller balettföreställningar eller andra liknande föreställningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BA2070" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. tillträde till danstillställningar, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1097200A" w14:textId="2C7B2ED2" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005350A7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. tillträde till och förevisning av djurparker och förevisning av naturområden utanför tätort samt av nationalparker, naturreservat, nationalstadsparker och Natura 2000-områden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B95E25" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF6EDA7" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="007B35F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om vilka tillträden som ska beskattas med 6 procent mervärdesskatt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5507CBE0" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="007B35F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B35F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> läggs tillträde till danstillställningar till. Ändringen innebär att tillträde till danstillställningar beskattas med 6 procent i stället för med normalskattesatsen 25 procent. Med danstillställningar avses arrangemang där det ges möjlighet för besökarna att själva dansa till musik. Till exempel bör så kallade dansbandsevenemang samt nattklubbar och diskotek där det finns tydligt avgränsade ytor avsedda för dans i regel betraktas som danstillställningar. Den nuvarande andra punkten flyttas till en ny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B35F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje punkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F75DDAD" w14:textId="272530A9" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="000707A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73334E5E" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="005350A7" w:rsidRDefault="005606CC" w:rsidP="005350A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CC7369" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc223006429"/>
+      <w:r w:rsidRPr="00D827D5">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:t xml:space="preserve"> till lag om ändring i lagen (1994:1776) om skatt på energi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6F746539" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5C32FE" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Beskattningsmyndigheten medger, i den omfattning som anges i andra–fjärde styckena, efter ansökan från förbrukaren återbetalning av skatt på elektrisk kraft och bränsle som denne förbrukat för framställning av värme eller kyla som levererats för ändamål som ger skattebefrielse enligt 6 a kap. 1 § 1, 6 eller 10, 11 kap. 9 § första stycket 2, 3, 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 12 eller 12 a §. Med förbrukning för framställning av värme eller kyla avses i fråga om återbetalning av skatt på elektrisk kraft även sådan förbrukning som skett i samband med framställningen för drift av pumpar, fläktar och andra hjälpanordningar som är nödvändiga för driften av anläggningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1D1AB4" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Återbetalning medges vid leverans för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9662D3" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. tillverkningsprocessen i industriell verksamhet eller för yrkesmässig jordbruks-, skogsbruks- eller vattenbruksverksamhet, för elektrisk kraft med den del av energiskatten som överstiger 0,6 öre per kilowattimme,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065A272D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. annat ändamål än som avses under 1, med hela energiskatten på elektrisk kraft och med hela energiskatten, koldioxidskatten och svavelskatten på bränsle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D99C0" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om leverans skett för tillverkningsprocessen i sådan industriell verksamhet som tillhör en verksamhetskategori som anges i bilaga I till Europaparlamentets och rådets direktiv 2003/87/EG av den 13 oktober 2003 om ett system för handel med utsläppsrätter för växthusgaser inom gemenskapen och om ändring av rådets direktiv 96/61/EG, senast ändrat genom Europaparlamentets och rådets direktiv 2009/29/EG, medges återbetalning för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782041A0" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. råtallolja med ett energiskattebelopp som motsvarar 100 procent av den koldioxidskatt som tas ut på bränsle som avses i 2 kap. 1 § första stycket 3 a, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08828007" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. andra bränslen än råtallolja med 100 procent av koldioxidskatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11764B69" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00D827D5" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D827D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För bensin och bränsle som avses i 2 kap. 1 § första stycket 3 b medges inte någon återbetalning av skatt enligt denna paragraf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0237BDD6" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7A612F" w14:textId="1E55C696" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Hemliga tvångsmedel får användas i olika skeden av det brottsbekäm</w:t>
-      </w:r>
+        <w:t>I paragrafen regleras möjligheten till återbetalning av skatt för den som förbrukar el och bränslen för framställning av värme och kyla som levereras till vissa nedsättningsberättigande ändamål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EF0286" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...363 lines deleted...]
-      <w:r w:rsidRPr="000D19DB">
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85743">
         <w:rPr>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2967 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Vid sidan av den tematiska tillsynsmetoden utgår</w:t>
+        <w:t>första stycket</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nämndens </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D418F11" w14:textId="16BF91AF" w:rsidR="005C29FD" w:rsidRDefault="00AC5A7A" w:rsidP="005C29FD">
+        <w:t xml:space="preserve"> är en följdändring med anledning av en tidigare omnumrering av punktuppställningen i 11 kap. 9 §. Någon ändring i sak är inte avsedd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60408CDE" w14:textId="365C8499" w:rsidR="005606CC" w:rsidRPr="00B7276B" w:rsidRDefault="005606CC" w:rsidP="00F269B9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00D66FE5">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87E86">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F42">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Toc216273423"/>
-[...7383 lines deleted...]
-    <w:p w14:paraId="6A57971D" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00470893">
+    </w:p>
+    <w:p w14:paraId="7B509184" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00187F4F" w:rsidRDefault="005606CC" w:rsidP="00187F4F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53DB2172" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="005703AD" w:rsidRDefault="00AC5A7A" w:rsidP="00D40C9C">
-[...1576 lines deleted...]
-    <w:p w14:paraId="1B50BB48" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00470893">
+    <w:p w14:paraId="55BF2B13" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00207F12" w:rsidRDefault="005606CC" w:rsidP="00207F12">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="032D6DE9" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="005703AD" w:rsidRDefault="00AC5A7A" w:rsidP="00470893">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7189E52B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="000C5E44" w:rsidRDefault="005606CC" w:rsidP="000C5E44">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613AFD04" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...20439 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00243485">
+          <w:headerReference w:type="even" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="005703AD">
-[...5 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A0A2A3" w14:textId="2AFA786A" w:rsidR="00DB62B9" w:rsidRDefault="005606CC" w:rsidP="002B3EC1">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc223006430"/>
+      <w:r w:rsidRPr="002B3EC1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="70064756" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="002B3EC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...77 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:t>I promemorian föreslås att mervärdesskattesatsen på tillträde till danstillställningar ska vara 6 procent. Förslaget medför att mervärdesskattesatsen på tillträde till danstillställningar sänks från 25 procent till 6 procent. Förslaget syftar till att främja dans och kultur. Förslaget medför ändringar i mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689618CE" w14:textId="1DE09656" w:rsidR="005606CC" w:rsidRPr="002B3EC1" w:rsidRDefault="005606CC" w:rsidP="002B3EC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005606CC" w:rsidRPr="002B3EC1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc205539077"/>
       <w:r>
-        <w:t xml:space="preserve">I avsnitt 4.1–4.4 redovisas myndigheternas slutsatser när det gäller användningen av hemliga tvångsmedel under 2024. Myndigheternas slutsatser är hämtade från den redovisning som myndigheterna lämnat till regeringen i maj 2025 (Ju2025/01269). </w:t>
-[...72 lines deleted...]
-      </w:r>
+        <w:t>Lagändringen föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F7A08B" w14:textId="3329426C" w:rsidR="00DB62B9" w:rsidRDefault="005606CC" w:rsidP="008529D3">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc223006431"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kraftig minskning, från 1 704 personer 2020 till 1 384 personer 2021, motsvarande en minskning med 19 procent. Under 2022 var 1 465 personer föremål för </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="4D93EAA5" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="008529D3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, en ökning med sex procent jämfört med föregående år. Under 2023 ökade antalet personer som var föremål för </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="197F0B3F" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00653480">
+        <w:t xml:space="preserve">Efter remiss har yttranden över promemorian Sänkt mervärdesskatt på tillträde till danstillställningar lämnats av Ekonomistyrningsverket, Folkets Hus och Parker, Företagarna, Förvaltningsrätten i Stockholm, Hotell- och restaurangfacket, Ideell kulturallians, Institutet för arbetsmarknads- och utbildningspolitisk utvärdering (IFAU), Kammarrätten i Stockholm, Kommerskollegium, Konjunkturinstitutet, Konkurrensverket, Konstnärliga och Litterära Yrkesutövares Samarbetsnämnd (KLYS), Konsumentverket, Music Management Forum (MMF), Musikerförbundet, Musikförläggarna, PRO, Regelrådet, Restaurangföretagarna, Skatteverket, Srf konsulterna, Statens kulturråd, Stim, Stockholms universitet, Svensk Scenkonst, Svenska Artisters och Musikers Intresseorganisation (SAMI), Sveriges advokatsamfund, Sveriges Riksidrottsförbund, Tillväxtverket och VISITA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20284312" w14:textId="29CEEF62" w:rsidR="005606CC" w:rsidRPr="008529D3" w:rsidRDefault="005606CC" w:rsidP="008529D3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...2146 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="005606CC" w:rsidRPr="008529D3" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId42"/>
+          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="even" r:id="rId44"/>
+          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87E86">
+        <w:t xml:space="preserve"> yttra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sig: FAR, Landsorganisationen i Sverige, Näringslivets skattedelegation, Näringslivets Regelnämnd, Riksförbundet för Folkmusik och Dans, Svenska Danssportförbundet, Svenskt Näringsliv, Sveriges Dansorganisation, Sveriges Kommuner och Regioner och Sveriges Yrkesmusikerförbund (SYMF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181252C5" w14:textId="6BD181C0" w:rsidR="00DB62B9" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc223006432"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="638C7AC0" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-12-15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1420AAC1" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4E0A9E" w14:textId="392679EF" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006352E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> F.d. justitieråden Gudmund Toijer och Mats Anderson samt justitierådet Marie Jönsson </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDDA32B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFA1456" w14:textId="44437B4A" w:rsidR="005606CC" w:rsidRPr="006352E6" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006352E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EADEEB" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en lagrådsremiss den 27 november 2025 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E709119" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57634938" w14:textId="1A25E2EA" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av rättssakkunnige Oliver Sparrings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380DD6B5" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FCCC8D" w14:textId="7F7B4B8A" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B18584A" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F03EB9A" w14:textId="717872CF" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I lagrådsremissen föreslås att mervärdesskattesatsen på tillträde till danstillställningar sänks från 25 procent till 6 procent. Lagrådet har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006352E6">
+        <w:t>ingen erinran mot utformningen av den föreslagna lagtexten. Förslaget föranleder dock följande synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEF67E" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7139AC73" w14:textId="1F5372C0" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mervärdesskatten är harmoniserad i stor utsträckning inom EU och reglerna finns huvudsakligen i rådets direktiv 2006/112/EG av den 28 november 2006 om ett gemensamt system för mervärdesskatt (mervärdesskattedirektivet). Medlemsstaterna ska tillämpa en normalskattesats och har vidare möjlighet att tillämpa en eller två reducerade skattesatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3E426D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8CE806" w14:textId="3602AA7E" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Sverige har mervärdesskattedirektivet införlivats genom främst mervärdesskattelagen (2023:200). Sverige tillämpar en normalskattesats på 25 procent och två reducerade skattesatser på 12 procent respektive 6 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB90B2" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F3F518" w14:textId="7AB54C6D" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9 kap. 14 § mervärdesskattelagen föreskriver att skattesatsen på ett antal där uppräknade tjänster ska beskattas med 6 procent av beskattningsunderlaget. Enligt lagförslaget ska paragrafen ändras så, att det görs ett tillägg som föreskriver att skatt ska tas ut med 6 procent av beskattningsunderlaget för tillträde till danstillställningar. Av författningskommentaren framgår att med danstillställningar avses arrangemang där det ges möjlighet för besökarna att själva dansa till musik. Till exempel bör så kallade dansbandsevenemang samt nattklubbar och diskotek där det finns tydligt avgränsade ytor avsedda för dans i regel betraktas som danstillställningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65601BFF" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440E0A5F" w14:textId="5DA0D0E3" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006352E6">
+        <w:t>För att tillägget ska anses vara förenligt med EU-rätten torde krävas att tillträde till danstillställning i lagförslagets mening omfattas av punkt 7 i bilaga III till mervärdesskattedirektivet. Punkten har följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1735C3" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4BE4D3" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillträde till föreställningar, teatrar, cirkusar, marknader, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7509C6CA" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nöjesparker, konserter, museer, djurparker, biografer, utställningar och liknande kulturella evenemang och anläggningar eller tillgång </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B9B1C2" w14:textId="131C34DD" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>till direktströmning av dessa evenemang eller besök eller både och.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A5D3C9" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518A136E" w14:textId="089BF7A1" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006352E6">
+        <w:t>Närmare bestämt blir alltså frågan, om tillträde till en sådan danstillställning som avses i lagförslaget kan anses vara ett sådant liknande kulturellt evenemang som avses i punkten 7. Denna fråga, som enligt Lagrådets mening är den centrala rättsliga frågan i lagstiftningsärendet, är bara sparsamt berörd i lagrådsremissen. Frågan har uppmärksammats under remissbehandlingen av promemorian Sänkt mervärdesskatt på tillträde till danstillställningar (Fi2025/01062). Skatteverket avstyrker förslaget eftersom verket bedömer att det inte är förenligt med mervärdesskattedirektivet. Kammarrätten i Stockholm och Förvaltningsrätten i Stockholm för fram att förslagets förenlighet med EU-rätten behöver analyseras ytterligare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2188F653" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3378BE65" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Någon sådan närmare analys har emellertid inte kommit till uttryck </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D600F7A" w14:textId="7EB940E1" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i lagrådsremissen. Det anförs endast att regeringen bedömer att tillträde till danstillställningar är jämförbart med den kategori av aktiviteter som räknas upp i punkten 7 i bilaga III till mervärdesskattedirektivet. Danstillställningar anses vara liknande kulturella evenemang i den mening som avses i punkten 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F261D5D" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B81199F" w14:textId="63F96F93" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det framgår av författningskommentaren att begreppet danstillställning är avsett att omfatta flera sinsemellan skilda företeelser. Bestämmelsen kan därmed förutses få en relativt vid tillämpning. EU-domstolen har emellertid betonat att reducerade mervärdesskattesatser ska tillämpas restriktivt (jfr exempelvis EU-domstolens avgörande Segler-Vereinigung Cuxhaven, C-715/18, EU:C:2019:1138 p. 25). Det är därmed tveksamt om en så vidsträckt tillämpning som här avses är förenlig med EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ECC7AF" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF8BFF0" w14:textId="7D2AD876" w:rsidR="005606CC" w:rsidRPr="006352E6" w:rsidRDefault="005606CC" w:rsidP="006352E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="005606CC" w:rsidRPr="006352E6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId48"/>
+          <w:headerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="even" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
+          <w:headerReference w:type="first" r:id="rId52"/>
+          <w:footerReference w:type="first" r:id="rId53"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det måste i och för sig ligga inom regeringens handlings- och bedömningsutrymme att väga ett risktagande mot den utredning som finns i ärendet. Den rättsliga utredning som läggs fram i lagrådsremissen inskränker sig emellertid till en bedömning av ordalydelsen av punkten 7 och inkluderar exempelvis inte någon analys av EU-domstolens praxis. Med hänsyn härtill bör det göras en djupare EU-rättslig analys, än vad som hittills kommit till uttryck, i det fortsatta lagstiftningsarbetet.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
+        <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7C3F113E" w14:textId="749026C2" w:rsidR="00AC5A7A" w:rsidRDefault="00197396" w:rsidP="00D40C9C">
+        <w:p w14:paraId="17D93DB6" w14:textId="6B24FBB6" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A8580F2" w14:textId="6692301E" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="04213FE5" w14:textId="33911A37" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc216273442"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc223006433"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-[...3 lines deleted...]
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000900E5">
-            <w:t>den 11 december 2025</w:t>
+          <w:r>
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0EB07C7D" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="0A9CE054" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A48035" w14:textId="238E0E63" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="3F56A978" w14:textId="1BE7D0FC" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
+          <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Jonson, Strömmer, Forssmed, </w:t>
+          <w:r>
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="78D73EF4" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="7AB027D9" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7496FE57" w14:textId="36D66C19" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="52F5A611" w14:textId="5CEA737B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
-      <w:r w:rsidR="00650136">
-[...3 lines deleted...]
-    <w:p w14:paraId="5FA8386E" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="00827386" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Foredragande"/>
+          <w:tag w:val="Foredragande"/>
+          <w:id w:val="1160741249"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:t>Svantesson</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="34F0CC4B" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00827386" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5389B24B" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="008B7E85" w:rsidRDefault="00AC5A7A" w:rsidP="0044419F">
+    <w:p w14:paraId="14DA253A" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="00915BF3" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6489DB62" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="006E102E" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="0FD2DC98" w14:textId="77777777" w:rsidR="005606CC" w:rsidRPr="006E102E" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B22D46" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="27656160" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297F94C6" w14:textId="79AA68DB" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="77557584" w14:textId="431C6B9B" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
+          <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
-            <w:t>Redovisning av användningen av hemliga tvångsmedel under 2024</w:t>
+          <w:r>
+            <w:t>Sänkt mervärdesskatt på tillträde till danstillställningar</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E7B2834" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
-[...4 lines deleted...]
-    <w:p w14:paraId="7FEEAD8D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00AB2AAB">
+    <w:p w14:paraId="3BE99BEC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId50"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId55"/>
+      <w:headerReference w:type="even" r:id="rId54"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="even" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:footerReference w:type="first" r:id="rId59"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282B7A52" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00F8009C">
+    <w:p w14:paraId="437FECA2" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540FDCCD" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00F8009C">
+    <w:p w14:paraId="7CA63FC6" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43671B9C" w14:textId="77777777" w:rsidR="00831BC8" w:rsidRDefault="00831BC8">
+    <w:p w14:paraId="2CEF713A" w14:textId="77777777" w:rsidR="00F3307B" w:rsidRDefault="00F3307B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56D20109" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E7DB320" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:docPr id="21" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="455256AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="25E48A61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="455256AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="25E48A61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6CEC0B9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0461CCD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 4"/>
+              <wp:docPr id="30" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47B78599" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="72195CFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47B78599" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="72195CFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D703E99" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EDF1FBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E33AEA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5D051DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E33AEA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5D051DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28167A7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AA61A74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4DF74DD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="10C834C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4DF74DD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="10C834C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B2D76B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25CF9F91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="470457C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4A622D2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A622D2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41FEA6A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="242B4560" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="242B4560" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B71E8CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0637642A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0637642A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB05A28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="457B5666" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="457B5666" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66CB0E3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E83842E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E83842E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="412692F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="791C6F63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="791C6F63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07782B93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2662989A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2662989A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72F079FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="781F6543" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="781F6543" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2027574B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20EF882D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="20EF882D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32B0ADD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13E002E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005606CC">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="13E002E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005606CC">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60F5DF2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24858A9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="470457C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="24858A9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0FA35B42" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B06AB4F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="173AB357" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="29DCDDAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="173AB357" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="29DCDDAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6AB04655" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F70CB40" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0263F78F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5834E380" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0263F78F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5834E380" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6859C37D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62DD6EB2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 4"/>
+              <wp:docPr id="20" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01C7CFB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="23EF2263" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23EF2263" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3724B994" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B3A5E70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="01C7CFB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3B3A5E70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="36080281" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15DA0CD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18D9A62D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="16AEA76D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18D9A62D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16AEA76D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2269C371" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27A53D5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="23" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48873C70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="639C4845" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="48873C70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="639C4845" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2DBF2B64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="145A07F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:docPr id="27" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="399A2EC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3B85B83E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="399A2EC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3B85B83E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="07AE1878" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74B2D73A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F2F0DA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="192AC52F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F2F0DA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="192AC52F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0C0D77E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28F49293" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22542F20" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7AD5FB01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="22542F20" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1239 lines deleted...]
-                  <w:p w14:paraId="647176D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7AD5FB01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369150DF" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="346E7070" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26144536" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="006923D1" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="1A0FA7FE" w14:textId="77777777" w:rsidR="00C53332" w:rsidRPr="006923D1" w:rsidRDefault="00C53332" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="609E0AC0" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="22A5F2FC" w14:textId="77777777" w:rsidR="00C53332" w:rsidRDefault="00C53332" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="141F8BC5" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00653480">
+    <w:p w14:paraId="2FF34B70" w14:textId="77777777" w:rsidR="005606CC" w:rsidRDefault="005606CC" w:rsidP="004A554F">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F7F6D">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Det höga procenttalet kan förklaras med att tvångsmedlet varit till nytta även i andra avseenden än i förhållande till den person som tvångsmedlet har avsett.</w:t>
+      <w:r w:rsidRPr="005F7F6D">
+        <w:t xml:space="preserve"> Senaste lydelse 2021:410.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A42D028" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D9F1E20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1373B65F" w14:textId="69C95BCB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="56362F50" w14:textId="3FCC5398" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1373B65F" w14:textId="69C95BCB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="56362F50" w14:textId="3FCC5398" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="79D6BB80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30036BD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="679B48D6" w14:textId="27766B70" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1769228084"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-531502380"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="679B48D6" w14:textId="27766B70" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1769228084"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-531502380"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09966231" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21FA6421" w14:textId="18FB28F1" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1002402576"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1987894049"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6E8AF401" w14:textId="01C6D7A0" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21FA6421" w14:textId="18FB28F1" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1002402576"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1987894049"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6E8AF401" w14:textId="01C6D7A0" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005606CC">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="224CCE2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20BD362A" w14:textId="1E841C75" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="732423695"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1026299939"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1CC600DC" w14:textId="04B0C59B" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="20BD362A" w14:textId="1E841C75" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="732423695"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1026299939"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1CC600DC" w14:textId="04B0C59B" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005606CC">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="606B1C92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71E87907" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2474A4E9" w14:textId="54D4542A" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1406029194"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-331674788"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="10DF7285" w14:textId="7F6845B2" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-831445593"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-932576835"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2474A4E9" w14:textId="54D4542A" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1406029194"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-331674788"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="10DF7285" w14:textId="7F6845B2" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-831445593"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005606CC">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-932576835"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50EAE225" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FBEC6A9" w14:textId="05539A9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="46B1DFBC" w14:textId="52BE246C" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-911236302"/>
+                              <w:id w:val="1640074158"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="448973888"/>
+                              <w:id w:val="-280729461"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="72D80AC5" w14:textId="597070AB" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-901525958"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-116831394"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FBEC6A9" w14:textId="05539A9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="46B1DFBC" w14:textId="52BE246C" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-911236302"/>
+                        <w:id w:val="1640074158"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="448973888"/>
+                        <w:id w:val="-280729461"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="72D80AC5" w14:textId="597070AB" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-901525958"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005606CC">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-116831394"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5C35E817" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0398026B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0DCDC303" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06858138" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21EE7683" w14:textId="77E8E2C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="3A13FF6F" w14:textId="7B3A0C41" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1467352281"/>
+                              <w:id w:val="1484121609"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1706912955"/>
+                              <w:id w:val="1098531921"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="38" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="155CBBD0" w14:textId="5E59EC4D" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1127971532"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="991680799"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21EE7683" w14:textId="77E8E2C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="3A13FF6F" w14:textId="7B3A0C41" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1467352281"/>
+                        <w:id w:val="1484121609"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1706912955"/>
+                        <w:id w:val="1098531921"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="43" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="155CBBD0" w14:textId="5E59EC4D" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1127971532"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005606CC">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="991680799"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6BFD23FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E6B812B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35A98641" w14:textId="71E1CF7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1D6CF310" w14:textId="63D4E2AF" w:rsidR="00244011" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2028003279"/>
+                              <w:id w:val="-278261412"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1155108340"/>
+                              <w:id w:val="854236674"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="39" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="10BFAB05" w14:textId="20843E39" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00FF3503" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1210078500"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005606CC">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1591235614"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="35A98641" w14:textId="71E1CF7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1D6CF310" w14:textId="63D4E2AF" w:rsidR="00244011" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2028003279"/>
+                        <w:id w:val="-278261412"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1155108340"/>
+                        <w:id w:val="854236674"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="45" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                </w:txbxContent>
-[...147 lines deleted...]
-                  <w:p w14:paraId="3E3211CA" w14:textId="6B5F46D3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="10BFAB05" w14:textId="20843E39" w:rsidR="005606CC" w:rsidRPr="00C7375F" w:rsidRDefault="00263A89" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
-                      <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="NummerEtikett"/>
-[...1 lines deleted...]
-                        <w:id w:val="1136834218"/>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1210078500"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="005606CC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="Nummer"/>
-[...1 lines deleted...]
-                        <w:id w:val="-82228027"/>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1591235614"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-[...580 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2ED45C38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5095FB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3594664B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5294EE3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74D975FC" w14:textId="768A77BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B79E64A" w14:textId="20B16112" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="1" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74D975FC" w14:textId="768A77BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B79E64A" w14:textId="20B16112" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="2" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59225039" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B2DE87B" w14:textId="755B90E9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-696771281"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-210121913"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B2DE87B" w14:textId="755B90E9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-696771281"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-210121913"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="016AAF16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4391C7F7" w14:textId="461DED3C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1788799619"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1778713834"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4391C7F7" w14:textId="461DED3C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1788799619"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1778713834"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51B592ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7000FC57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64DDF899" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A66F8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D6DFB88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="357FEF0E" w14:textId="2960A025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="0A5260B5" w14:textId="37B7219C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="268819230"/>
+                              <w:id w:val="715774088"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1811289845"/>
+                              <w:id w:val="1051733390"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="4" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="357FEF0E" w14:textId="2960A025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="0A5260B5" w14:textId="37B7219C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="268819230"/>
+                        <w:id w:val="715774088"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1811289845"/>
+                        <w:id w:val="1051733390"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="6" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D5FCF84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17860C68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47C53007" w14:textId="1BC09A50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2D7DDEEF" w14:textId="6681CB7D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-442533339"/>
+                              <w:id w:val="-1581451329"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1156655461"/>
+                              <w:id w:val="-772780013"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47C53007" w14:textId="1BC09A50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2D7DDEEF" w14:textId="6681CB7D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-442533339"/>
+                        <w:id w:val="-1581451329"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1156655461"/>
+                        <w:id w:val="-772780013"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21C21D63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58E71F0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1DFEC20A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B08EBA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B7AED1B" w14:textId="6A52412D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="23DFDF9A" w14:textId="6AFBDB55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="197987094"/>
+                              <w:id w:val="-1121763886"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1925023045"/>
+                              <w:id w:val="-465036821"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="5" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B7AED1B" w14:textId="6A52412D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="23DFDF9A" w14:textId="6AFBDB55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="197987094"/>
+                        <w:id w:val="-1121763886"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1925023045"/>
+                        <w:id w:val="-465036821"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="8" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E7030BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FFEE496" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09B3A649" w14:textId="0E233ACD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0F39119D" w14:textId="17537C81" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1745019350"/>
+                              <w:id w:val="919222436"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1812591362"/>
+                              <w:id w:val="713245074"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="6" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09B3A649" w14:textId="0E233ACD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0F39119D" w14:textId="17537C81" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1745019350"/>
+                        <w:id w:val="919222436"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1812591362"/>
+                        <w:id w:val="713245074"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="10" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C353B8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="369AA455" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6CCA8528" w14:textId="4C019A3E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="2197D6EC" w14:textId="2FEAE96C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FF3503" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1623643519"/>
+                              <w:id w:val="-1304918826"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-443846049"/>
+                              <w:id w:val="1401712402"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="005606CC">
+                                <w:t>2025/26:109</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6CCA8528" w14:textId="4C019A3E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="2197D6EC" w14:textId="2FEAE96C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00263A89" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1623643519"/>
+                        <w:id w:val="-1304918826"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-443846049"/>
+                        <w:id w:val="1401712402"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="005606CC">
+                          <w:t>2025/26:109</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -46912,1027 +15137,940 @@
   <w:num w:numId="36" w16cid:durableId="1025905477">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E5325D"/>
+    <w:rsidRoot w:val="00C53332"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="000129CE"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00040CB9"/>
-    <w:rsid w:val="00043919"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="0004660C"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="000612AE"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00081A6E"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000900E5"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A56B7"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B0F20"/>
-    <w:rsid w:val="000B2C64"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D223B"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001032F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001045B5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="00111094"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126B60"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132AF4"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00141994"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00155257"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162F90"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="0017244F"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190DB7"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00197396"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
-    <w:rsid w:val="001D3D6F"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D750B"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F3E5E"/>
+    <w:rsid w:val="001F2701"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00205F11"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00224F54"/>
-    <w:rsid w:val="00225703"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="00235078"/>
+    <w:rsid w:val="0023505F"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="002543E9"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00263A89"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00272971"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="002852C3"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="00293FB2"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00295CF7"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D10E0"/>
-    <w:rsid w:val="002D23AA"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00307C2B"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00314B9F"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00332DE5"/>
+    <w:rsid w:val="00333A47"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00340506"/>
+    <w:rsid w:val="00341306"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003654C4"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00390D1F"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00414413"/>
     <w:rsid w:val="00414A77"/>
+    <w:rsid w:val="00414E72"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00421A2F"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="0044599A"/>
-    <w:rsid w:val="00445CDA"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="00450125"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="0045150C"/>
     <w:rsid w:val="00451C3E"/>
+    <w:rsid w:val="00452D93"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00462DD9"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00484A61"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="00490C35"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004933DA"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5FD9"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D517B"/>
+    <w:rsid w:val="004D4CD4"/>
     <w:rsid w:val="004D6D83"/>
-    <w:rsid w:val="004D73F6"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3E17"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="005120CD"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
-    <w:rsid w:val="00542D62"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553F9D"/>
-    <w:rsid w:val="00554E90"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005575CD"/>
-    <w:rsid w:val="005604F9"/>
+    <w:rsid w:val="005606CC"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00594FF5"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C17E7"/>
-    <w:rsid w:val="005C29FD"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C43E4"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005E0A83"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E7C4F"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="005F7F6D"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00601D34"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641886"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006457CC"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00650136"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00650FA7"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="0066767A"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="006708CE"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="006812E7"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0C76"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B4BEE"/>
+    <w:rsid w:val="006B30C3"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006B71EC"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070325B"/>
-    <w:rsid w:val="007057CE"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="00753E31"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00757FBB"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="00763A9E"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00777CDF"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B1FC1"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D34B6"/>
-    <w:rsid w:val="007E0078"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="0081241C"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00831BC8"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008661AC"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00894422"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D171B"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
+    <w:rsid w:val="008E38AE"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009143DE"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00923925"/>
-    <w:rsid w:val="00926803"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00955403"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00976818"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="00996DF1"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
-    <w:rsid w:val="009D7C42"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009F1A3F"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A0768F"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A4463B"/>
+    <w:rsid w:val="00A42606"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A72086"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A83774"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A9412E"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC1705"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5A7A"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE66EA"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1003E"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B25B64"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B65FF6"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B7435E"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B93056"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B97393"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB2220"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
-    <w:rsid w:val="00BC3DDA"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C53332"/>
     <w:rsid w:val="00C544DB"/>
+    <w:rsid w:val="00C54AF3"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C751F2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C903AD"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC0D29"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD4661"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE44EA"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE63E9"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
-    <w:rsid w:val="00CF35D0"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF47DA"/>
-    <w:rsid w:val="00D02A4B"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D2547C"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D40C9C"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D66FE5"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D76821"/>
+    <w:rsid w:val="00D86D73"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
-    <w:rsid w:val="00DD26A6"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD6CBA"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E22406"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E428CA"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E47912"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5325D"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E66936"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E926D8"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA2B10"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB5931"/>
+    <w:rsid w:val="00EB2670"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F11D79"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F263E2"/>
-    <w:rsid w:val="00F2667E"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F3307B"/>
+    <w:rsid w:val="00F34490"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F46888"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F50EF4"/>
-    <w:rsid w:val="00F52F5D"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F8685D"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F87E86"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB39EF"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0CF9"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC506E"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF3503"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2BCEC5FE"/>
-  <w15:docId w15:val="{6593FC8D-2087-4202-8B98-DDDACFBF2B16}"/>
+  <w14:docId w14:val="3092F033"/>
+  <w15:docId w15:val="{3A2C547B-9303-49A1-B851-625E62479439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -49627,51 +17765,50 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -50442,759 +18579,142 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2547C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00D2547C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00D2547C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00D2547C"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D2547C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00641886"/>
+    <w:rsid w:val="00D2547C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/></Relationships>
-[...647 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -51462,245 +18982,279 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>1</Value>
+      <Value>25</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13615</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13767</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13615</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13615</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13767</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13767</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</customXsn>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:109</dokumentnummer>
+  <titel>Sänkt mervärdesskatt på tillträde till danstillställningar</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -51761,236 +19315,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...17 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...53 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F54CA67-B276-4BE5-A31C-2342B6897115}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE326263-AD16-4230-B547-101458364284}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00B4F6C-DAB4-4F00-93A4-29D47BA06CEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22ABA9C4-A9E6-45F4-993B-64DEFBC42DE3}">
+  <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A8D5A3-AB2F-4CB3-A894-EDB20088BF22}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E42C7E27-66ED-4CB6-9B32-982145FB557B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A282F856-37E9-45F2-83F8-3BE59D3BB589}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{571099AF-015A-4023-9B96-7ABB4AC58291}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Skr-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>68</Pages>
-[...1 lines deleted...]
-  <Characters>152743</Characters>
+  <Pages>24</Pages>
+  <Words>7789</Words>
+  <Characters>41283</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>362</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>344</Lines>
+  <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Redovisning av användningen av hemliga tvångsmedel under 2024</vt:lpstr>
+      <vt:lpstr>Sänkt mervärdesskatt på tillträde till danstillställningar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>181200</CharactersWithSpaces>
+  <CharactersWithSpaces>48975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Redovisning av användningen av hemliga tvångsmedel under 2024</dc:title>
-  <dc:creator>Rebecka Jungstedt</dc:creator>
+  <dc:title>Sänkt mervärdesskatt på tillträde till danstillställningar</dc:title>
+  <dc:creator>Oliver Sparrings</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>04faff59-fca6-48e3-af1a-cd78c874ce25</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>ab0133d5-2727-4c20-943f-1927deff0263</vt:lpwstr>
   </property>
 </Properties>
 </file>