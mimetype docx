--- v0 (2026-06-10)
+++ v1 (2026-08-29)
@@ -1,175 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E290120" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="000D6D95" w:rsidP="00333C9D">
+    <w:p w14:paraId="236D1809" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="00F02454" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0011617E">
+          <w:r w:rsidR="002D5BA3">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0011617E">
+      <w:r w:rsidR="002D5BA3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E22075E" wp14:editId="1A817692">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="145C21E3" wp14:editId="2D8CB252">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 1"/>
+                <wp:docPr id="13" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                              <w:p w14:paraId="0AA16886" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRPr="00811BB8" w:rsidRDefault="002D5BA3" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2B975A" wp14:editId="5F5A39ED">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="14" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
-                                              <pic:cNvPr id="2" name="Bild 3"/>
+                                              <pic:cNvPr id="14" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
@@ -180,529 +175,649 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E22075E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="145C21E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                        <w:p w14:paraId="0AA16886" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRPr="00811BB8" w:rsidRDefault="002D5BA3" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2B975A" wp14:editId="5F5A39ED">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="14" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="Bild 3"/>
+                                        <pic:cNvPr id="14" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="361D2D53" w14:textId="2BC175B1" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+        <w:p w14:paraId="2B3FCA11" w14:textId="44F29811" w:rsidR="002D5BA3" w:rsidRDefault="009C65D0" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:40</w:t>
+            <w:t>2025/26:113</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="18609701" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00D01F17" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="4937BBE0" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRPr="00D01F17" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011617E" w14:paraId="7306F706" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="002D5BA3" w14:paraId="0912CC0F" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C8DD0A3" w14:textId="125B7DE9" w:rsidR="0011617E" w:rsidRDefault="0006728C" w:rsidP="00333C9D">
+          <w:p w14:paraId="7A2F6813" w14:textId="0E46EC44" w:rsidR="002D5BA3" w:rsidRDefault="00141FA7" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Riksrevisionens </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> om urval till högskolan – urvalsgrunder, platsfördelning och tillämpning</w:t>
+              <w:t>Riksrevisionens rapport om statens insatser för jordbrukets klimatomställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7789DDCB" w14:textId="7B7D7BDB" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+              <w:p w14:paraId="07B889BB" w14:textId="27FE0D3A" w:rsidR="002D5BA3" w:rsidRDefault="00B6555E" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7F0EBA1D" w14:textId="21298C61" w:rsidR="0011617E" w:rsidRPr="00141F91" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+              <w:p w14:paraId="4D8882E8" w14:textId="7E455A55" w:rsidR="002D5BA3" w:rsidRPr="00141F91" w:rsidRDefault="009C65D0" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:40</w:t>
+                  <w:t>2025/26:113</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D3F9132" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="312B23C2" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB21A49" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="5F0787D1" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA72461" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="3EF23B90" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702B907A" w14:textId="7D7D6C09" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="6DE3C698" w14:textId="7F7D9DC6" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:date w:fullDate="2026-02-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A6D96">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="002001F2">
+            <w:t>den 5 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="52528018" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="5646B9C4" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
+        <w:placeholder>
+          <w:docPart w:val="E5F95CA295D249FB99737F185BFB709A"/>
+        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="42090896" w14:textId="513893C2" w:rsidR="0011617E" w:rsidRDefault="00F959B3" w:rsidP="00333C9D">
+        <w:p w14:paraId="72517A7A" w14:textId="30A1F92D" w:rsidR="002D5BA3" w:rsidRDefault="009428AF" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
-            <w:t>Lotta Edholm</w:t>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6F9B4399" w14:textId="5221EA93" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="3AD49833" w14:textId="73901F6B" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
+          <w:placeholder>
+            <w:docPart w:val="1EA925A855DB483AB3DB3F843AEBEF6D"/>
+          </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F959B3">
-            <w:t>Camilla Waltersson Grönvall</w:t>
+          <w:r w:rsidR="009428AF">
+            <w:t>Peter Kullgren</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="327D2E02" w14:textId="17991D04" w:rsidR="0011617E" w:rsidRPr="008C3EC0" w:rsidRDefault="0011617E" w:rsidP="004534C4">
+    <w:p w14:paraId="08DFBC5D" w14:textId="55EED58D" w:rsidR="002D5BA3" w:rsidRPr="008C3EC0" w:rsidRDefault="002D5BA3" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F3455">
+          <w:r w:rsidR="00436958">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075ACC16" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="0A49FB7A" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F4823" w14:textId="76E8EB24" w:rsidR="002F31E9" w:rsidRDefault="005A3FB0" w:rsidP="00E509A2">
+    <w:p w14:paraId="0D421823" w14:textId="2D7EEF14" w:rsidR="002001F2" w:rsidRDefault="00E11F70" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E509A2">
+      <w:r w:rsidRPr="00E11F70">
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14930" w:rsidRPr="00E11F70">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>dagens urvalssystem i huvudsak fungerar väl</w:t>
+      <w:r w:rsidR="00C14930" w:rsidRPr="00E11F70">
+        <w:t>revisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11F70">
+        <w:t>s iakttagelser och rekommendationer i rapporten</w:t>
+      </w:r>
+      <w:r w:rsidR="00716B62">
+        <w:t xml:space="preserve"> Statens insat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00716B62">
+        <w:t>ser för jordbrukets klimatomställning (RiR 2025:24).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BFD1DB" w14:textId="6702B846" w:rsidR="00C178E8" w:rsidRDefault="00B40A6B" w:rsidP="00440858">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003913E2">
+        <w:t>Riksrevisionens övergripande slutsats är att befintliga styrmedel i stort är effektivt utformade och implementerade, men endast täcker en liten del av jordbrukets totala växthusgasutsläpp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84143">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksrevisionen bedömer samti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>digt att regeringens styrning inte har lett till att jordbruket bidragit till kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>matmålen på ett effektivt sätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84143">
+        <w:t xml:space="preserve"> och att det finns effektiva åtgärder som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0105D">
+        <w:t>inte införts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84143">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen lämnar fem rekommendationer till regeringen och två till </w:t>
+      </w:r>
+      <w:r w:rsidR="00580610">
+        <w:t>Statens j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ordbruksverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00580610">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Jordbruksverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00580610">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt Naturvårdsverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F887BA" w14:textId="3D07C30C" w:rsidR="00716B62" w:rsidRPr="00C178E8" w:rsidRDefault="00B40A6B" w:rsidP="00C178E8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>gör ett värdefullt bidrag för att utveckla styrningen och öka effektiviteten av statliga insatser för jordbrukets klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3FB0">
-[...11 lines deleted...]
-      <w:r w:rsidR="002F31E9">
+      <w:r w:rsidR="00156AE8">
+        <w:t xml:space="preserve">Regeringen konstaterar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597B">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8" w:rsidRPr="00BF531E">
+        <w:t xml:space="preserve">under den period som granskningen pågått </w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8">
+        <w:t xml:space="preserve">har regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8" w:rsidRPr="00BF531E">
+        <w:t>fattat flera be</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
         <w:softHyphen/>
-        <w:t>ana</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F31E9">
+      </w:r>
+      <w:r w:rsidR="00156AE8" w:rsidRPr="00BF531E">
+        <w:t>slut</w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8" w:rsidRPr="00BF531E">
+        <w:t>som är i linje med Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00156AE8">
+        <w:t xml:space="preserve">, bl.a. vad gäller återvätning av nedlagd jordbruksmark. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t>När det gäller rekommendationen om skattenedsättningarna på diesel inom jordbruket anser regeringen att det kan finnas anledning att utreda möjligheten att ersätta skattenedsätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
         <w:softHyphen/>
-        <w:t xml:space="preserve">lyser, att ge lämplig myndighet i uppdrag att regelbundet utvärdera urvals-bestämmelserna samt att se till att uppgifter om högskolestudenters urvalsgrupp och meritvärde bevaras för forsknings- och statistikändamål. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69ED8CCE" w14:textId="7692BAD3" w:rsidR="00E509A2" w:rsidRDefault="00E509A2" w:rsidP="002F31E9">
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t xml:space="preserve">ningen med </w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37" w:rsidRPr="00532EC7">
+        <w:t>alternativa stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t>. Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t xml:space="preserve"> konstaterar, likt Riksrevisionen, att det saknas en samlad utvärdering av stöden till biogasproduktion och</w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t xml:space="preserve">ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00676346">
+        <w:t xml:space="preserve">att det kan finnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t xml:space="preserve">behov av </w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t xml:space="preserve">framtida </w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t xml:space="preserve">utvärderingar bättre </w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t xml:space="preserve">tar hänsyn till </w:t>
+      </w:r>
+      <w:r w:rsidR="00611C37">
+        <w:t>den samlade effekten av stöden</w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B076FD9" w14:textId="28B99990" w:rsidR="00141FA7" w:rsidRPr="005C4662" w:rsidRDefault="00141FA7" w:rsidP="00141FA7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A3FB0">
-[...30 lines deleted...]
-    <w:p w14:paraId="7CEC99E7" w14:textId="77777777" w:rsidR="00BD4BD8" w:rsidRDefault="005A3FB0" w:rsidP="00BD4BD8">
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFA0A6B" w14:textId="675AD629" w:rsidR="00141FA7" w:rsidRPr="005C4662" w:rsidRDefault="00141FA7" w:rsidP="00141FA7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="51AEC7C6" w14:textId="2F8E30A3" w:rsidR="0011617E" w:rsidRPr="008F2013" w:rsidRDefault="0011617E" w:rsidP="00362009">
+    </w:p>
+    <w:p w14:paraId="08584BA9" w14:textId="77777777" w:rsidR="002D5BA3" w:rsidRPr="008F2013" w:rsidRDefault="002D5BA3" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6B431" w14:textId="33739196" w:rsidR="004F3455" w:rsidRDefault="0011617E">
+    <w:p w14:paraId="756B5AAF" w14:textId="0B2F6C4D" w:rsidR="00983737" w:rsidRDefault="002D5BA3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -710,6811 +825,7749 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212471543" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189874" w:history="1">
+        <w:r w:rsidR="00983737" w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="00983737" w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189874 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00983737">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6B8A8D" w14:textId="282B9B01" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="3282E662" w14:textId="2F420846" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471544" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189875" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471544 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189875 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AAF1965" w14:textId="2407C98C" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="62CD0C59" w14:textId="3887766B" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471545" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189876" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Bakgrund och syfte med granskningen</w:t>
+          <w:t>Riksrevisionens slutsatser</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471545 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189876 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6DE6D2" w14:textId="2B55F0A7" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="6F5FAEDC" w14:textId="296FFD09" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471546" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189877" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens slutsatser</w:t>
+          <w:t>Riksrevisionens rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471546 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189877 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753CE9CA" w14:textId="5F537607" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="44C429C7" w14:textId="0414F4C3" w:rsidR="00983737" w:rsidRDefault="00983737">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221189878" w:history="1">
+        <w:r w:rsidRPr="00903750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00903750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189878 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007968AD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34839AE0" w14:textId="6B5AC071" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471547" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189879" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens rekommendationer</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471547 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189879 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CE1F2FA" w14:textId="6ECB303E" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="37D94636" w14:textId="6B639C8E" w:rsidR="00983737" w:rsidRDefault="00983737">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221189880" w:history="1">
+        <w:r w:rsidRPr="00903750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00903750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer till regeringen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189880 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007968AD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2567605B" w14:textId="49B8DE84" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471548" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189881" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471548 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189881 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43333FC1" w14:textId="72299BE9" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
-[...78 lines deleted...]
-    <w:p w14:paraId="2021AE46" w14:textId="2BF503D0" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="09E85BA1" w14:textId="4DB02BA7" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471550" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189882" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riksrevisionens rapport om urval till högskoleutbildning - urvalsgrunder, platsfördelning och tillämpning</w:t>
+          <w:t>Riksrevisionens rapport (RiR 2025:24) Statens insatser för jordbrukets klimatomställning</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471550 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189882 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47278121" w14:textId="5819D925" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="320FD76D" w14:textId="3953657F" w:rsidR="00983737" w:rsidRDefault="00983737">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471551" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221189883" w:history="1">
+        <w:r w:rsidRPr="00903750">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 5 februari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471551 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221189883 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="007968AD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>83</w:t>
+          <w:t>111</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A7A2E5" w14:textId="5191B6B0" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00362009">
+    <w:p w14:paraId="503DBA8B" w14:textId="24C84352" w:rsidR="002D5BA3" w:rsidRDefault="002D5BA3" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2123D3" w14:textId="45B3C1F8" w:rsidR="0011617E" w:rsidRPr="009C6229" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="27D989F9" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="002D5BA3" w:rsidP="00FA0000">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc212471543"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc221189874"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc490212276"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="00FA0000">
         <w:lastRenderedPageBreak/>
         <w:t>Ärendet och dess beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7692823A" w14:textId="39C35864" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="0011617E">
+    <w:p w14:paraId="5E5869DD" w14:textId="6584D860" w:rsidR="007F60C3" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
       </w:r>
-      <w:r w:rsidR="005E4030" w:rsidRPr="005E4030">
-[...2 lines deleted...]
-      <w:r w:rsidR="005E4030">
+      <w:r w:rsidR="007F60C3">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4030">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statens insatser för jordbrukets klimatom</w:t>
+      </w:r>
+      <w:r w:rsidR="005655C7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ställning</w:t>
+      </w:r>
+      <w:r w:rsidR="007F60C3">
+        <w:t xml:space="preserve"> är effektiva</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0011617E">
+      <w:r w:rsidRPr="00206A8A">
+        <w:t>De befintliga styrmedel som granskats är Klimatkli</w:t>
+      </w:r>
+      <w:r w:rsidR="005655C7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206A8A">
+        <w:t xml:space="preserve">vet, gödselgasstödet, ersättningarna för odling av fång- och mellangrödor samt rådgivning om klimatåtgärder till jordbrukare. Riksrevisionen har även granskat regeringens styrning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7BEC">
+        <w:t>Resultatet av granskningen redo</w:t>
+      </w:r>
+      <w:r w:rsidR="007645A9">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7BEC">
+        <w:t>visas i rapporten Statens insatser för jordbrukets klimatomställning (RiR 2025:24)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A900AC">
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r w:rsidR="00A900AC" w:rsidRPr="006E6FF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bilagan</w:t>
       </w:r>
+      <w:r w:rsidRPr="001D7BEC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D677EF8" w14:textId="2EE3B640" w:rsidR="00C37027" w:rsidRDefault="00C37027" w:rsidP="00C37027">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen motiverar granskningen </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">utifrån </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bland annat att jordbru</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kets klimatpåverkan är betydande och minskar långsammare än i andra sektorer. Andra motiv </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">för granskningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är att statliga insatser inom om</w:t>
+      </w:r>
+      <w:r w:rsidR="007645A9">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rådet handlar om mycket statliga medel och att bristande måluppfyllelse gentemot EU kan få finansiella konsekvenser för staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260A9912" w14:textId="480400D8" w:rsidR="00C37027" w:rsidRDefault="00C37027" w:rsidP="00C37027">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den övergripande revisionsfrågan är om statens insatser för jordbrukets klimatomställning bidrar effektivt till att klimatmålen nås. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8EE029" w14:textId="7146C159" w:rsidR="00FA0000" w:rsidRPr="00C65F29" w:rsidRDefault="00C37027" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen utgår i sin granskning från klimatlagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A900AC" w:rsidRPr="00A900AC">
+        <w:t xml:space="preserve"> (2017:720</w:t>
+      </w:r>
+      <w:r w:rsidR="00A900AC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, det klimatpolitiska ramverket, klimatmålen och livsmedelsstrategin. Gransk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen omfattar samtliga utsläpp och upptag av växthusgaser från jordbru</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ket, oavsett vilken utsläppssektor de redovisas i. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679739BE" w14:textId="08A8E1C6" w:rsidR="00FA0000" w:rsidRPr="001E3555" w:rsidRDefault="00A900AC" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A900AC">
+        <w:t xml:space="preserve">Riksdagen överlämnade Riksrevisionens rapport till regeringen den </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2" w:rsidRPr="00A900AC">
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A900AC">
+        <w:t>oktober 2025</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7E8228F5" w14:textId="6D4CCB0B" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="004932D3">
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00C65F29">
+        <w:t xml:space="preserve"> I denna skrivelse behandlar regeringen de iakttagelser och rekommendationer som Riksrevisionen har redovisat i sin rapport</w:t>
+      </w:r>
+      <w:r w:rsidR="007F60C3">
+        <w:t xml:space="preserve"> som är riktade till regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00C65F29">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B1B46" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc221189875"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="59F71784" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc221189876"/>
+      <w:r>
+        <w:t>Riksrevisionens slutsatser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="774E0388" w14:textId="6B06FDDB" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003913E2">
+        <w:t>Riksrevisionens övergripande slutsats är att befintliga styrmedel i stort är effektivt utformade och implementerade, men endast täcker en liten del av jordbrukets totala växthusgasutsläpp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84143">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksrevisionen bedömer samtidigt att regeringens styrning inte har lett till att jordbruket bidragit till klimat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>målen på ett effektivt sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D866F6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84143">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D866F6">
+        <w:t>Riksrevisionen menar att det finns åtgärder som skulle kunna bidra till att klimatmålen nås på ett kostnadseffektivt sätt, men som det saknas styrmedel för. Riksrevisionen menar vidare att rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D866F6">
+        <w:t>ringen inte har redovisat någon plan för hur jordbruket ska bidra till att nå det långsiktiga klimatmålet och hur målkonflikter ska hanteras. Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidR="005655C7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D866F6">
+        <w:t>sionen anför att regeringen inte heller har omprövat skattenedsättningarna för diesel som används i jordbrukets arbetsmaskiner. Vidare konstaterar Riksrevisionen att regeringen har utrett nedsättningen av koldioxidskatten, men inte tagit ställning till utredningens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA7DC8" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="002001F2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:lastRenderedPageBreak/>
+        <w:t>Befintliga åtgärder inom jordbruket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är i huvudsak effektiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE8216B" w14:textId="2CDFD811" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att Klimatklivet och ersättningarna till odling av fång- och mellangrödor bidrar till minskade utsläpp från jordbruket till en kostnad under eller i nivå med koldioxidskatten. Riksrevisionen kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">staterar vidare att gödselgasstödet och rådgivningen </w:t>
+      </w:r>
+      <w:r w:rsidR="001E00B8">
+        <w:t xml:space="preserve">om klimatåtgärder </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bidragit till minskade utsläpp, men att </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">dessa åtgärders </w:t>
+      </w:r>
+      <w:r>
+        <w:t>klimateffekt och kostnadseffektivitet inte är utvärderad</w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Riksrevisionen framför vidare att det finns </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">problem kopplat till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>brist</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>ande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> långsiktighet i regeringens </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">siella </w:t>
+      </w:r>
+      <w:r>
+        <w:t>styrning</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>. Riksrevisionen nämner som exempel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>regeringen i flera budgetförslag för Klimatklivet inte har anpassat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bemyndiganderamen </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anslagets storlek</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>, vilket</w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t>, som Riksrevisionen ser det,</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve"> har lett till att ansök</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">ningsomgångar har ställts in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och att </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>Naturvårdsverket inte har kunnat an</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>vända stora delar av anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t>. Ett annat exempel som Riksrevisionen näm</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t>ner är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">regeringens förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">när det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anslaget för gödselgasstödet </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>orsakat fluktuerande stödnivåer</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve"> när anslaget inte </w:t>
+      </w:r>
+      <w:r w:rsidR="002001F2">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>räckt till.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2056F5D1" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fler åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inom jordbruket kan bidra till klimatmålen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432114CA" w14:textId="1620BADC" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen framför att regeringen inte har redovisat någon plan för hur jordbruket ska bidra till det långsiktiga klimatmålet och hur målkonflikter ska hanteras. Riksrevisionen menar att det saknas styrmedel för fler åtgär</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">der inom jordbruket som skulle kunna bidra till att klimatmålen nås på ett kostnadseffektivt sätt och som inte skulle minska livsmedelsproduktionen, till exempel beskogning av nedlagd jordbruksmark, återvätning av organogen jordbruksmark och metanreducerande fodertillsatser. </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00011529">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>revisionen anför att det dock behövs stöd för att åtgärder som inte är före</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">tagsekonomiskt lönsamma ska genomföras. För att åtgärderna ska kunna bidra till att klimatmålen </w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t xml:space="preserve">uppnås menar Riksrevisionen att </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t xml:space="preserve">styrmedel </w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t xml:space="preserve">höver </w:t>
+      </w:r>
+      <w:r w:rsidR="0079633F">
+        <w:t>komma på plats så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67275642" w14:textId="360B1C9F" w:rsidR="00FA0000" w:rsidRPr="004B386C" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:t>Styrmedel behöver vara additionella och effekter fångas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F" w:rsidRPr="004B386C">
+        <w:t xml:space="preserve"> i växthusgasinventeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2509C0" w14:textId="1F43D4D2" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det är viktigt att satsa på additionella styrmedel för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t xml:space="preserve">klimatmålen ska kunna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppnå</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t>s på ett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> så kostnadseffektivt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t xml:space="preserve">sätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som möjligt. Riksrevisionen bedömer att regeringen skulle kunna använda EU-finansieringen till mer kostnadseffektiva klimatåtgärder än stödet till vall</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">odling. Riksrevisionen menar vidare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00494119">
+        <w:t>effekterna av en del klimatåtgär</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00494119">
+        <w:t>der inom jordbruket inte fångas i växthusgasinventeringen med de beräk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00494119">
+        <w:t>ningsmetoder som används.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F3FA8C" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:t>Biogas från gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – stor del av statens insatser men osäker potential</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF80A2" w14:textId="11E27AAD" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att rådgivning om att investera i en biogas</w:t>
+      </w:r>
+      <w:r w:rsidR="00011529">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anläggning, investeringsstöd från Klimatklivet och produktionsstöd från gödselgasstödet sannolikt har haft effekt, men att det saknas en samlad utvärdering av </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t xml:space="preserve">klimateffekterna och kostnadseffektiviteten av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dessa stöd. </w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Som Riksrevisionen ser det går det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför inte att veta hur </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t xml:space="preserve">statens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insatser för att öka biogasproduktionen från gödsel kan göras mer effektiva. Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">revisionen menar vidare att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t>säkerheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t>gödselgas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stödet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> obalans mellan anslag och bemyndiganderam </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30B5F">
+        <w:t xml:space="preserve">under flera år </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för Kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>matklivet minskat investeringsviljan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1156B466" w14:textId="6C337F23" w:rsidR="00FA0000" w:rsidRPr="004B386C" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:t>Otydlig gränsdragning mellan investeringsstöd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D" w:rsidRPr="004B386C">
+        <w:t xml:space="preserve"> för åtgär</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D" w:rsidRPr="004B386C">
+        <w:t>der som minskar de biogena växthusgasutsläppen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF500C0" w14:textId="643522AB" w:rsidR="00EC3D9D" w:rsidRDefault="00FA0000" w:rsidP="00EC3D9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen pekar på att det finns risk för överlapp mellan de statliga investeringsstöden </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t>för investeringar som kan minska växthusgasutsläppen från gödselhantering. Riksrevisionen konstaterar att överlapp mellan stöd kan vara förvirrande för stödsökande och kosta mer för staten att admini</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t xml:space="preserve">strera. Det finns samtidigt, menar Riksrevisionen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">risk för att åtgärder som kan minska de biogena växthusgasutsläppen från jordbruket faller mellan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t xml:space="preserve">de statliga investeringsstöden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465375F6" w14:textId="259E8742" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ärendet har beretts inom Regeringskansliet. </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00F1285F">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D9D">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns ett behov av att ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="006F04CC">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F1285F">
+      <w:r>
+        <w:t>veckla metoder för att beräkna klimatnyttan av åtgärder för att minska bio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="006F04CC">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F1285F">
+      <w:r>
+        <w:t>gena utsläpp från jordbruket som kan få investeringsstöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE12E18" w14:textId="476E8558" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:t xml:space="preserve">Svaga incitament för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>att ställa om jordbrukets arbetsmaski</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1D30BA" w14:textId="48DA8B9A" w:rsidR="00C43F3C" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att de statliga insatserna för att minska utsläp</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pen från jordbrukets arbetsmaskiner är begränsade. Riksrevisionen menar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003862B9">
+        <w:t xml:space="preserve">skattenedsättningen på diesel som används i arbetsmaskiner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">motverkar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003862B9">
+        <w:t>omställningen av jordbrukets arbetsmaskiner.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C" w:rsidRPr="00C43F3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t>Riksrevisionen anför att flera utredningar och myndigheter har föreslagit att nedsättningen av kol</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t>dioxidskatten på diesel som används i arbetsmaskiner ersätts med ett annat konkurrensstöd som inte subventionerar fossila bränslen men att rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t xml:space="preserve">ringen inte har tagit ställning till detta förslag, som fortfarande bereds </w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t xml:space="preserve">inom </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t>Regeringskansliet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7891F83F" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20634">
+        <w:t>EU:s lagstiftning och mål påverkar framtida satsningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ED716A" w14:textId="798F8709" w:rsidR="00FA0000" w:rsidRPr="006A6BA2" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen menar att Sverige sannolikt kommer att behöva öka ambit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ionerna för jordbrukets klimatomställning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C" w:rsidRPr="00C43F3C">
+        <w:t>för att leva upp till kraven från EU kopplade till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> EU:s mål inom klimat och miljö. Riksrevisionen pekar på att EU:s nästa programperiod inom den gemensamma jordbrukspoliti</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ken </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t>(GJP),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> EU-kommissionens vision på jordbruks- och livsmedelsområ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det samt EU:s naturrestaureringsförordning har mål och </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t xml:space="preserve">innehåll som kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påverka</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0275">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jordbrukets växthusgasutsläpp</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t xml:space="preserve"> och medlemsstaternas åt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C43F3C">
+        <w:t>gärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A24B1F8" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc221189877"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2CCC555B" w14:textId="795E4B9A" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Riksrevisionen lämnar följande rekommendationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6FF1">
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F34ADE" w14:textId="1B24B3B1" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ta fram och redovisa en plan för hur jordbruket ska bidra till att Sverige når det långsiktiga klimatmålet och EU-åtaganden på klimat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve">området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518BF313" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve">Inför styrmedel för kostnadseffektiva klimatåtgärder i jordbruket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F9043C" w14:textId="6536062B" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Ersätt skattenedsättningarna på diesel till arbetsmaskiner och fartyg inom jord-, skogs- och vattenbruksnäringarna med annat konkurrens</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve">stöd som inte subventionerar fossila bränslen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C242D96" w14:textId="3195340A" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Se till att bemyndiganderamen och anslaget för Klimatklivet är balan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>serade i budgetförslagen, så att medlen kan användas till de mest ef</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve">fektiva åtgärderna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F5D1BF" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Ge lämplig myndighet i uppdrag att samlat utvärdera de statliga stöden till biogasproduktion från gödsel i syfte att identifiera hur stöden kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bli mer effektiva och om ytterligare satsningar är kostnadseffektiva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362D93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7C744F" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="00362D93" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2086F86E" w14:textId="74678F08" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Riksrevisionen lämnar följande rekommendation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6FF1">
+        <w:t>Jordbruksverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F56601" w14:textId="583F1B65" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1958">
+        <w:t>Utveckla uppföljningen av rådgivningen om klimatåtgärder och utvär</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BF1958">
+        <w:t xml:space="preserve">dera hur de administrativa kostnaderna kan minska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05573099" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF01759" w14:textId="4EA4E17A" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362D93">
+        <w:t>Riksrevisionen lämnar följande rekommendation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6FF1">
+        <w:t xml:space="preserve">Jordbruksverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1958">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6FF1">
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00034A43">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BCB343" w14:textId="075744F9" w:rsidR="00FA0000" w:rsidRPr="00DF539B" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF539B">
+        <w:t>Analysera vilka åtgärder för att minska biogena utsläpp från jordbruket som passar inom Klimatklivet, Kväveklivet respektive strategiska pla</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF539B">
+        <w:t xml:space="preserve">nen för EU:s gemensamma jordbrukspolitik, för att undvika överlapp och glapp mellan investeringsstöden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C92474" w14:textId="5007D90C" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc221189878"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevision</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ens iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4614">
+        <w:t xml:space="preserve"> och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5183BE68" w14:textId="7B066219" w:rsidR="00AB4614" w:rsidRPr="00AB4614" w:rsidRDefault="00AB4614" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc221189879"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="70081804" w14:textId="48A9F9E0" w:rsidR="00CC0DC4" w:rsidRDefault="00FA0000" w:rsidP="006E6FF1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk219128946"/>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>I likhet med Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00011529">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">revisionen anser regeringen att jordbrukets klimatomställning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">hanteras i en kontext där både klimatmål och andra målsättningar ingår och avvägs. Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vill i detta sammanhang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> framhålla att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6EF9">
+        <w:t>jordbruket har en avgörande funktion för att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> säkerställa livsmedelsförsörjningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6EF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00217DD1">
+        <w:t>Rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3551B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00217DD1">
+        <w:t xml:space="preserve">ringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t xml:space="preserve">konstaterar </w:t>
+      </w:r>
+      <w:r w:rsidR="00217DD1">
+        <w:t>att j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6EF9">
+        <w:t>ordbruket</w:t>
+      </w:r>
+      <w:r w:rsidR="00217DD1">
+        <w:t xml:space="preserve"> också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6EF9">
+        <w:t xml:space="preserve"> producerar andra råvaror som kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920792">
+        <w:t>ersätta fossilbaserade alternativ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6EF9">
+        <w:t xml:space="preserve"> och bidrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> med viktiga ekosystemfunktioner såsom biologisk mångfald. Jordbruket är</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t xml:space="preserve"> dessutom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> viktigt för att bidra till företagande och sysselsättning i hela landet och en ökad beredskap. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96943">
+        <w:t>Enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6FF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90278">
+        <w:t>vad regeringen konstatera</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90278">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FF4" w:rsidRPr="00260413">
+        <w:t xml:space="preserve">Livsmedelsstrategin 2.0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90278">
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FF4">
+        <w:t xml:space="preserve"> regeringen också </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FF4" w:rsidRPr="00260413">
+        <w:t xml:space="preserve">att ökad svensk livsmedelsproduktion och stärkt beredskap kräver konkurrenskraftiga villkor och ökad lönsamhet för svenska </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4E6D">
+        <w:t>jord</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FF4" w:rsidRPr="00260413">
+        <w:t>brukare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5FF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760F0B2A" w14:textId="544025E4" w:rsidR="00CC0DC4" w:rsidRDefault="00FA0000" w:rsidP="00CC0DC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>När det gäller växthusgasutsläpp och klimatpåverkan kan jordbruket både binda in kol och minska direkta och indirekta utsläpp</w:t>
+      </w:r>
+      <w:r w:rsidR="00217DD1">
+        <w:t>, konstaterar regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">. Samtidigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00797EE3">
+        <w:t xml:space="preserve">konstaterar regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>förutsättningarna för jord</w:t>
+      </w:r>
+      <w:r w:rsidR="005655C7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bruksproduktion </w:t>
+      </w:r>
+      <w:r w:rsidR="00797EE3">
+        <w:t xml:space="preserve">påverkas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>av klimatförändringarna och det finns ett behov av klimatanpassning för att jordbruket fortsatt ska vara robust och konkur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>renskraftigt. Det finns</w:t>
+      </w:r>
+      <w:r w:rsidR="00797EE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>också andra effekter från jordbruksproduktionen som växtnäringsläckage och ammoniakutsläpp som kan påverka omgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">vande miljö negativt och som behöver begränsas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>flera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> målsättningar som kan kopplas till jordbruket och dess klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
-      <w:r w:rsidR="006F04CC">
+      <w:r>
+        <w:t xml:space="preserve"> därmed flera olika styrmedel som påverkar jordbrukets klimatpåverkan</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1A1C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7609">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D0758D" w:rsidRPr="005B2BA5">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F1285F">
+    </w:p>
+    <w:p w14:paraId="4070317D" w14:textId="361CACC0" w:rsidR="00CC0DC4" w:rsidRDefault="00CC0DC4" w:rsidP="00CC0DC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">Riksrevisionens granskning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> några av de styrmedel som berör jordbruket</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">klimatpåverkan, i första hand de som är direkt förknippade med minskade utsläpp av växthusgasutsläpp. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk219128986"/>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t>Riksrevisionens granskning av statens insatser för jordbrukets klimatom</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t>ställning utgör ett värdefullt bidrag för att utveckla styrningen och öka effektiviteten av statliga insatser för jordbrukets klimat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">amtidigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattar inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00F1285F">
+      <w:r w:rsidR="00FA0000">
+        <w:t>granskningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00976ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00E00E22">
+        <w:t xml:space="preserve">alla </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="007507CA">
+        <w:t>relevanta</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> aspekter av statliga insatser på området vilket kan påverka</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">ningen av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">vad som är effektiva statliga insatser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB8D91E" w14:textId="2304D9E6" w:rsidR="00B34DE4" w:rsidRPr="00502F64" w:rsidRDefault="00FA0000" w:rsidP="007068A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>i sin granskning inkludera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> samtliga utsläpp och upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="004E130F">
+      <w:r w:rsidRPr="00502F64">
+        <w:t>tag av växthusgaser, oavsett vilken utsläppsektor de redovisas i. Rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>ringen anser att detta är ett lämpligt förhållningssätt, eftersom utsläppen och upptagen i praktiken ofta existerar parallellt och med kopplingar sins</w:t>
+      </w:r>
+      <w:r w:rsidR="00877F93">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">emellan. Samtidigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>skiljer sig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> jordbruket från andra sektorer eftersom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">matgasutsläppen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">i huvudsak är kopplade till biologiska processer, vilka är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">förutsättning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">produktionen av </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t>livsmedel. Det innebär</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">att dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t>bio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t xml:space="preserve">gena </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">utsläpp inte kan elimineras utan att produktionen upphör. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B722DC">
+        <w:t xml:space="preserve">Dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t>släpp</w:t>
+      </w:r>
+      <w:r w:rsidR="00B722DC">
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> också en annan dynamik än utsläppen från fossila källor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">et innebär att utsläppen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t xml:space="preserve">över tid </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">bryts ned i atmosfären och inte har samma långlivade effekter som fossila utsläpp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAA34E8" w14:textId="58214DD6" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="007068A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">Riksrevisionen beskriver i sin </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4" w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>att utsläppen från jordbruket mins</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">kar långsammare än </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">andra sektorer och att över </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4" w:rsidRPr="00502F64">
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>procent av utsläppen är biogena. Regeringen instämmer i denna beskrivning och anser att en långsammare minskningstakt för jordbruket även fortsatt är en rimlig ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>gångspunkt för jordbrukets klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> givet de särskilda förutsättning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="007F725C">
+        <w:t>na för jordbruket som beskrivits ovan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>Regeringen konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="007F725C">
+        <w:t xml:space="preserve"> också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> att det framgår tydligt av de utsläppsscenarior som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgjorde utgångspunkt för M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>iljömålsberedningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> förslag till Sveriges klimatpolitiska ramverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> och målet om att nå ned till nettonoll senast 2045 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t xml:space="preserve">i betänkandet </w:t>
+      </w:r>
+      <w:r w:rsidR="009A22E6">
+        <w:t>Ett klimatpo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009A22E6">
+        <w:t xml:space="preserve">litiskt ramverk för Sverige </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>SOU 2016:</w:t>
+      </w:r>
+      <w:r w:rsidR="009A22E6">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. I denna skrivelse behandlar regeringen de iakttagelser och rekommendationer som Riksrevisionen har redovisat i sin rapport. De rekommendationer som Riksrevisionen riktar till </w:t>
-[...16 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> att minskningstakten för ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>släppen från jordbruket förväntas</w:t>
+      </w:r>
+      <w:r w:rsidR="00492E66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>vara långsammare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> än i andra sektorer och att de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> över tid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">väntas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>utgöra en relativt sett större andel av de totala utsläppen av växthusgaser.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>Regeringen noterar att Riksrevisionen i sin granskning inte närmare har gått in på frågor om läckageproblematik, även om detta också kan påverka slutsatser om statliga insatsers effektivitet. Regeringen anser dock att det är väsentligt att se utvecklingen av jordbru</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>kets klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve"> i ett internationellt perspektiv. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0DC4">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">ot denna bakgrund </w:t>
+      </w:r>
+      <w:r w:rsidR="00281F69">
+        <w:t xml:space="preserve">är det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t>fortsatt särskilt viktigt att fokusera på insatser i jordbruket som främjar klimateffektivitet genom innovation, produktivitetsutveckling och stärkt konkurrenskraft tillsammans med åtgärder som kan minska klimatutsläp</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00502F64">
+        <w:t xml:space="preserve">pen samtidigt som livsmedelsproduktionen kan öka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BC8FE8" w14:textId="17BAC2FD" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FD4718">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc221189880"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksrevisionens rekommendationer till rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="54E99936" w14:textId="77E27751" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FD4718">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5739">
+        <w:t>Ta fram och redovisa en plan för hur jordbruket ska bidra till att Sverige når det långsiktiga klimatmålet och EU-åta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E5739">
+        <w:t>ganden på klimatområdet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A795F8" w14:textId="2DA8F564" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FD4718">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser i likhet med Riksrevisionen att det är viktigt med tydlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het i hur jordbruket ska bidra till klimatmålen och EU-åtaganden på kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">matområdet. Regeringen anser </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i likhet med Riksrevisionen att det är viktigt att målkonflikter hanteras. Regeringen har redovisat de övergri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pande utgångspunkterna för arbetet med jordbrukets klimatarbete i </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>skri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>velsen</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>egeringens klimathandlingsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635" w:rsidRPr="001E3635">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t>– hela vägen till nettonoll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673670">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(skr. 2023/24:59). </w:t>
+      </w:r>
+      <w:r w:rsidR="0012236F">
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t xml:space="preserve"> den skrivelsen framgår bl.a. att r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>egeringens övergri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>pande utgångspunkter för klimatinsatser i jordbruket är klimateffektivitet och konkurrenskraft. Det betyder</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t>, anför regeringen i skrivelsen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att nation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ella styrmedel inte får riskera att leda till läckage och att åtgärder för ökad produktivitet och resurseffektivitet är angelägna eftersom de samtidigt kan ge lägre växthusgasutsläpp och stärkt lönsamhet. Regeringen an</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t>för i skri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001E3635">
+        <w:t>velsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1C38">
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att vartefter den tekniska utvecklingen förbättrar möjlighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>erna att minska utsläppen från jordbrukssektorn bör Sverige verka för att på EU-nivå införa en harmoniserad, träffsäker och kostnadseffektiv styr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning mot minskade utsläpp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B103366" w14:textId="354A80A3" w:rsidR="00771023" w:rsidRDefault="006D1C38" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen vill framhålla att å</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>tgärder som kan bidra till jordbrukets kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>matarbete återfinns och omsätts i en rad olika planer och strategier</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00121E35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>där re</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">geringens utgångspunkter i klimathandlingsplanen är vägledande. </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>ärskilt viktig är Sveriges strategiska plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="0031755D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">för genomförandet av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="0031755D">
+        <w:t>den gemensamma jordbrukspolitiken</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00BB403A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>för perioden 2023</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk220269671"/>
+      <w:r w:rsidR="00FA0000">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00FA0000">
+        <w:t>2027, vilken stöder EU:s mål och skräddarsys utifrån</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="0031755D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">medlemsstaternas specifika behov. </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>Vidare är u</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>tform</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>ningen av kommande EU-politik av stor betydelse för förutsättningarna för insatser för att minska jordbrukets utsläpp av växthusgaser och för livs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">medelsproduktionen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk219728515"/>
+      <w:r w:rsidR="00771023">
+        <w:t xml:space="preserve">Inom </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve">EU har </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>nått</w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> politisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve"> överenskommelse om ett nytt bindande klimatmål på </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023" w:rsidRPr="00B51EB6">
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>procents nettoutsläppsminskning till 2040, jämfört med 1990, genom en ändring av den europeiska klimatlagen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve"> EU har sedan tidigare klim</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve">tmål till 2030 och 2050. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">EU-kommissionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>väntas under 2026 presentera förslag på genomförandelagstiftning för att nå målet</w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t xml:space="preserve">. Kommissionens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>kommer att</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve"> bli föremål för </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">sedvanliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>förhandlingar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> mellan medlemsländer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>. I detta arbete väntas sektorernas, in</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t>klu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>sive</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00B51EB6">
+        <w:t xml:space="preserve"> jordbrukets, bidrag till det gemensamma målet bli tydligare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58310D67" w14:textId="4B892440" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7F63">
+        <w:t>ommissionen har presenterat ett reformförslag för den gemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B7F63">
+        <w:t>samma jordbrukspolitiken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7F63">
+        <w:t>för perioden efter 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3049C">
+        <w:t xml:space="preserve">Faktapromemoria </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/26:FPM12). EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t>inrättat en unionsram för certifiering av permanenta kolupptag, kolinlagrande markanvändning och kollagring i produkter (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3049C">
+        <w:t xml:space="preserve">Europaparlamentets och rådets förordning </w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3049C">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3049C">
+        <w:t xml:space="preserve"> 2024/3012 av den 27 november 2024 om inrättande av en unionsram för certifiering av permanenta kolupptag, kolinlagrande markanvändning och kollagring i produkter,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3049C" w:rsidRPr="00355A1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t>CRCF).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Under 2026 kommer CRCF att succesivt kompletteras med delegerade akter som reglerar olika åtgärder, inklusive åtgärder inom jordbrukssektorn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regelverket innebär att frivillig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t xml:space="preserve">marknadens efterfrågan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:lastRenderedPageBreak/>
+        <w:t>på hållbara klimatkompensationsåtgärder med hög miljöintegritet kan bi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00355A1E">
+        <w:t xml:space="preserve">dra till ytterligare finansiering för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minskade utsläpp och ökade upptag av växthusgaser inom jordbrukssektorn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CE3">
+        <w:t xml:space="preserve">Regeringen bedömer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017002A">
+        <w:t>det fortsatt är viktigt att frågan om jordbrukets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> klimatarbete tydligt ingår i kommande strategier och planer, bland annat klimathandlingsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00771023">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43B80">
+        <w:t>Sveriges strategiska plan för genomförandet av den gemensamma jordbrukspoliti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E43B80">
+        <w:t xml:space="preserve">ken för perioden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">efter 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDC1F1A" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FD4718">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B96357">
+        <w:t>Inför styrmedel för kostnadseffektiva klimatåtgärder i jordbruket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A21DDB" w14:textId="5E110B10" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE30FA">
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r w:rsidR="00000F81">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5CE3">
+        <w:t>uppfattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE30FA">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16687">
+        <w:t xml:space="preserve"> styrmedel för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jordbru</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kets klimatarbete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16687">
+        <w:t>ska utformas så att de är kostnadseffektiva och ger största möjliga nytta per satsad krona.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Styrmedlen behöver dock vara ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>formade för att kunna bidra till flera målsättningar samtidigt och bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningar av kostnadseffektivitet behöver göras utifrån ett bredare perspektiv som omfattar fler mål än endast klimatmål. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B89">
+        <w:t xml:space="preserve">Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B89">
+        <w:t>att det är angeläget att åtgärder och styrmedel är utformade och avvägda så att de samlat fungerar väl utifrån företagens perspektiv.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F86366" w14:textId="6FB270EF" w:rsidR="000B7EED" w:rsidRDefault="00000F81" w:rsidP="000E28A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare delar r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">egeringen Riksrevisionens bild att det på senare tid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>utvecklas och testas nya lösningar gällande fodertillsatser för att minska utsläppen av metan</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F47">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som regeringen ser det kan d</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F47">
+        <w:t>essa nya lösningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> ha potential att på ett kostnadseffektivt sätt minska utsläppen från djurhåll</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">ningen. Regeringen gör dock bedömningen att det finns osäkerheter kring effekter och konsekvenser som behöver utredas vidare. Under åren 2024 till 2026 ökades Statens jordbruksverks anslag 1:18 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00FD4718">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Miljöförbättrande åt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00FD4718">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gärder i jordbruket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007068A0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inom utgiftsområde 23 Areella näringar, landsbygd och livsmedel</w:t>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t>. Anslaget får användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t>för försöks- och utveckl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t>ingsverksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00045465">
+        <w:t xml:space="preserve"> inom jordbruket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t xml:space="preserve">nalyser och utvärderingar av </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>fodertill</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t xml:space="preserve">satser är en typ av åtgärd som </w:t>
+      </w:r>
+      <w:r w:rsidR="001D629B">
+        <w:t>anslaget kan användas för</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6120BD97" w14:textId="71D45AA8" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00FA1206" w:rsidP="005906A8">
+    <w:p w14:paraId="45D16813" w14:textId="215C294C" w:rsidR="000B7EED" w:rsidRDefault="00FA0000" w:rsidP="000E28A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B">
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens uppfattning om att det i Miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>målsberedningens förslag om en strategi för hur Sverige ska leva upp till EU:s åtaganden inom biologisk mångfald respektive nettoupptag av växt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">husgaser från markanvändningssektorn (LULUCF), </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="007068A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000577DD">
+        <w:t>SOU 2025:21</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns kostnadseffektiva förslag som kan bidra till att klimatmålen kan nås. I linje med Riksrevisionens förslag om återvätning av organogen jord</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bruksmark </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B">
+        <w:t xml:space="preserve">beslutade riksdagen efter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4718">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag i budgetproposit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ionen för 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>2025/26:1</w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>utg.omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27DC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>2025/26:MJU</w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043372C">
+        <w:t>2025/26:1</w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B">
+        <w:t xml:space="preserve">att öka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anslag 1:3 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B" w:rsidRPr="000E28A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åtgärder för värdefull natur</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4C2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t xml:space="preserve">inom utgiftsområde 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED" w:rsidRPr="000B7EED">
+        <w:t xml:space="preserve">Klimat, miljö och natur </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med 50 miljoner kronor för 2026 för återvätning av nedlagd jordbruksmark. För 2027 beräknas anslaget öka med 100 miljoner kronor och för 2028–2030 beräknas anslaget öka med 150 miljoner kronor. </w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t xml:space="preserve">I Naturvårdsverkets regleringsbrev för 2026 anges att verket får använda en del av </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t xml:space="preserve">det aktuella </w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t xml:space="preserve">anslaget för att </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t xml:space="preserve">förbereda ett stöd för återvätning av nedlagd jordbruksmark. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Detaljer kring vilka marker som ska omfattas och vilka förutsättningar som ska gälla för </w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t>stödet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommer att beslutas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t xml:space="preserve">av regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under 2026. I syfte att öka takten i återvätning och restaurering av våtmarker satsar regeringen även på en re</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sursförstärkning till länsstyrelsernas arbete med prövning av våtmarksåt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gärder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F661DC">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t>iksdagen beslutade, efter r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F661DC">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:t>s förslag i budgetproposit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0043143A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ionen för 2026, att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7556">
+        <w:t>tillför</w:t>
+      </w:r>
+      <w:r w:rsidR="0043143A" w:rsidRPr="007C7556">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7556">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00535716" w:rsidRPr="003B2FB0">
+        <w:t xml:space="preserve">anslag </w:t>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="003B2FB0">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00535716" w:rsidRPr="003B2FB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="003B2FB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelserna m.m. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2FB0">
+        <w:t>50 miljoner kronor årligen fram till 2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="007C7556">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="007C7556">
+        <w:t>för att påskynda prövningen av våtmarksåt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="007C7556">
+        <w:t xml:space="preserve">gärder </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="007C7556">
+        <w:t>(prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="007C7556">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="007C7556">
+        <w:t xml:space="preserve">2025/26:1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="003B2FB0">
+        <w:t>utg.omr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F08B2" w:rsidRPr="003B2FB0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385FDD" w:rsidRPr="003B2FB0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="003B2FB0">
+        <w:t>, bet. 2025/26:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7556" w:rsidRPr="003B2FB0">
+        <w:t>FiU1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="003B2FB0">
+        <w:t>, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7556" w:rsidRPr="003B2FB0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="003B2FB0">
+        <w:t>2025/26:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7556" w:rsidRPr="003B2FB0">
+        <w:t>64</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27DC8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7556" w:rsidRPr="007C7556">
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B" w:rsidRPr="003B2FB0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2FB0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D604CAE" w14:textId="32E44352" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="000E28A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utöver satsningarna på återvätning </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B">
+        <w:t xml:space="preserve">sin </w:t>
+      </w:r>
+      <w:r>
+        <w:t>klimat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">handlingsplan att regelverket för vattenverksamhet och markavvattning bör ses över. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9611B">
+        <w:t>Regeringen menar i planen att d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et behövs dels för att under</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lätta för restaurering och återvätning av mark, dels för att tillgodose behov av markavvattning i de areella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006340B5">
+        <w:t xml:space="preserve">näringarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A48401D" w14:textId="5713F3CB" w:rsidR="000B7EED" w:rsidRDefault="00970901" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="008C3CB8">
+        <w:t xml:space="preserve">GJP är ett viktigt verktyg i arbetet mot ett nå ett jordbruk som är hållbart i alla tre dimensioner. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk219707727"/>
+      <w:r w:rsidR="007214F7">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00211876">
+        <w:t xml:space="preserve"> gör</w:t>
+      </w:r>
+      <w:r w:rsidR="007214F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="008C3CB8">
+        <w:t>regel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="008C3CB8">
+        <w:t>bunde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="008C3CB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>översyn av åtgärder inom GJP och när så är motiverat sker juste</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">ringar av åtgärderna. Målkonflikter analyseras vid varje </w:t>
+      </w:r>
+      <w:r w:rsidR="007214F7">
+        <w:t>sådan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve"> översyn av styrmedlen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="009222AB">
+        <w:t xml:space="preserve"> och utvecklingen följs kontinuerligt i syfte att säkerställa ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="009222AB">
+        <w:t>lans och samspel mellan konkurrenskraft, klimat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="009222AB">
+        <w:t xml:space="preserve"> och andra miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="009222AB">
+        <w:t>mål</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>Regeringen menar att å</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>tgärder behöver uppnå en viss kostnadseffek</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">tivitet för att vara motiverade att införa och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>det finns fördelar med åt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>gärder som bidrar till flera mål. Regeringen konstaterar att Riksrevisionen endast i begränsad utsträckning tar upp den betydelse som ökad produkti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">vitet har haft för att minska jordbrukets klimatpåverkan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00485A94">
+        <w:t>Regeringen erfar att u</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">töver minskad klimatpåverkan så bidrar ökad resurseffektivitet även till minskade växtnäringsförluster och ökad lönsamhet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk219708261"/>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>Det finns</w:t>
+      </w:r>
+      <w:r w:rsidR="00B029C7">
+        <w:t xml:space="preserve"> enligt re</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B029C7">
+        <w:t>geringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00485A94">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">flera åtgärder i </w:t>
+      </w:r>
+      <w:r w:rsidR="00270B87">
+        <w:t>Sveriges strategiska plan för</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve"> den gemensamma jordbrukspolitiken 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0000">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>2027 som bidrar till minskad växthusgasavgång från jordbruket men som kan vara programmerade för andra syften, exem</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t>pelvis precisionsodlingsstödet, investeringsstöden och stöd för innovat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FA0000" w:rsidRPr="00140946">
+        <w:t xml:space="preserve">ioner. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="426A54D3" w14:textId="7E612DF9" w:rsidR="00FA0000" w:rsidRPr="00140946" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00140946">
+        <w:t>Att ökad resurseffektivitet ofta går hand i hand med bättre ekonomi är en utgångspunkt för rådgivningsinsatsen Greppa näringen, där alla modu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>ler som kan öka produktiviteten kan ha positiv effekt på klimatet.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk219708563"/>
+      <w:r w:rsidR="00211876">
+        <w:t xml:space="preserve"> Av den Sveriges strategiska plan för den gemensamma jordbrukspolitiken </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EED">
+        <w:t>2023–2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00211876">
+        <w:t xml:space="preserve"> framgår att r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>egeringen gjor</w:t>
+      </w:r>
+      <w:r w:rsidR="00211876">
+        <w:t xml:space="preserve">t ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>aktivt val att inte dubblera ersätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>ningar som finns i nationella stödformer för att undvika överlapp och ef</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t xml:space="preserve">fektivisera administrationen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00140946">
+        <w:t>Det innebar att klimatinvesteringar hänvisa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t xml:space="preserve">des till </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68">
+        <w:t xml:space="preserve">investeringsstödet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>Klimatklivet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27DC8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68">
+        <w:t xml:space="preserve">som finansieras genom anslaget 1:16 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="003B2FB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Klimatinvestering</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="00BC2C68">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68">
+        <w:t>r inom utgiftsområde 20 Klimat, miljö och natur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>. Principen innebar också att överlapp</w:t>
+      </w:r>
+      <w:r w:rsidR="00485A94">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t xml:space="preserve"> inte skulle ske med de stöd som Skogsstyrelsen (</w:t>
+      </w:r>
+      <w:r w:rsidR="0065200E">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0065200E">
+        <w:t>okås</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t>) respektive Naturvårdsverket i övrigt hanterar (</w:t>
+      </w:r>
+      <w:r w:rsidR="0065200E">
+        <w:t xml:space="preserve">t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140946">
+        <w:t xml:space="preserve">LONA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445038A" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="000E28A3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B96357">
+        <w:t>Ersätt skattenedsättningarna på diesel till arbetsmaskiner och fartyg inom jord-, skogs- och vattenbruksnäringarna med annat konkurrensstöd som inte subventionerar fossila bränslen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A57349" w14:textId="60801CDD" w:rsidR="00FA0000" w:rsidRPr="001348E2" w:rsidRDefault="00FA0000" w:rsidP="00D312ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>Regeringen delar Riksrevisionens uppfattning att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det är av intresse att följa effekten av skattenedsättningarna på diesel inom jordbruket och dess effekter på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbetet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve"> inom jordbruket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser vidare att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve">en tillfälliga skattenedsättningen för jordbruksdiesel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>motiverad av de ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve">traordinära omvärldsförändringar som svensk livsmedelsproduktion </w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:lastRenderedPageBreak/>
+        <w:t>mött de senaste åren, såsom kraftigt stigande produktionskostnader, höga räntor, osäker tillgång på insatsvaror och en pressad lönsamhet. Med nu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve">varande teknikläge saknas breda, konkurrenskraftiga fossilfria alternativ för arbetsmaskiner inom jord-, skogs- och vattenbruket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t>före</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t>slog i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve"> budgetpropositionen för 2026 att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t xml:space="preserve">den tillfälligt utvidgade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>skattened</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>sättningen på jordbruksdiesel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t xml:space="preserve">skulle förlängas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>ytterligare ett år</w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D" w:rsidRPr="0021421D">
+        <w:t>prop. 2025/26:1</w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6CAE" w:rsidRPr="000B6CAE">
+        <w:t>Förslag till statens budget, finansplan m.m. avsnitt 13.13</w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t>Syf</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve">tet </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="0065200E">
+        <w:t xml:space="preserve"> främst</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73832">
+        <w:t>stärka Sveriges försörjningsberedskap</w:t>
+      </w:r>
+      <w:r w:rsidR="00260413">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001348E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3B8C">
+        <w:t xml:space="preserve">Riksdagen </w:t>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t>beslu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0021421D">
+        <w:t xml:space="preserve">tade </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3B8C">
+        <w:t>i enlighet med regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidR="0065200E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t>bet</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5017">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790" w:rsidRPr="00D32790">
+        <w:t>2025/26:FiU1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t>, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5017">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t xml:space="preserve">2025/26:64). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532EC7">
+        <w:t xml:space="preserve">Regeringen följer fortsatt utvecklingen och </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t>konstaterar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det kan finnas anledning att i linje med vad Riksrevisionen föreslår ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reda möjligheten att ersätta skattenedsättningen med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532EC7">
+        <w:t>alternativa stöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43219">
+        <w:t xml:space="preserve"> Sommaren 2021 presenterade Utredningen om fossiloberoende jordbruk sitt betänkande Vägen mot fossiloberoende jordbruk </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43219">
+        <w:t xml:space="preserve">SOU 2021:67) med bland annat förslag om ett jordbruksavdrag kopplat till inkomstskatten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Betänkandet har remitterats</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32790">
+        <w:t xml:space="preserve">Regeringen bedömer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43219">
+        <w:t xml:space="preserve">vidare utredning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="006A235B">
+        <w:t>frågan om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skattenedsättningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43219">
+        <w:t xml:space="preserve">krävs för att komma framåt i frågan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569367CA" w14:textId="4C2937BA" w:rsidR="00B34DE4" w:rsidRPr="004E3524" w:rsidRDefault="00B34DE4" w:rsidP="000E28A3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se till att bemyndiganderamen och anslaget för Klimatkli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vet är balanserade i budgetförslagen, så att medlen kan an</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vändas till de mest effektiva åtgärderna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70019E3A" w14:textId="5AC9AF97" w:rsidR="00B34DE4" w:rsidRDefault="00B34DE4" w:rsidP="00B34DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens bedömning att det är viktigt med rätt balans mellan </w:t>
+      </w:r>
+      <w:r w:rsidR="00710CF9">
+        <w:t>ett anlags</w:t>
+      </w:r>
+      <w:r>
+        <w:t>bemyndigande och anslagsnivån. Ett bemyndi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gande måste rymmas inom de beräknade anslagen för kommande år. I för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hållande till de beräknade anslagen för de kommande åren gör regeringen bedömningen att Klimatklivet haft ett mycket högt bemyndigande sedan 2020. </w:t>
+      </w:r>
+      <w:r w:rsidR="00021D31">
+        <w:t>Regeringen har gjort flertalet budgetsatsningar till Klimatklivet vil</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00021D31">
+        <w:t xml:space="preserve">ket </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00021D31">
+        <w:t xml:space="preserve">möjliggjort ett högre bemyndigande. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>Efter regeringens förslag i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">udgetpropositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t>för 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t>Klimatklivets anslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27DC8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68">
+        <w:t xml:space="preserve">anslaget 1:16 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="003B2FB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kli</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="003B2FB0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>matinvesteringar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68">
+        <w:t xml:space="preserve"> inom utgiftsområde 20 Klimat, miljö och natur </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>höjts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t>1,5 miljarder kronor 2026, 2027 och 2028, 840 miljoner kronor 2029 och 440 miljoner kronor 2030</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t xml:space="preserve"> (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A6E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="00BC2C68">
+        <w:t>2025/26:1, utgiftsområde 20</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D" w:rsidRPr="00BC2C68">
+        <w:t>, bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A6E" w:rsidRPr="00BC2C68">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="00BC2C68">
+        <w:t>2025/26:MJU1</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00715ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00715ADD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C68" w:rsidRPr="00BC2C68">
+        <w:t>2025/26:128</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D" w:rsidRPr="00BC2C68">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2C68">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> Samtidigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>höj</w:t>
+      </w:r>
+      <w:r w:rsidR="009C192D">
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> bemyndigande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> till 8 miljarder kronor.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Därigenom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t>möjliggör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fortsatt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve"> stöd för klimatinve</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t xml:space="preserve">steringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23054">
+        <w:t>jordbruket som minskar användningen av fossila bränslen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00021D31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091FFBDA" w14:textId="7D81B189" w:rsidR="00B34DE4" w:rsidRDefault="009C192D" w:rsidP="00B34DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t xml:space="preserve">et finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t>flera andra orsaker än anslagsnivåerna och bemyndi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t>gandet som kan kopplas till de problem som Riksrevisionen har uppmärk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t>sammat. Möjligheten att besluta om nya stöd och betala ut medel har också begränsats av faktorer såsom handläggningstider hos myndigheten, vilka ansökningar som kommer in, och att redan beviljade projekt blir försenade</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5017">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDC8E9A" w14:textId="70057EEA" w:rsidR="00FA0000" w:rsidRDefault="00FA0000" w:rsidP="000C5017">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t>Ge lämplig myndighet i uppdrag att samlat utvärdera de statliga stöden till biogasproduktion från gödsel i syfte att identifiera hur stöden kan bli mer effektiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574D85BE" w14:textId="300DF54B" w:rsidR="00BD3C98" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser att b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3651">
+        <w:t xml:space="preserve">iogas bör användas för att ersätta fossilgas (även kallad naturgas) i syfte att uppnå en fossilfri energigasförsörjning i linje med klimatmålen och för att stärka den nationella försörjningstryggheten. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C98">
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen främjar därför a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3651">
+        <w:t>nvändning och produktion av biogas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C98">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3651">
+        <w:t>iogas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3651">
+        <w:t xml:space="preserve">produktion från gödsel </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C98">
+        <w:t xml:space="preserve">innebär </w:t>
+      </w:r>
+      <w:r w:rsidR="006A235B">
+        <w:t xml:space="preserve">dessutom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3651">
+        <w:t xml:space="preserve">minskade metangasutsläpp från djurproduktionen, stärkt beredskap och minskat fossilberoende på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A957AC">
+        <w:t>jord</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A957AC">
+        <w:t xml:space="preserve">bruksföretagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47577300" w14:textId="0FA4F9F3" w:rsidR="00FA0000" w:rsidRPr="00B96C62" w:rsidRDefault="00FA0000" w:rsidP="000C5017">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t>Biogasmarknadsutredningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t xml:space="preserve">drog </w:t>
+      </w:r>
+      <w:r w:rsidR="006A235B">
+        <w:t xml:space="preserve">i sitt betänkande </w:t>
+      </w:r>
+      <w:r w:rsidR="006A235B" w:rsidRPr="006A235B">
+        <w:t>Mer biogas! För ett hållbart Sverige</w:t>
+      </w:r>
+      <w:r w:rsidR="006A235B">
+        <w:t xml:space="preserve"> (SOU2019:63)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t xml:space="preserve"> slutsatsen att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t xml:space="preserve"> samhällsekonomiskt motiverat att ersätta företagen för den ökade kostnad som det innebär att röta gödsel jämfört med andra substrat. Regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4B98">
+        <w:t>genom förord</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007B4B98">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C98">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4B98">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4B98" w:rsidRPr="007B4B98">
+        <w:t>2022:225) om statligt stöd till produktion av viss biogas</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4B98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t>därför säkerställt fortsatt produktionsstöd för framställning av biogas från gödsel, utöver de generella stöden för produktion och användning av biogas. Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t>geringen har också säkerställt att budgeten framgent är i paritet med den förväntade produktionen för att undvika de tidigare fluktuationer i stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00877F93">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BFB">
+        <w:t>nivåer som Riksrevisionen hänvisar till.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A957AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>Regeringen konstaterar att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A957AC">
+        <w:t>e stöd som avser biogasproduktion,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller investeringar i sådana anläggningar, har tillkommit vid olika tidpunkter och utifrån delvis olika förutsättningar, vil</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ket även haft betydelse för de utvärderingar som gjorts över tid. Rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t>instämmer i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t>konstaterande att det saknas en samlad utvärdering av klimateffekterna och kostnadseffektiviteten av dessa stöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t xml:space="preserve">och har </w:t>
+      </w:r>
+      <w:r w:rsidR="00517536">
+        <w:t>som inriktning</w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att framtida utvärderingar bättre </w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB0">
+        <w:t xml:space="preserve">återspegla </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den samlade effekten av stöden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DD195A" w14:textId="77777777" w:rsidR="00757E74" w:rsidRDefault="00757E74" w:rsidP="00757E74">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc212471544"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0252F115" w14:textId="46D11E72" w:rsidR="00FA1206" w:rsidRDefault="00FA1206" w:rsidP="00E44558">
+      <w:bookmarkStart w:id="16" w:name="_Toc221189881"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="212255E2" w14:textId="74706992" w:rsidR="00757E74" w:rsidRDefault="007D4C5B" w:rsidP="00757E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk219129513"/>
+      <w:r>
+        <w:t xml:space="preserve">Det kan konstateras att regeringen under den tid som Riksrevisionens granskning har pågått </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00BF531E">
+        <w:t>fattat flera beslut som är i linje med Riksrevis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00BF531E">
+        <w:t>ionens rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00757E74">
+        <w:t>När det gäller rekommendationen om infö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>rande av nya styrmededel och åtgärder, förstärk</w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>s genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riksdagens beslut med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t xml:space="preserve">s förslag i </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">budgetpropositionen för 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D026C3">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D026C3">
+        <w:t>surs</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>erna</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D026C3">
+        <w:t xml:space="preserve"> till länsstyrelsernas arbete med prövning av våtmarksåtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> för att möjliggöra fler återvätningsprojekt och inför</w:t>
+      </w:r>
+      <w:r w:rsidR="00F112E9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> en ny ersättning för återvätning av nedlagd jordbruksmark. </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">enom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beslutet med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">budgetpropositionen för 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t xml:space="preserve">höjs </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>också Klimatklivets anslag för åren 2026 t</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D161ED">
+        <w:t>ill 2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D161ED">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve">Naturvårdsverkets </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D161ED">
+        <w:t>bemyndigand</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D161ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t>för 2026 ökar till 8 miljarder kronor. Regeringen avser även att se över r</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D026C3">
+        <w:t>egelverket för vat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00757E74" w:rsidRPr="00D026C3">
+        <w:t>tenverksamhet och markavvattning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> Vad gäller fodertillsatser för att minska metanutsläppen </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E74">
+        <w:t xml:space="preserve"> regeringen att detta kan vara en intressant åtgärd, men att den behöver utvärderas vidare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D457DD1" w14:textId="56A8AC05" w:rsidR="00757E74" w:rsidRDefault="00757E74" w:rsidP="00757E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk219129996"/>
+      <w:r>
+        <w:t xml:space="preserve">rekommendationen om skattenedsättningarna på diesel inom jordbruket anser regeringen att det kan finnas anledning att i linje med vad Riksrevisionen föreslår </w:t>
+      </w:r>
+      <w:r w:rsidR="00065873">
+        <w:t xml:space="preserve">analysera </w:t>
+      </w:r>
+      <w:r>
+        <w:t>möjligheten att ersätta skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nedsättningen med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532EC7">
+        <w:t>alternativa stöd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1213B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF8960A" w14:textId="1414E108" w:rsidR="00757E74" w:rsidRPr="00FA732C" w:rsidRDefault="00757E74" w:rsidP="00757E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>Riksrevisionens iakttagelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>det saknas samlad utvär</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00400369">
+        <w:t>dering av klimateffekterna och kostnadseffektiviteten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av stöden till bio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gasproduktion avser regeringen, i den kontinuerliga översynen av stöd </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inom området och även för det fall det görs särskilda utvärderingsinsatser, att beakta detta perspektiv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A0D2AD" w14:textId="7C43EECE" w:rsidR="00757E74" w:rsidRDefault="00757E74" w:rsidP="00757E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF531E">
+        <w:t>Regeringen har i övrigt inte funnit skäl att vidta några åtgärder med an</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8634B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BF531E">
+        <w:t>ledning av Riksrevisionens granskning och rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BF16E9" w14:textId="77777777" w:rsidR="00757E74" w:rsidRPr="005C4662" w:rsidRDefault="00757E74" w:rsidP="00757E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk219128733"/>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="11F5353C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958" w:rsidP="00FA0000">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0"/>
-[...368 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...1246 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:ind w:left="907" w:hanging="907"/>
+        <w:sectPr w:rsidR="00436958" w:rsidSect="009C65D0">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844DF3">
-[...13 lines deleted...]
-    <w:p w14:paraId="6354D2BC" w14:textId="29FACCD7" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00643A1A">
+    </w:p>
+    <w:p w14:paraId="2C9E59AB" w14:textId="77777777" w:rsidR="00FA0000" w:rsidRPr="0060081C" w:rsidRDefault="00FA0000" w:rsidP="00FA0000">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBBCA4E" w14:textId="42016808" w:rsidR="005A3975" w:rsidRDefault="005A3975">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B00E5D4" w14:textId="77777777" w:rsidR="00065873" w:rsidRDefault="00065873" w:rsidP="00333C9D"/>
+    <w:p w14:paraId="1DA137F0" w14:textId="15D53ED4" w:rsidR="00B6555E" w:rsidRDefault="0065062A" w:rsidP="00B6555E">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:r>
-[...180 lines deleted...]
-    <w:p w14:paraId="515ADFE0" w14:textId="1FBD6B72" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:bookmarkStart w:id="20" w:name="_Toc221189882"/>
+      <w:r w:rsidRPr="00BA335F">
+        <w:t>Riksrevisionens rapport (RiR 2025:24) Statens insatser för jordbrukets klimatomställning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="30DE06BA" w14:textId="58F84E08" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="40CFA74A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    </w:p>
+    <w:p w14:paraId="532E7F9A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526D3FAC" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="0C39D1ED" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A172EA" w14:textId="15911213" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="5CA26024" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D4952" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="63CC1EBF" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F340270" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="1320E7BE" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7741C4" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="3E5F16C6" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D65940C" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="612F57FE" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AC3647" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="38A39953" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBAC544" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="1ABA924B" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21114721" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="2C1FB615" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444B6580" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="26ADBD0C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6B1361" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="412B52A4" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400F4D6F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="5979A0AA" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1C28CB" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="154DF741" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE0464" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="5C975D1C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE350C0" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="4D70A6CC" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F024F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="3CF93B0A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC9623F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="72264587" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D91D9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="3FB72C58" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0E1DD3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="64B8253A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23360935" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="498CD27C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EA3E6B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="069F5616" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F78169" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="4F6C75BF" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198B0283" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="5DDB6FC1" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F603B6" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="316008BA" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109B25DA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="2319F3F2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657A6DDF" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="4630CA2C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1415B4" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="2A7062F7" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529E0A34" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="49AB0479" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04611B22" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="234D7DC4" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9915AD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="6CC4DFA2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E75EF8D" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="1E03E7BC" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C44663" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="58ACDD96" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E72E8B3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="5B8546CB" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C027AFC" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="633FB292" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6615CE8D" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="651BE0A0" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EC014E" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="09073B4C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F5C7E1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="7B4B2B12" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1861D1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="2599BCF2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145C2FC5" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="0CBF2618" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F1F38A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="58398D03" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C19A004" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="61923F38" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67B219" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="333E013B" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C355C1B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="6BEC8220" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE81ABA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="68AE4793" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C98C62A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="7BD8309E" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E3B4E8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="11FEF27A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B16078C" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="74C708D3" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE6BF2B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="30F3691A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3338BBA8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="66CABA75" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A73C995" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="213E6256" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06376E4E" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="09DB48AE" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E84D0F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="108203CE" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148104DA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="233A18D6" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAA9897" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="17A03457" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C9E7F8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="67BDD09B" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3233A552" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="1AB800B8" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515DFE1F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="461503C5" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A3B318" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="0BD27420" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73578465" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="4090C6CD" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A281ABB" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="415AF8C0" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2E991" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="26CE7FA3" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C99C5D6" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="2770ED2A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F1C8F8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="6F2F38E5" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CB00D7" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="6DFD44A1" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBB8B20" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="0DBA4448" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4597F7F2" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="78443349" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63350A37" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="53C4F081" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCCBF56" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="77CD6D70" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E461077" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="6D577ADE" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF3CA64" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+    <w:p w14:paraId="497C8CEA" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B80DC7A" w14:textId="35951161" w:rsidR="00DB62B9" w:rsidRPr="00927C8D" w:rsidRDefault="00DB62B9" w:rsidP="00927C8D">
+    <w:p w14:paraId="35B03F63" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00927C8D" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58019008" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373C6A0C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDE5124" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B8114" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330205C5" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098E4FB2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D3F98A" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19297415" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D14B23" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3622FDD4" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BCB25F" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697FB421" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF8D226" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6ECFB9" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574FE722" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F424D2B" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2285AE06" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138E4251" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4395B1E2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3DFD9C" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0AB2F2" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A703335" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180727DD" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D66BA9" w14:textId="0D693446" w:rsidR="00B6555E" w:rsidRDefault="00B6555E" w:rsidP="00B6555E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC11854" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00436958" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2928B8CD" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
-        <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A1A5BCB" w14:textId="52385E40" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00601D40">
+        <w:p w14:paraId="427B0270" w14:textId="446EE04F" w:rsidR="00536E05" w:rsidRDefault="00436958" w:rsidP="006262DF">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0040380B" w14:textId="7594E1A3" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="0419661F" w14:textId="6E0471DD" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc212471551"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc221189883"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="E6484B1357444AF8AB6612ABC46845AC"/>
+          </w:placeholder>
+          <w:date w:fullDate="2026-02-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="00C8634B">
+            <w:t>den 5 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3AB2A170" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="5D6F6829" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E81C4E" w14:textId="37FA8FEB" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="15FBCFE1" w14:textId="44C94590" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
-          <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-[...24 lines deleted...]
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="00F9598E">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7092C3A9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="78629C30" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496916D1" w14:textId="1AC59C52" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="7A0ED924" w14:textId="0E205312" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
+          <w:placeholder>
+            <w:docPart w:val="67AF48AA4D594DC598FDB7C9ACA27CFA"/>
+          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F67EAC">
-            <w:t>Edholm</w:t>
+          <w:r w:rsidR="009428AF">
+            <w:t>Kullgren</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F9D2378" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00827386" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="26AD3616" w14:textId="77777777" w:rsidR="00536E05" w:rsidRPr="00827386" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A66A0BD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="008B7E85" w:rsidRDefault="004F3455" w:rsidP="0044419F">
+    <w:p w14:paraId="5E00B525" w14:textId="77777777" w:rsidR="00536E05" w:rsidRPr="008B7E85" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E314CF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="006E102E" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="5C322D66" w14:textId="77777777" w:rsidR="00536E05" w:rsidRPr="006E102E" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0461DB66" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="0C047D8C" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2729F33F" w14:textId="588260BE" w:rsidR="00DB62B9" w:rsidRDefault="004F3455" w:rsidP="009045F6">
+    <w:p w14:paraId="23510F05" w14:textId="290105A0" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
-          <w:lock w:val="sdtContentLocked"/>
+          <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</w:t>
+          <w:r w:rsidR="00F9598E">
+            <w:t>Riksrevisionens rapport om jordbrukets klimatomställning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:p w14:paraId="77B9FE44" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355C7389" w14:textId="77777777" w:rsidR="00536E05" w:rsidRDefault="00536E05" w:rsidP="006262DF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFDC287" w14:textId="350558B4" w:rsidR="00536E05" w:rsidRPr="00536E05" w:rsidRDefault="00536E05" w:rsidP="00536E05">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00536E05" w:rsidRPr="00536E05" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E3E6DBD" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="6A742A2A" w14:textId="77777777" w:rsidR="00A534E6" w:rsidRDefault="00A534E6" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1453F6" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="78270B54" w14:textId="77777777" w:rsidR="00A534E6" w:rsidRDefault="00A534E6" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DE3B06D" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559">
+    <w:p w14:paraId="1ABB90D8" w14:textId="77777777" w:rsidR="005B64BA" w:rsidRDefault="005B64BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="TradeGothic"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CF46206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="664EADDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="712DAFFA" wp14:editId="00C50814">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 4"/>
+              <wp:docPr id="4" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="24532914" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="00BD6947">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="712DAFFA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="24532914" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="00BD6947">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="320B707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B8379BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="21D39D4B" wp14:editId="4E45F84C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4779F2F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00B711B7">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="21D39D4B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4779F2F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
-[...1084 lines deleted...]
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00B711B7">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0573F1FA" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="7A8AD4D6" w14:textId="77777777" w:rsidR="00A534E6" w:rsidRDefault="00A534E6" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EB94DD4" w14:textId="77777777" w:rsidR="00582559" w:rsidRPr="006923D1" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="0A8CAE42" w14:textId="77777777" w:rsidR="00A534E6" w:rsidRPr="006923D1" w:rsidRDefault="00A534E6" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="742023EF" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="419F6438" w14:textId="77777777" w:rsidR="00A534E6" w:rsidRDefault="00A534E6" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04F603EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79168675" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="248B6CD6" wp14:editId="13DB2410">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 2"/>
+              <wp:docPr id="2" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="6FCB2C17" w14:textId="7561C1E8" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00F02454" w:rsidP="00436958">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="009C65D0">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                                <w:t>2025/26:113</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="248B6CD6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="6FCB2C17" w14:textId="7561C1E8" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="007968AD" w:rsidP="00436958">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="009C65D0">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                          <w:t>2025/26:113</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B78FA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A1B1A5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="590336E1" wp14:editId="6B5D3100">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 3"/>
+              <wp:docPr id="3" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6DE9576B" w14:textId="63D5718E" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00F02454" w:rsidP="00436958">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="009C65D0">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                                <w:t>2025/26:113</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="590336E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6DE9576B" w14:textId="63D5718E" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="007968AD" w:rsidP="00436958">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="009C65D0">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                          <w:t>2025/26:113</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...13 lines deleted...]
-  <w:p w14:paraId="484A51D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69618B95" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5E34B2D0" wp14:editId="26BCADAE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 2"/>
+              <wp:docPr id="608300657" name="Textruta 608300657"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="4C5B425B" w14:textId="68FAE58F" w:rsidR="00436958" w:rsidRDefault="00F02454" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1607182869"/>
+                              <w:id w:val="-1605647455"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="009C65D0">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="00436958">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2125718540"/>
+                              <w:id w:val="1575854061"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                                <w:t>2025/26:113</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="06034E35" w14:textId="57BF53B1" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="000D6D95" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="640D72B3" w14:textId="77777777" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00436958" w:rsidP="00436958">
                           <w:pPr>
-                            <w:pStyle w:val="Brdtext"/>
+                            <w:pStyle w:val="Brdtextmedindrag"/>
+                            <w:ind w:firstLine="0"/>
                           </w:pPr>
-                          <w:sdt>
-[...16 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                          <w:r>
+                            <w:t>Bilaga</w:t>
                           </w:r>
-                          <w:sdt>
-[...19 lines deleted...]
-                          </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5E34B2D0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 608300657" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaDihqeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvj995OVVWxu2VT5UYAueD4acKSuhrOyq4D8eFx8+&#10;cxZQ2FIYsKrgOxX41fT9u8vGTdQI1mBK5RkFsWHSuIKvEd0ky4Jcq1qEAThlSanB1wLp6ldZ6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+m+ForiXdaB4XMFJxqw3T6dC7jmU0vxWTlhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c3DWjiVeiFwgjvAFP5fWHm7fXD3nmH7BVp6&#10;wAhI48Ik0M/YT6t9Hb9UKSM9Qbg7wKZaZDI65eOc3oIzSbp8lF+MEq7Z0dv5gF8V1CwKBff0LAkt&#10;sb0JSBnJdG8SkwUwVbmojEmXSAU1N55tBT2iwVQjefxhZSxrCn7+8WyYAluI7l1kY2MYlcjQpzt2&#10;mCTcGRVtjP2uNKvK1OgruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afpOUJW/txD&#10;pjt7Avyk7yhiu2yp8YKP9wRYQrkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzPNXYTT0HYkROG8bJJEZ7NHtRe6if&#10;aD3MYlZSCSspd8FxL86x2wS0XqSazZIRjaUTeGMfnIyhI8qRmo/tk/Cu5y8S829hP51i8oLGnW30&#10;DG62QaJi4njEuUO1x59GOlG/Xz9xZ5zek9VxSU6fAQAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaDihqeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="4C5B425B" w14:textId="68FAE58F" w:rsidR="00436958" w:rsidRDefault="007968AD" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1607182869"/>
+                        <w:id w:val="-1605647455"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="009C65D0">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="00436958">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2125718540"/>
+                        <w:id w:val="1575854061"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                          <w:t>2025/26:113</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="06034E35" w14:textId="57BF53B1" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="00582559" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="640D72B3" w14:textId="77777777" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00436958" w:rsidP="00436958">
                     <w:pPr>
-                      <w:pStyle w:val="Brdtext"/>
+                      <w:pStyle w:val="Brdtextmedindrag"/>
+                      <w:ind w:firstLine="0"/>
                     </w:pPr>
-                    <w:sdt>
-[...16 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                    <w:r>
+                      <w:t>Bilaga</w:t>
                     </w:r>
-                    <w:sdt>
-[...19 lines deleted...]
-                    </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5D76E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07863DA5" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="43F78E06" wp14:editId="0B106708">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 3"/>
+              <wp:docPr id="1415159205" name="Textruta 1415159205"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="29120D39" w14:textId="4AF3677B" w:rsidR="00436958" w:rsidRDefault="00F02454" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="681641218"/>
+                              <w:id w:val="43655824"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="009C65D0">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="00436958">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1837954623"/>
+                              <w:id w:val="1038785131"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                                <w:t>2025/26:113</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="24A2BCBF" w14:textId="63785DBD" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="000D6D95" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="3491FF80" w14:textId="77777777" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00436958" w:rsidP="00436958">
                           <w:pPr>
-                            <w:pStyle w:val="Brdtext"/>
+                            <w:pStyle w:val="Brdtextmedindrag"/>
+                            <w:ind w:firstLine="0"/>
                           </w:pPr>
-                          <w:sdt>
-[...16 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                          <w:r>
+                            <w:t>Bilaga</w:t>
                           </w:r>
-                          <w:sdt>
-[...26 lines deleted...]
-                          </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43F78E06" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1415159205" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251660291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5bxnv3gCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="29120D39" w14:textId="4AF3677B" w:rsidR="00436958" w:rsidRDefault="007968AD" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="681641218"/>
+                        <w:id w:val="43655824"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="009C65D0">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="00436958">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1837954623"/>
+                        <w:id w:val="1038785131"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                          <w:t>2025/26:113</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="24A2BCBF" w14:textId="63785DBD" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="00582559" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="3491FF80" w14:textId="77777777" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00436958" w:rsidP="00436958">
                     <w:pPr>
-                      <w:pStyle w:val="Brdtext"/>
+                      <w:pStyle w:val="Brdtextmedindrag"/>
+                      <w:ind w:firstLine="0"/>
                     </w:pPr>
-                    <w:sdt>
-[...16 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                    <w:r>
+                      <w:t>Bilaga</w:t>
                     </w:r>
-                    <w:sdt>
-[...26 lines deleted...]
-                    </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-  <w:p w14:paraId="1B501763" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3060E0DD" w14:textId="77777777" w:rsidR="009C65D0" w:rsidRDefault="009C65D0" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666435" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F9F58E0" wp14:editId="6F215400">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 2"/>
+              <wp:docPr id="1617023444" name="Textruta 1617023444"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="6FBF2FE3" w14:textId="77777777" w:rsidR="009C65D0" w:rsidRDefault="00F02454" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-166023969"/>
+                              <w:id w:val="-584072840"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="009C65D0">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="009C65D0">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1241832413"/>
+                              <w:id w:val="1954661505"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                                <w:t>2025/26:113</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="149D1BCB" w14:textId="76BE30D5" w:rsidR="009C65D0" w:rsidRPr="00436958" w:rsidRDefault="009C65D0" w:rsidP="00436958">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtextmedindrag"/>
+                            <w:ind w:firstLine="0"/>
+                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0F9F58E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1617023444" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251666435;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="6FBF2FE3" w14:textId="77777777" w:rsidR="009C65D0" w:rsidRDefault="007968AD" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-166023969"/>
+                        <w:id w:val="-584072840"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="009C65D0">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="009C65D0">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1241832413"/>
+                        <w:id w:val="1954661505"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="009C65D0" w:rsidRPr="009C65D0">
+                          <w:t>2025/26:113</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="149D1BCB" w14:textId="76BE30D5" w:rsidR="009C65D0" w:rsidRPr="00436958" w:rsidRDefault="009C65D0" w:rsidP="00436958">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtextmedindrag"/>
+                      <w:ind w:firstLine="0"/>
+                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4A013B86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F759B44" w14:textId="77777777" w:rsidR="00436958" w:rsidRDefault="00436958" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664387" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5DD27125" wp14:editId="6D4B7294">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 3"/>
+              <wp:docPr id="1190675126" name="Textruta 1190675126"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7C27C367" w14:textId="7718A9DB" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="00F02454" w:rsidP="00436958">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1057744009"/>
+                              <w:id w:val="27074067"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00436958">
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="00436958">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1062949519"/>
+                              <w:id w:val="-26262345"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="00436958">
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5DD27125" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1190675126" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664387;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa3onOeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFRhRU9SBmCYh&#10;QCsTz65j02iOz7OvTbq/fmcn/RjjhWkvzjn3/fPvbnrZNYZtlA812JLnJyPOlJVQ1fa55N8fbz58&#10;4iygsJUwYFXJtyrwy9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+ues8qKl&#10;6I3JxqPRWdaCr5wHqUKgv9e9ks9SfK2VxHutg0JmSk61YTp9OpfxzGZTUTx74Va1HMoQ/1BFI2pL&#10;SfehrgUKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5tFu7BM+w+Q0cP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+cU44ZodvJ0P+EVBw6JQck/PktAS&#10;m9uAlJFMdyYxWQBTVze1MekSqaCujGcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78pzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3aQ&#10;6d6eAD/qO4rYLTtqvOTnOwIsodoSLzz0IxOcvKnp8W5FwAfhaUbovWnu8Z4ObYDAh0HibAX+12v/&#10;oz1Rl7SctTRzJQ8/18IrzsxXS6S+yCeTOKTpMjk9Jx4xf6xZHmvsurkCYkROG8bJJEZ7NDtRe2ie&#10;aD3MY1ZSCSspd8lxJ15hvwlovUg1nycjGksn8NYunIyhI8qRmo/dk/Bu4C8S8+9gN52ieEHj3jZ6&#10;BjdfI1ExcTzi3KM64E8jnag/rJ+4M47vyeqwJGe/AQAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWt6JzngCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7C27C367" w14:textId="7718A9DB" w:rsidR="00436958" w:rsidRPr="00436958" w:rsidRDefault="007968AD" w:rsidP="00436958">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1057744009"/>
+                        <w:id w:val="27074067"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00436958">
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="00436958">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1062949519"/>
+                        <w:id w:val="-26262345"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="00436958">
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -9778,1241 +10831,1351 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A178F0"/>
+    <w:rsidRoot w:val="00A534E6"/>
+    <w:rsid w:val="00000F81"/>
+    <w:rsid w:val="00001A8A"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00004C8A"/>
-    <w:rsid w:val="00004FD8"/>
+    <w:rsid w:val="00002B9C"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
+    <w:rsid w:val="00010206"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000112FE"/>
+    <w:rsid w:val="00011529"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="000178A1"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00021D31"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="00025B48"/>
+    <w:rsid w:val="000261F4"/>
+    <w:rsid w:val="00026F0C"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00032F9A"/>
-    <w:rsid w:val="00037530"/>
+    <w:rsid w:val="00034A43"/>
+    <w:rsid w:val="0003535D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041A93"/>
+    <w:rsid w:val="0004235D"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="000444AA"/>
+    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="000501C1"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00062980"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063761"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0006728C"/>
+    <w:rsid w:val="00065873"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000815B0"/>
-    <w:rsid w:val="000817BE"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00082316"/>
+    <w:rsid w:val="00084CFE"/>
+    <w:rsid w:val="00084E7A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000911EF"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2F2D"/>
+    <w:rsid w:val="000A3395"/>
+    <w:rsid w:val="000A3617"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7FE0"/>
-    <w:rsid w:val="000B23C6"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B48E8"/>
+    <w:rsid w:val="000B6CAE"/>
+    <w:rsid w:val="000B6FDA"/>
+    <w:rsid w:val="000B7607"/>
     <w:rsid w:val="000B7DEE"/>
+    <w:rsid w:val="000B7EED"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C20E7"/>
+    <w:rsid w:val="000C2C2D"/>
+    <w:rsid w:val="000C3CC3"/>
+    <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C641D"/>
+    <w:rsid w:val="000C66C5"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000C729B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000E146C"/>
+    <w:rsid w:val="000C7D23"/>
+    <w:rsid w:val="000D0C6A"/>
+    <w:rsid w:val="000D561E"/>
+    <w:rsid w:val="000E28A3"/>
+    <w:rsid w:val="000E41BD"/>
+    <w:rsid w:val="000E6319"/>
     <w:rsid w:val="000E67B7"/>
-    <w:rsid w:val="000E6813"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7C5F"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F203D"/>
-    <w:rsid w:val="000F3BCA"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="000F77A0"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00104C29"/>
+    <w:rsid w:val="0010533D"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111A5E"/>
+    <w:rsid w:val="001127D7"/>
+    <w:rsid w:val="0011327D"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="00115062"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="0011617E"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00117924"/>
-    <w:rsid w:val="00117AC1"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00120D75"/>
+    <w:rsid w:val="0012236F"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="001318E0"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132626"/>
+    <w:rsid w:val="00131AFB"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00141FA7"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00146E9F"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00154A2D"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="00155DEC"/>
+    <w:rsid w:val="00156AE8"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="00163130"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00170741"/>
-    <w:rsid w:val="0017201E"/>
+    <w:rsid w:val="00166F8C"/>
+    <w:rsid w:val="001730EC"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00175DBE"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018270D"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="001865B5"/>
+    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A13DC"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A51DF"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B18F2"/>
+    <w:rsid w:val="001A7D6A"/>
+    <w:rsid w:val="001B5418"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C5774"/>
     <w:rsid w:val="001D0157"/>
-    <w:rsid w:val="001D0439"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2B7C"/>
+    <w:rsid w:val="001D2C8B"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6310"/>
+    <w:rsid w:val="001D55B9"/>
+    <w:rsid w:val="001D629B"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E353E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F29DF"/>
+    <w:rsid w:val="001E00B8"/>
+    <w:rsid w:val="001E269D"/>
+    <w:rsid w:val="001E3635"/>
+    <w:rsid w:val="001F4CEA"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
+    <w:rsid w:val="002001F2"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002020EF"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="0020535D"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00211876"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022260F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002304BE"/>
+    <w:rsid w:val="002132DE"/>
+    <w:rsid w:val="0021421D"/>
+    <w:rsid w:val="00214424"/>
+    <w:rsid w:val="00217DD1"/>
+    <w:rsid w:val="00225728"/>
+    <w:rsid w:val="00233921"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023589E"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00236F8A"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254792"/>
-    <w:rsid w:val="002573C9"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00260413"/>
+    <w:rsid w:val="00260A3B"/>
     <w:rsid w:val="00263274"/>
+    <w:rsid w:val="002637FE"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00264E25"/>
+    <w:rsid w:val="00264E49"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00270B87"/>
+    <w:rsid w:val="00272445"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00282580"/>
+    <w:rsid w:val="00281F69"/>
+    <w:rsid w:val="00285219"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="0029084F"/>
-    <w:rsid w:val="00290DE6"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00296CC7"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
+    <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B1E97"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C08F2"/>
+    <w:rsid w:val="002C02C0"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C6ECC"/>
+    <w:rsid w:val="002C6463"/>
+    <w:rsid w:val="002C6C0B"/>
+    <w:rsid w:val="002C73F4"/>
+    <w:rsid w:val="002D070A"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D4ADE"/>
+    <w:rsid w:val="002D5BA3"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7A50"/>
+    <w:rsid w:val="002D78EB"/>
     <w:rsid w:val="002E219E"/>
+    <w:rsid w:val="002E3341"/>
+    <w:rsid w:val="002E4DFA"/>
     <w:rsid w:val="002E57AD"/>
+    <w:rsid w:val="002E5875"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
+    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F0B6A"/>
-    <w:rsid w:val="002F31E9"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="0030794E"/>
-    <w:rsid w:val="00307E4E"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="003101E8"/>
+    <w:rsid w:val="003114F9"/>
+    <w:rsid w:val="00312BCB"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00316AD2"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="0032484E"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="00330A1C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="00334AE6"/>
+    <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00345390"/>
+    <w:rsid w:val="00345A8E"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00350A6F"/>
+    <w:rsid w:val="00350CB4"/>
+    <w:rsid w:val="00350F2A"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354F47"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="0035588F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
+    <w:rsid w:val="00361D20"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003646AD"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370CB3"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372B40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00376196"/>
+    <w:rsid w:val="00375934"/>
+    <w:rsid w:val="00375A2D"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00381518"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
+    <w:rsid w:val="00385FDD"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00397311"/>
+    <w:rsid w:val="003933C0"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A665E"/>
+    <w:rsid w:val="003A19CC"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1066"/>
+    <w:rsid w:val="003B2653"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B2FB0"/>
     <w:rsid w:val="003B735E"/>
-    <w:rsid w:val="003B7AEC"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C0EDB"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
+    <w:rsid w:val="003D63D3"/>
+    <w:rsid w:val="003D65D4"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2095"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E4424"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F66A2"/>
+    <w:rsid w:val="003F6B04"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0041278E"/>
-    <w:rsid w:val="00412E2B"/>
+    <w:rsid w:val="0040029C"/>
+    <w:rsid w:val="00400369"/>
+    <w:rsid w:val="004025FA"/>
+    <w:rsid w:val="0040357B"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042082F"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00430131"/>
+    <w:rsid w:val="0043143A"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00436FC0"/>
-    <w:rsid w:val="00445471"/>
+    <w:rsid w:val="00436958"/>
+    <w:rsid w:val="004378D1"/>
+    <w:rsid w:val="00437AB0"/>
+    <w:rsid w:val="00440858"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="00452242"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="004545E0"/>
+    <w:rsid w:val="00454155"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00460B80"/>
-    <w:rsid w:val="00462730"/>
+    <w:rsid w:val="00455E8B"/>
+    <w:rsid w:val="00457DD3"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="00473410"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="004763D1"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="00483116"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="00485A94"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="0049061D"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004932D3"/>
+    <w:rsid w:val="00492E66"/>
+    <w:rsid w:val="004A2930"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A6D96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B3829"/>
+    <w:rsid w:val="004A4EA1"/>
+    <w:rsid w:val="004B386C"/>
+    <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C02B6"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C5358"/>
+    <w:rsid w:val="004C5BDD"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D0997"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D579D"/>
+    <w:rsid w:val="004D6385"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
+    <w:rsid w:val="004D7B80"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E130F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E41EA"/>
+    <w:rsid w:val="004E4C2B"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E63B8"/>
-    <w:rsid w:val="004E6E2C"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F05F8"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F2D5B"/>
-    <w:rsid w:val="004F3455"/>
+    <w:rsid w:val="004F40B5"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4B66"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="00500E94"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00501C35"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="005120F9"/>
-    <w:rsid w:val="00512E98"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00513F59"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0052608B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00531092"/>
+    <w:rsid w:val="00517536"/>
+    <w:rsid w:val="00525F22"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531323"/>
+    <w:rsid w:val="00532CC0"/>
+    <w:rsid w:val="00532F0C"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00533708"/>
     <w:rsid w:val="00535212"/>
+    <w:rsid w:val="00535716"/>
     <w:rsid w:val="005358B1"/>
+    <w:rsid w:val="00535E5D"/>
     <w:rsid w:val="00536700"/>
+    <w:rsid w:val="00536E05"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
-    <w:rsid w:val="00542198"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00551C95"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00555D13"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556A88"/>
-    <w:rsid w:val="00556E92"/>
+    <w:rsid w:val="00560894"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="0056237F"/>
-    <w:rsid w:val="00562AB3"/>
+    <w:rsid w:val="00564049"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="0056549F"/>
+    <w:rsid w:val="005655C7"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572FBC"/>
     <w:rsid w:val="00574282"/>
+    <w:rsid w:val="00574DEC"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00582559"/>
+    <w:rsid w:val="00580610"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="005906A8"/>
+    <w:rsid w:val="005871F3"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593F28"/>
-    <w:rsid w:val="00595029"/>
+    <w:rsid w:val="00592AAB"/>
+    <w:rsid w:val="00593D18"/>
+    <w:rsid w:val="005946E9"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A1B30"/>
+    <w:rsid w:val="005A0275"/>
     <w:rsid w:val="005A2C12"/>
+    <w:rsid w:val="005A3975"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3FB0"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2BA5"/>
-    <w:rsid w:val="005B4045"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B7CFE"/>
+    <w:rsid w:val="005B56D9"/>
+    <w:rsid w:val="005B64BA"/>
+    <w:rsid w:val="005B6AB3"/>
+    <w:rsid w:val="005C0AED"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C49DE"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D32D8"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5E6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E0C1F"/>
+    <w:rsid w:val="005D60C5"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E11DC"/>
+    <w:rsid w:val="005E1A1C"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4030"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6CD3"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005F0074"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
+    <w:rsid w:val="005F2E75"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F7510"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="00604477"/>
-    <w:rsid w:val="00605856"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="00611C37"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00616D94"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="0061782A"/>
-    <w:rsid w:val="006179D3"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00621408"/>
+    <w:rsid w:val="0062376C"/>
+    <w:rsid w:val="00626999"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="006320C4"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00640A69"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
+    <w:rsid w:val="0065062A"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006520DB"/>
+    <w:rsid w:val="0065200E"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653577"/>
+    <w:rsid w:val="006530A3"/>
+    <w:rsid w:val="00653975"/>
+    <w:rsid w:val="006539C4"/>
+    <w:rsid w:val="0066183A"/>
+    <w:rsid w:val="00662B43"/>
+    <w:rsid w:val="00664344"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="00666A8A"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="006734E4"/>
+    <w:rsid w:val="006725BF"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00676056"/>
+    <w:rsid w:val="00676346"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00677425"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00684CFC"/>
+    <w:rsid w:val="0067743A"/>
+    <w:rsid w:val="006776CC"/>
+    <w:rsid w:val="00681EB2"/>
+    <w:rsid w:val="00683C5D"/>
+    <w:rsid w:val="006845D5"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685AD2"/>
-    <w:rsid w:val="00691A13"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="00694800"/>
+    <w:rsid w:val="00693E9C"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00697365"/>
+    <w:rsid w:val="006949C0"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0E67"/>
+    <w:rsid w:val="006A1C5B"/>
+    <w:rsid w:val="006A235B"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A681F"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B177A"/>
-    <w:rsid w:val="006B1F94"/>
+    <w:rsid w:val="006B071B"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B2FE0"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C583F"/>
+    <w:rsid w:val="006B7715"/>
+    <w:rsid w:val="006C07EE"/>
+    <w:rsid w:val="006C10EA"/>
+    <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006C6FA1"/>
+    <w:rsid w:val="006D1C38"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D3527"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D67DC"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E1BA5"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E2F46"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006F04CC"/>
-    <w:rsid w:val="006F0AB6"/>
+    <w:rsid w:val="006E6FF1"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F3422"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F60C5"/>
+    <w:rsid w:val="006F7D64"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00703625"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="007065C0"/>
+    <w:rsid w:val="007068A0"/>
+    <w:rsid w:val="00710CF9"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00714DEA"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007168B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00721B92"/>
+    <w:rsid w:val="00715ADD"/>
+    <w:rsid w:val="00716B62"/>
+    <w:rsid w:val="00716D70"/>
+    <w:rsid w:val="007214F7"/>
+    <w:rsid w:val="00721AAE"/>
+    <w:rsid w:val="0073243A"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737E11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00741786"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00751306"/>
+    <w:rsid w:val="00751E16"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752C5A"/>
+    <w:rsid w:val="00753362"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="007542A4"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="00757E74"/>
+    <w:rsid w:val="00757EE3"/>
     <w:rsid w:val="00762CDA"/>
+    <w:rsid w:val="00762D96"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="007645A9"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00770372"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00772B81"/>
+    <w:rsid w:val="00771023"/>
+    <w:rsid w:val="007710DD"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00774430"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00775814"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00777B6B"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="007861DC"/>
+    <w:rsid w:val="00786A7A"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790ABE"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="0079633F"/>
+    <w:rsid w:val="007968AD"/>
+    <w:rsid w:val="00797EE3"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A1FD0"/>
     <w:rsid w:val="007A2097"/>
+    <w:rsid w:val="007A3A53"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B00E7"/>
+    <w:rsid w:val="007B0A9D"/>
+    <w:rsid w:val="007B1B23"/>
+    <w:rsid w:val="007B317E"/>
+    <w:rsid w:val="007B4476"/>
+    <w:rsid w:val="007B4B98"/>
+    <w:rsid w:val="007B558C"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
+    <w:rsid w:val="007C7556"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E1136"/>
+    <w:rsid w:val="007D4C5B"/>
+    <w:rsid w:val="007D63A4"/>
+    <w:rsid w:val="007E3A16"/>
+    <w:rsid w:val="007E3A83"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F60C3"/>
+    <w:rsid w:val="007F6662"/>
+    <w:rsid w:val="007F7074"/>
+    <w:rsid w:val="007F725C"/>
+    <w:rsid w:val="00803306"/>
+    <w:rsid w:val="008039B9"/>
     <w:rsid w:val="008054AE"/>
+    <w:rsid w:val="008056BE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0081066E"/>
+    <w:rsid w:val="00807CAC"/>
+    <w:rsid w:val="00810ED1"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00812A2A"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081678D"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="008236EC"/>
+    <w:rsid w:val="0082351B"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="008252B6"/>
+    <w:rsid w:val="00824E68"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00830C58"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00842C0D"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844DF3"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850BBD"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00853860"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00860AA2"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="008624AA"/>
+    <w:rsid w:val="00863766"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="00877F93"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884D46"/>
+    <w:rsid w:val="008845C5"/>
+    <w:rsid w:val="00884D0E"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886EF5"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A2123"/>
+    <w:rsid w:val="008A3E4D"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A59A6"/>
+    <w:rsid w:val="008A6506"/>
+    <w:rsid w:val="008A7D75"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B3CDE"/>
+    <w:rsid w:val="008B35CE"/>
+    <w:rsid w:val="008B3FE6"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B6C31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C5EA5"/>
+    <w:rsid w:val="008C057B"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D2E81"/>
+    <w:rsid w:val="008D0EFC"/>
+    <w:rsid w:val="008D4D92"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E18D9"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
+    <w:rsid w:val="008F08B2"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F7842"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00903C3C"/>
-    <w:rsid w:val="009045F6"/>
+    <w:rsid w:val="009037FA"/>
+    <w:rsid w:val="009050D3"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="00907119"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="00914237"/>
-    <w:rsid w:val="009149D9"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="00916A12"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="009206AA"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="009277E4"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="00930B8F"/>
+    <w:rsid w:val="00932BB3"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933CF5"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00943148"/>
+    <w:rsid w:val="009428AF"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945F6B"/>
+    <w:rsid w:val="00945710"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947F1D"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951EDF"/>
+    <w:rsid w:val="00952A6E"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956C10"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00971AF4"/>
-    <w:rsid w:val="00973A7F"/>
+    <w:rsid w:val="00970901"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00976ADD"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="00980D46"/>
-    <w:rsid w:val="00981755"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985989"/>
+    <w:rsid w:val="00983737"/>
+    <w:rsid w:val="009851FE"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="00986596"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990F2E"/>
+    <w:rsid w:val="009A22E6"/>
+    <w:rsid w:val="009A3220"/>
+    <w:rsid w:val="009A3A9D"/>
+    <w:rsid w:val="009A3B8C"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B2680"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C192D"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C65D0"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D3166"/>
-    <w:rsid w:val="009D5222"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D7B16"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E1418"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F0507"/>
+    <w:rsid w:val="009E065C"/>
+    <w:rsid w:val="009E7C00"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5EA1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A076A3"/>
+    <w:rsid w:val="009F7373"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A12B95"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A13B6F"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A164B6"/>
+    <w:rsid w:val="00A17314"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A178F0"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A26E71"/>
+    <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
+    <w:rsid w:val="00A30ACF"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A31304"/>
+    <w:rsid w:val="00A323AE"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33A3B"/>
+    <w:rsid w:val="00A3551B"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A46DD9"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A51D51"/>
-    <w:rsid w:val="00A52CFD"/>
+    <w:rsid w:val="00A533BA"/>
+    <w:rsid w:val="00A534E6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A5492D"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A71C58"/>
+    <w:rsid w:val="00A72E9D"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A900AC"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95B8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA0630"/>
+    <w:rsid w:val="00A96943"/>
+    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA3E64"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB19A3"/>
+    <w:rsid w:val="00AB0EC2"/>
+    <w:rsid w:val="00AB283F"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB38E4"/>
+    <w:rsid w:val="00AB4614"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AC021D"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD11EF"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6D41"/>
+    <w:rsid w:val="00AE020F"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE1AFC"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE54E2"/>
+    <w:rsid w:val="00AE4941"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE59A4"/>
-    <w:rsid w:val="00AF06ED"/>
+    <w:rsid w:val="00AF0F25"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B029C7"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B111F2"/>
-    <w:rsid w:val="00B14729"/>
+    <w:rsid w:val="00B21620"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22283"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B3079A"/>
+    <w:rsid w:val="00B238E4"/>
+    <w:rsid w:val="00B3049C"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B34DE4"/>
     <w:rsid w:val="00B36F45"/>
+    <w:rsid w:val="00B403AA"/>
+    <w:rsid w:val="00B40A6B"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B45E07"/>
+    <w:rsid w:val="00B47931"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5203D"/>
+    <w:rsid w:val="00B51964"/>
+    <w:rsid w:val="00B53D0A"/>
+    <w:rsid w:val="00B5683D"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B63EB1"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B64C09"/>
+    <w:rsid w:val="00B6555E"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B668C4"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B722DC"/>
+    <w:rsid w:val="00B72638"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B752DA"/>
-    <w:rsid w:val="00B759E2"/>
+    <w:rsid w:val="00B73832"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B809B6"/>
+    <w:rsid w:val="00B814B2"/>
+    <w:rsid w:val="00B81B38"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B8345B"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B90278"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B9365F"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B938AA"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B97471"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA55E0"/>
+    <w:rsid w:val="00BA335F"/>
     <w:rsid w:val="00BA6701"/>
+    <w:rsid w:val="00BA6B55"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB17DA"/>
+    <w:rsid w:val="00BB2F15"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC24AB"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC2C68"/>
+    <w:rsid w:val="00BC2F1D"/>
+    <w:rsid w:val="00BC3C4B"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD0291"/>
+    <w:rsid w:val="00BC555C"/>
     <w:rsid w:val="00BD0368"/>
+    <w:rsid w:val="00BD0E8C"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2279"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD31B5"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD4BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD68A2"/>
+    <w:rsid w:val="00BD3C98"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE2ACF"/>
-    <w:rsid w:val="00BE3CF1"/>
+    <w:rsid w:val="00BE6105"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE7379"/>
-    <w:rsid w:val="00BE7387"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4C45"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C01DBD"/>
+    <w:rsid w:val="00C02176"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
+    <w:rsid w:val="00C05CC3"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C07A03"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16ACD"/>
+    <w:rsid w:val="00C144D5"/>
+    <w:rsid w:val="00C14930"/>
+    <w:rsid w:val="00C166A9"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C178E8"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
+    <w:rsid w:val="00C24CCF"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31AB2"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32678"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C36688"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C370F3"/>
-    <w:rsid w:val="00C47365"/>
+    <w:rsid w:val="00C37027"/>
+    <w:rsid w:val="00C40F35"/>
+    <w:rsid w:val="00C43F3C"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C53ADD"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C55009"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C652C7"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70EDE"/>
-    <w:rsid w:val="00C71598"/>
+    <w:rsid w:val="00C714BE"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C73CA7"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80731"/>
+    <w:rsid w:val="00C77F7E"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C91563"/>
+    <w:rsid w:val="00C8634B"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C93F40"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C973D4"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA113B"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA509E"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB1F02"/>
+    <w:rsid w:val="00CA7C87"/>
+    <w:rsid w:val="00CB5AC1"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB7A46"/>
+    <w:rsid w:val="00CC0575"/>
+    <w:rsid w:val="00CC0DC4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC6054"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD66DB"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE187B"/>
+    <w:rsid w:val="00CE0496"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE6F9C"/>
+    <w:rsid w:val="00CE6E17"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D0105E"/>
+    <w:rsid w:val="00CF47FC"/>
+    <w:rsid w:val="00D023FD"/>
+    <w:rsid w:val="00D02B87"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D0758D"/>
-    <w:rsid w:val="00D110F1"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14417"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D21E3A"/>
+    <w:rsid w:val="00D20F45"/>
+    <w:rsid w:val="00D22690"/>
+    <w:rsid w:val="00D2315F"/>
+    <w:rsid w:val="00D312ED"/>
+    <w:rsid w:val="00D31805"/>
+    <w:rsid w:val="00D32790"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D37405"/>
-    <w:rsid w:val="00D422E8"/>
+    <w:rsid w:val="00D3530B"/>
+    <w:rsid w:val="00D41CF2"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D516FE"/>
-    <w:rsid w:val="00D517B3"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D64222"/>
-    <w:rsid w:val="00D64EF5"/>
+    <w:rsid w:val="00D62683"/>
+    <w:rsid w:val="00D74300"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D81E52"/>
+    <w:rsid w:val="00D7668A"/>
+    <w:rsid w:val="00D76A92"/>
+    <w:rsid w:val="00D866F6"/>
+    <w:rsid w:val="00D86CC4"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
+    <w:rsid w:val="00D93CD8"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97692"/>
-    <w:rsid w:val="00DA293F"/>
+    <w:rsid w:val="00D97220"/>
+    <w:rsid w:val="00DA0380"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DA668A"/>
+    <w:rsid w:val="00DB0D1B"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB4843"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC060C"/>
+    <w:rsid w:val="00DB7AEE"/>
+    <w:rsid w:val="00DB7B3A"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD59BB"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DD7335"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE3297"/>
     <w:rsid w:val="00DE4A8A"/>
+    <w:rsid w:val="00DE4CF8"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE7F4F"/>
+    <w:rsid w:val="00DF21C5"/>
+    <w:rsid w:val="00DF2584"/>
+    <w:rsid w:val="00DF4556"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E13746"/>
+    <w:rsid w:val="00E11F70"/>
+    <w:rsid w:val="00E15F3A"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E356D2"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E379A1"/>
-    <w:rsid w:val="00E40249"/>
+    <w:rsid w:val="00E40A77"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E44558"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E509A2"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54F5E"/>
-    <w:rsid w:val="00E56B7A"/>
+    <w:rsid w:val="00E5597B"/>
+    <w:rsid w:val="00E56661"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E617BF"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E70FE6"/>
+    <w:rsid w:val="00E71092"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E7388E"/>
+    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E83AB3"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95804"/>
-    <w:rsid w:val="00EA0A57"/>
+    <w:rsid w:val="00E94350"/>
+    <w:rsid w:val="00E95051"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA4E6D"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB091C"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EB354C"/>
+    <w:rsid w:val="00EC217E"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC3D9D"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED2BDE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED45B8"/>
+    <w:rsid w:val="00ED1574"/>
+    <w:rsid w:val="00ED210E"/>
+    <w:rsid w:val="00ED2E6A"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7533"/>
+    <w:rsid w:val="00ED77CD"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE519B"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF2BB1"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF39D3"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF54A5"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F02454"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
+    <w:rsid w:val="00F112E9"/>
+    <w:rsid w:val="00F11390"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1285F"/>
+    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15CC0"/>
+    <w:rsid w:val="00F16495"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23DE3"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F27DC8"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F304DB"/>
+    <w:rsid w:val="00F30B5F"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F32941"/>
+    <w:rsid w:val="00F41BCC"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F47EAF"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F55DC4"/>
+    <w:rsid w:val="00F52367"/>
+    <w:rsid w:val="00F5293B"/>
+    <w:rsid w:val="00F53863"/>
+    <w:rsid w:val="00F55C28"/>
+    <w:rsid w:val="00F57195"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F65CBF"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F67EAC"/>
-    <w:rsid w:val="00F71549"/>
+    <w:rsid w:val="00F715D8"/>
+    <w:rsid w:val="00F71ECB"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7302C"/>
-    <w:rsid w:val="00F7608F"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81353"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F84A61"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85D0C"/>
+    <w:rsid w:val="00F8523B"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91720"/>
+    <w:rsid w:val="00F87647"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F954CB"/>
-    <w:rsid w:val="00F959B3"/>
+    <w:rsid w:val="00F9552F"/>
+    <w:rsid w:val="00F9598E"/>
+    <w:rsid w:val="00F9611B"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA1206"/>
+    <w:rsid w:val="00FA0000"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA359D"/>
+    <w:rsid w:val="00FA5FF4"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FA6B69"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB098A"/>
+    <w:rsid w:val="00FB11D1"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB7609"/>
     <w:rsid w:val="00FB78A1"/>
+    <w:rsid w:val="00FC030F"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC4F58"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD0737"/>
+    <w:rsid w:val="00FD4718"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD6138"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE452D"/>
-    <w:rsid w:val="00FE58A6"/>
+    <w:rsid w:val="00FF2530"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="702ED88B"/>
-  <w15:docId w15:val="{AD2E1C76-E319-4291-90F4-810EEBF8F553}"/>
+  <w14:docId w14:val="31861033"/>
+  <w15:docId w15:val="{2109D1A6-1C22-4834-B5ED-A6B17B1CD5F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -13521,146 +14684,1004 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D312ED"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D312ED"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D312ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D312ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D312ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="85421454">
+    <w:div w:id="349180309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="491801408">
+    <w:div w:id="1159030571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="820194841">
+    <w:div w:id="1751849772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1374842329">
-[...25 lines deleted...]
-    <w:div w:id="2142111946">
+    <w:div w:id="2117481381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/u-UH/Lagstiftningsprocessen/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5F95CA295D249FB99737F185BFB709A"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C42B16A6-7324-48B4-95E1-BEBD7472E373}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E15C20" w:rsidRDefault="00E15C20" w:rsidP="00E15C20">
+          <w:pPr>
+            <w:pStyle w:val="E5F95CA295D249FB99737F185BFB709A1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange namnunderskrift1</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EA925A855DB483AB3DB3F843AEBEF6D"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2F8E3EF6-ED3F-412C-9A0B-09579534E4D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E15C20" w:rsidRDefault="00E15C20" w:rsidP="00E15C20">
+          <w:pPr>
+            <w:pStyle w:val="1EA925A855DB483AB3DB3F843AEBEF6D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicka här för att ange </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>namnunderskrift2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E6484B1357444AF8AB6612ABC46845AC"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1E8F2C5-AA8A-4E2F-90F2-B67C66110B03}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E15C20" w:rsidRDefault="00E15C20" w:rsidP="00E15C20">
+          <w:pPr>
+            <w:pStyle w:val="E6484B1357444AF8AB6612ABC46845AC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F1771">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67AF48AA4D594DC598FDB7C9ACA27CFA"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E95909C5-8E75-46D9-A1FC-2062BC9767E2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E15C20" w:rsidRDefault="00E15C20" w:rsidP="00E15C20">
+          <w:pPr>
+            <w:pStyle w:val="67AF48AA4D594DC598FDB7C9ACA27CFA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F5652">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange föredragande statsråd</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E15C20"/>
+    <w:rsid w:val="000C7D23"/>
+    <w:rsid w:val="00345A8E"/>
+    <w:rsid w:val="003B2653"/>
+    <w:rsid w:val="005B6AB3"/>
+    <w:rsid w:val="006949C0"/>
+    <w:rsid w:val="007F7074"/>
+    <w:rsid w:val="00AB0EC2"/>
+    <w:rsid w:val="00E15C20"/>
+    <w:rsid w:val="00F11390"/>
+    <w:rsid w:val="00F41BCC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E15C20"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5F95CA295D249FB99737F185BFB709A1">
+    <w:name w:val="E5F95CA295D249FB99737F185BFB709A1"/>
+    <w:rsid w:val="00E15C20"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="290" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EA925A855DB483AB3DB3F843AEBEF6D1">
+    <w:name w:val="1EA925A855DB483AB3DB3F843AEBEF6D1"/>
+    <w:rsid w:val="00E15C20"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+        <w:tab w:val="left" w:pos="7474"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-2268"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6484B1357444AF8AB6612ABC46845AC1">
+    <w:name w:val="E6484B1357444AF8AB6612ABC46845AC1"/>
+    <w:rsid w:val="00E15C20"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67AF48AA4D594DC598FDB7C9ACA27CFA1">
+    <w:name w:val="67AF48AA4D594DC598FDB7C9ACA27CFA1"/>
+    <w:rsid w:val="00E15C20"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13933,231 +15954,225 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-</customXsn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:113</dokumentnummer>
+  <titel>Riksrevisionens rapport om jordbrukets klimatomställning</titel>
+  <template id="16"/>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>113</Value>
+    </TaxCatchAll>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Utbildningsdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">893cff3d-8fdb-492c-b9c1-c70a28487ed4</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
-    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-[...7 lines deleted...]
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13527</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13711</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13527</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13527</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13711</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13711</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA">
+</b:Sources>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -14218,83 +16233,53 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -14304,147 +16289,183 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF4EC5B8-0A2C-4B45-8D4A-A67684FA09A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69001433-B903-4586-A812-F3A980442C72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F27AD4D-3702-4FED-B682-8B6C4500805B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB903B6-6C51-43AE-B13E-1CA322430FCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213E427F-2FE3-4F25-B1B8-29B2B25E18D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D016FD16-422C-48AD-9353-A61EF7A68306}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5259C87B-3283-49DB-B5C7-E7BC550D2663}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8CC5AA-4B67-46EB-A10D-8F66CB12A097}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D9430E-09D6-41E8-8969-7633AB6900B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20CD7A1-3341-405B-A1F4-6306046F6E05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC00F8C9-5655-4C96-B917-7F7CD578A236}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Skr-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>83</Pages>
-[...1 lines deleted...]
-  <Characters>18067</Characters>
+  <Pages>111</Pages>
+  <Words>5372</Words>
+  <Characters>28474</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>237</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens skrivelse om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om jordbrukets klimatomställning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21433</CharactersWithSpaces>
+  <CharactersWithSpaces>33779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</dc:title>
-  <dc:creator>Helena Lejon</dc:creator>
+  <dc:title>Riksrevisionens rapport om jordbrukets klimatomställning</dc:title>
+  <dc:creator>Håkan Alfredsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>2593d7a4-6bdf-48a5-a86d-3f8dcb536eb3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mallversion">
+    <vt:lpwstr>2.1.21</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>8;#Utbildningsdepartementet|893cff3d-8fdb-492c-b9c1-c70a28487ed4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Samlingsordning">
+    <vt:r8>1</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>39efad42-9c65-42a1-b5ce-ff5c2834aeea</vt:lpwstr>
   </property>
 </Properties>
 </file>